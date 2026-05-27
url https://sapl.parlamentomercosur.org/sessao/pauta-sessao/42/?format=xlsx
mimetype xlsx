--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -163,60 +163,60 @@
     <t>Não informada</t>
   </si>
   <si>
     <t>Propuesta de Declaración nº 19 de 2025</t>
   </si>
   <si>
     <t>Argentina - FERNÁNDEZ, Luis Mariano,Argentina - DONDA, Victoria,Argentina - MÁS, María Alejandra,Argentina - METAZA, Franco Maximiliano,Argentina - SOTOMAYOR, Matías Jorge Carlos,Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
     <t>NPr 77-2025 PDecl. De interés regional la lucha contra la enfermedad de Alzheimer y otras demencias, presentada por los parlamentarios Mariano Fernández, Franco Metaza, Matías Sotomayor, Alejandra Más, Victoria Donda, Yesica Taborda, el 010425.</t>
   </si>
   <si>
     <t>Informe Aprobación con modificaciones</t>
   </si>
   <si>
     <t>Propuesta de Recomendación nº 1 de 2026</t>
   </si>
   <si>
     <t>Argentina - FUKS, Gabriel Marcelo</t>
   </si>
   <si>
     <t>NPr 05-2026 PRE 01/2026 Prec. presentada el 060226 "“Acuerdo recíproco de comercio e inversión entre los Estados Unidos de América y la_x000D_
 República Argentina”, presentado por el parlamentario Gabriel Fuks. CECO</t>
   </si>
   <si>
+    <t>Propuesta de Recomendación nº 15 de 2024</t>
+  </si>
+  <si>
+    <t>Argentina - FEMENÍA, Marina</t>
+  </si>
+  <si>
+    <t>NPr 238-2024 PRec Uso ético y responsable de la Inteligencia Artificial desde un enfoque de Derechos Humanos en el MERCOSUR, presentado por la Parlamentaria Marina Femenía, el 090824. COM. DE EDUCACIÓN.</t>
+  </si>
+  <si>
     <t>Aguardando lectura en Sesión Plenária</t>
-  </si>
-[...7 lines deleted...]
-    <t>NPr 238-2024 PRec Uso ético y responsable de la Inteligencia Artificial desde un enfoque de Derechos Humanos en el MERCOSUR, presentado por la Parlamentaria Marina Femenía, el 090824. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>Propuesta de Declaración nº 7 de 2026</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina,Argentina - ARRIETA, Gustavo Héctor,Argentina - DONDA, Victoria</t>
   </si>
   <si>
     <t>NPr 13-2026 PDE 07/2026 PDecl de fecha 030326 "De interés del MERCOSUR al proyecto &lt;retinar&gt;", presentado por los parlamentarios Marina Femenía, Gustavo Arrieta, Victoria Donda. CDRS</t>
   </si>
   <si>
     <t>Propuesta de Recomendación nº 8 de 2024</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina,Argentina - ARRIETA, Gustavo Héctor,Argentina - FUKS, Gabriel Marcelo,Argentina - METAZA, Franco Maximiliano</t>
   </si>
   <si>
     <t>NPr 144-2024 PRec. Modernización y transformación digital del PARLASUR, presentado por la Parl. Marina FemenÍa el 16 de mayo de 2024. Giro a la COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>Propuesta de Recomendación nº 23 de 2024</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina,Argentina - ARRIETA, Gustavo Héctor,Argentina - CORRADI, Ana María</t>
   </si>
@@ -811,91 +811,91 @@
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>3001</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="E14" t="s">
         <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2605</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" t="s">
         <v>51</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>52</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3009</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>2560</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>2643</v>