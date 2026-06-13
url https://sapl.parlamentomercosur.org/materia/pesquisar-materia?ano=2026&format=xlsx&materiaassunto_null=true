--- v0 (2026-04-13)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="235">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -226,156 +226,357 @@
     <t>3023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3023/npr_29-2026_pde_122026_pdecl_rechazo_a_la_iniciativa_escudo_de_las_americas.pdf</t>
   </si>
   <si>
     <t>NPr 29-2026 PDE 12/2026 del 300326 PDecl.  Rechazo a la iniciativa "Escudo de las Américas", presentado por los parlamentarios Gustavo Arrieta, Marina Femenía, Franco Metaza, Gabriel Fuks, Victoria Donda, Raúl Bittel, José Cáceres. CDEF</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3024/npr_30-2026_pde_132026_pdecl_repudio_al_voto_de_la_republica_argentina_en_las_naciones_unidas_sobre_la_resolucion__a80l48.pdf</t>
   </si>
   <si>
     <t>NPr 30-2026 PDE 13/2026 del 300326 PDecl. Repudio al voto de la República Argentina en las Naciones Unidas sobre la resolución  A/80/L.48, presentado por los parlamentarios Gustavo Arrieta, Marina Femenía, Franco Metaza, Gabriel Fuks, Victoria Donda, Raúl Bittel, José Cáceres. CDDHH</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Uruguay - OLAIZOLA, Juan José</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3031/npr_37-2026_pde_142026_pdecl_de_interes_del_parlamento_del_mercosur_las_jornadas_iberoamericanas_de_derecho_aeronautico_del_espacio_y_la_aviacion..pdf</t>
+  </si>
+  <si>
+    <t>NPr 37-2026 PDE 14/2026 del 202426  PDecl De interés del Parlamento del Mercosur las Jornadas Iberoamericanas de Derecho Aeronáutico del Espacio y la Aviación, presentado por el parlamentario Juan J. Olaizola. CEDU</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - INCICCO, Lucas Ciriaco, Argentina - MARTÍN, Fabiana Gabriela, Argentina - PUIG, Lilia, Argentina - SIMONE, Nicolás, Argentina - VILLEGAS, Patricio Gabriel, Paraguay - AMARILLA, Dionisio, Uruguay - OLAIZOLA, Juan José, Uruguay - RODRÍGUEZ, Conrado, Uruguay-Sotelo, Gerardo</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3036/npr_42-2026_pde_152026_pdecl._rechazo_absoluto_a_la_inclusion_de_venezuela_en_los_organos_del_mercosur.pdf</t>
+  </si>
+  <si>
+    <t>NPr 42-2026 PDE 15/2026 de fecha 220426 PDecl. "Rechazo absoluto a la inclusión de Venezuela en los órganos del Mercosur" presentado por los parlamentarios Lilia Puig, Nicolás Simone, Lucas Incicco, Federico Andahazi, Conrado Rodríguez, Alavaro la Madrid, Fabiana Martín, Patricio Villegas, Dionisio Amarilla, Juan J. Olaizola, Gerardo Sotelo. CINT</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BOBADILLA, Karolina, Argentina - DONDA, Victoria</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3042/npr_47-2026_pde_162026_pdecl._de_repudio_al_pe_de_la_republica_argentina_por_el_dictado_del_decreto_de_necesidad_y_urgencia_n_2642026.pdf</t>
+  </si>
+  <si>
+    <t>NPr 47-2026 PDE 16/2026 del 270426 PDecl. "De repudio al PE de la República Argentina por el dictado del Decreto de Necesidad y Urgencia N° 264/2026", presentado por los parlamentarios Gustavo Arrieta, Karolina Bobadilla, Raúl Bittel, Victoria Donda. CDEF.</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Argentina - BOBADILLA, Karolina</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3043/npr_48-2026_pde_172026_pdecl._de_interes_cultural_el_museo_casa_nora_cortinas_.pdf</t>
+  </si>
+  <si>
+    <t>NPr 48-2026  - Karolina Bobadilla	- PDE 17/2026	- 280426	 - AE CVIII SO 0100626 - D) CEDU	- gcuevas@… - 040526 - 22.00 h</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Argentina - SIMONE, Nicolás, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - MARTÍN, Fabiana Gabriela, Argentina - PUIG, Lilia, Argentina - VILLEGAS, Patricio Gabriel</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3048/npr_53-2026_pde_182026_pdecl_22su_profunda_preocupacion_por_las_acciones_desestabilizadoras_contra_el_gobierno_legal_y_legitimo_del_presidente_rodrigo_paz22.pdf</t>
+  </si>
+  <si>
+    <t>NPr 53-2026 PDE 18/2026 del 280526 PDecl "Su profunda preocupación por las acciones desestabilizadoras contra el gobierno legal y legítimo del presidente Rodrigo Paz", presentado por los parlamentarios Nicolás Simone, Lilia Puig, Lucas Incicco, Fabiana Martín, Patricio Villegas, Rodolfo Eiben. CJUR</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BOBADILLA, Karolina, Argentina - CÁCERES, José Orlando, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3049/npr_54-2026_pde_192026_pdecl._repudio_al_acuerdo_de_cooperacion_en_vigilancia_maritima_entre_la_republica_argentina_y_los_estados_unidos.pdf</t>
+  </si>
+  <si>
+    <t>NPr 54-2026 PDE 19/2026 del 010626 PDecl. Repudio al acuerdo de cooperación en vigilancia marítima entre la República Argentina y los Estados Unidos, presentado por los parlamentarios Gustavo Arrieta, Victoria Donda, Franco Metaza, Gabriel Fuks, José Cáceres, Karolina Bobadilla. CDEF</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
     <t>Argentina - FUKS, Gabriel Marcelo</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3001/npr_05-2026_pre_012026_prec_consulta_por_acuerdo_eeuu_argentina.pdf</t>
   </si>
   <si>
     <t>NPr 05-2026 PRE 01/2026 Prec. presentada el 060226 "“Acuerdo recíproco de comercio e inversión entre los Estados Unidos de América y la_x000D_
 República Argentina”, presentado por el parlamentario Gabriel Fuks. CECO</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BOBADILLA, Karolina, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3016/npr_20-2026_pre_022026_prec._fortalecimiento_de_la_institucionalidad_regional_en_el_seguimiento_del_acuerdo_mercosur-union_europea.pdf</t>
   </si>
   <si>
     <t>NPr 20-2026 PRE 02/2026 del 060326 PRec. FORTALECIMIENTO DE LA INSTITUCIONALIDAD REGIONAL EN EL SEGUIMIENTO DEL ACUERDO MERCOSUR-UNIÓN EUROPEA, presentado por los parlamentarios Gustavo Arrieta, Victoria Donda, Raúl Bittel, Karolina Bobadilla, Marina Femenía. CJUR</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3020/npr_26-2026_pre_032026_prec_control_regional_del_trafico_de_armas_provenientes_de_estados_unidos.pdf</t>
   </si>
   <si>
     <t>NPr 26-2026 PRE 03/2026 PRec del 190326 "Control regional del tráfico de armas provenientes de Estados Unidos", presentado por los parlamentarios Franco Metaza, Gustavo Arrieta, Raúl Bittel, Victoria Donda, José Cáceres. CDEF</t>
   </si>
   <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3032/npr_38-2026_pre_042026_prec__instituir_el_dia_21_de_abril_como_la_jornada_regional_del_mercosur_por_la_cultura_de_la_paz_en_los_sistemas_educativos..pdf</t>
+  </si>
+  <si>
+    <t>NPr 38-2026 PRE 04/2026 del 200426 PRec  Instituir el día 21 de abril como la “Jornada Regional del MERCOSUR por la Cultura de la Paz” en los sistemas educativos, presentado por el parlamentario Raúl Bittel. CEDU</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>Argentina-URBANO Mariana, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BOBADILLA, Karolina, Argentina - DEANES, Alejandro Martin, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3045/npr_50-2026_pre_052026_prec_creacion_de_la_red_parlamentaria_subnacional_del_mercosur_para_la_promocion_de_la_paradiplomacia_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>NPr 50-2026 PRE 05/2026 del 190526 PRec Creación de la Red Parlamentaria Subnacional del MERCOSUR para la Promoción de la Paradiplomacia Legislativa, presentada por los parlamentarios Mariana Urbano, Franco Metaza, Raúl Bittel, Matías Sotomayor, Marina Femenía, Mariano Fernández, Alejandro Deanes, Gustavo Arrieta, Cecilia Nicolini, Karolina Bobadilla. CEJUR</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BOBADILLA, Karolina, Argentina - CÁCERES, José Orlando, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3050/npr_55-2026_pre_062026_prec._armonizacion_y_ampliacion_progresiva_de_las_licencias_por_paternidad_en_el_mercosur.pdf</t>
+  </si>
+  <si>
+    <t>NPr 55-2026 PRE 06/2026 del 010626 PRec. Armonización y ampliación progresiva de las licencias por paternidad en el MERCOSUR, presentado por los parlamentarios Gustavo Arrieta, Victoria Donda, Gabriel Fuks, José Cáceres, Karolina Bobadilla. CJUR</t>
+  </si>
+  <si>
     <t>2997</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
     <t>Mesa Directiva - MD</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2997/npr_01-2026_pdi_012026_pdisp_calendario_de_sesiones_2.026.pdf</t>
   </si>
   <si>
     <t>NPr 1-2026 PDisp Calendario de Sesiones 2026 presentado por la MD 300125</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>Argentina - DONDA, Victoria</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3014/npr_18-2026_pdi_022026_pdisp_22que_crea_el_observatorio_de_la_salud_en_el_pm22.pdf</t>
   </si>
   <si>
     <t>NPr 18-2026 PDI 02/2026 PDisp del 050326 "Que crea el Observatorio de la salud en el PM", presentada por la parlamentaria Victoria Donda. CDRS</t>
   </si>
   <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>Brasil - TRAD, Nelsinho</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3035/npr_41-2026_pdi_032026_pdisp_que_aprueba_la_carta_de_intencion_entre_el_pm_y_el_parlim.pdf</t>
+  </si>
+  <si>
+    <t>NPr 41-2026 PDI 03/2026 de fecha 220426 PDisp Que aprueba la Carta de Intención entre el PM y el PARLIM, presentado por el parlamentario Nelsinho Trad. CDEF y CTIntFront</t>
+  </si>
+  <si>
+    <t>3038</t>
+  </si>
+  <si>
+    <t>Brasil - COSTA, Humberto</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3038/npr_44-2026_pdi_042026_pdisp._que_aprueba_el_convenio_en_la_unila_y_el_pm.pdf</t>
+  </si>
+  <si>
+    <t>NPr 44-2026 PDI 04/2026 del 240426 PDisp. Que aprueba el Convenio en la UNILA y el PM, en Anexo texto del borrador de Convenio. CEDU</t>
+  </si>
+  <si>
     <t>3025</t>
   </si>
   <si>
     <t>PPIN</t>
   </si>
   <si>
     <t>Propuesta de Pedido de Informe</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3025/npr_31-2026_pinf_012026_pinf_pedido_de_informes_sobre_los_alcances_y_compromisos_derivados_de_la_participacion_de_estados_parte_del_mercosur_en_la_iniciativa_escudo_de_las_americas.pdf</t>
   </si>
   <si>
     <t>NPr 31-2026 PPInf 01/2026 del 30326 PPInf Pedido de Informes sobre los alcances y compromisos derivados de la participación de Estados Parte del MERCOSUR en la iniciativa “Escudo de las Américas”, presentado por los parlamentarios Gustavo Arrieta, Marina Femenía, Franco Metaza, Gabriel Fuks, Victoria Donda, Raúl Bittel, José Cáceres. CDEF</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3022/npr_28-2026_infcom_012026_cddhh_012026_260326_por_la_aprobacion_del_npr_386-2025_pde_992025_.pdf</t>
   </si>
   <si>
     <t>NPr 28-2026 INFCOM 01/2026 CDDHH 01/2026 del 260326 por la APROBACIÓN del NPr 386-2025 PDE 99/2025 “Semana Latinoamericana de Sensibilización sobre la Epilepsia”, presentado por los parlamentarios Gabriel Fuks, Victoria Donda, el 121225.</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3039/npr_45-2026_infcom_022026_ceco_01_240426_por_la_aprobacion_con_modificaciones_del_npr_05-2026_pre_012026..pdf</t>
+  </si>
+  <si>
+    <t>NPr 45-2026 INFCOM 02/2026 CECO 01 240426 POR LA APROBACIÓN CON MODIFICACIONES del NPr 05-2026 PRE 01/2026 “Acuerdo recíproco de comercio e inversión entre los Estados Unidos de América y la República Argentina”, presentado por el parlamentario Gabriel Fuks.</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3044/npr_49-2026_infcom_032026_cddhh_01_130526_del_npr_386-2025_pde_992025_por_la_aprobacion.pdf</t>
+  </si>
+  <si>
+    <t>NPr 49-2026 INFCOM 03/2026 CDDHH 01 130526 del NPr 386-2025 PDE 99/2025 por la APROBACIÓN. Miembro Informante Parl Gabriel Fuks.</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>Solicitud de Licencias</t>
+  </si>
+  <si>
+    <t>Argentina - EIBEN, Rodolfo Guido</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
+  </si>
+  <si>
+    <t>NPr 35-2026 SL 01/2026 Presentada por el parlamentario Juan José Olaizola para no asistir a la CVII SO del 270426.</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>NPr 36-2026 SL 02/2026 Presentada por el parlamentario Rodolfo Eiben para no asistir a la CVII SO del 270426.</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>UEPM/Uy - UEPM/Uy</t>
+  </si>
+  <si>
+    <t>NPr 46-2026 SL 03/2026  Presentada por el parlamentario Fernando Amado para no asistir a la CVII SO del 270426.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2999/npr_03-2026_nc_012026_minuta_reunion_fpch_151225.pdf</t>
   </si>
   <si>
     <t>NPr 03-2026 NC 01/2026 presentada el  030226 Minuta de la Reunión del FPCH de fecha 151225, por el parlamentario Matías Sotomayor. MD</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3000/npr_04-2026_nc_022026_informe_de_gestion_fpch.pdf</t>
   </si>
   <si>
     <t>NPr 04-2026 NC 02/2026 presentado el 040226 "Informe de gestión del Frente Parlamentario contra el Hambre", presentado por el parlamentario Matías Sotomayor.</t>
   </si>
@@ -450,50 +651,116 @@
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>UEPM/BO - UEPM/BO</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3019/npr_25-2026_nc_0920226_nota_de_integracion_de_comisiones_de_la_delegacion_de_bolivia_en_el_pm.pdf</t>
   </si>
   <si>
     <t>NPr 25-2026 NC 09/20226 de fecha 170326, Nota de integración de Comisiones de la Delegación de Bolivia en el PM, presentada por el Vicepresidente del PM/Bol. Mario Herrera.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>Gustavo Arrieta</t>
   </si>
   <si>
     <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3026/npr_32-2026_nc_102026_nota_del_vicepresidente_pmarg._en_la_que_comunica_el_nombre_del_parlamentario_carlos_ezequiel_romero_asume_en_reemplazo_de_la_parl._m._niveyro..pdf</t>
   </si>
   <si>
     <t>NPr 32-2026 NC 10/2026 Nota del Vicepresidente PM/Arg. en la que comunica el nombre del parlamentario Carlos Ezequiel Romero, D.N.I._x000D_
 Nº 33.723.284, como parlamentario que asumirá en reemplazo de la parlamentaria Mirian Niveyro, quien renunció. MD - AE CVII SO</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3027/npr_33-2026_nc_112026__nota_remitida_por_la_asamblea_nacional_de_venezuela.pdf</t>
+  </si>
+  <si>
+    <t>NPr 33-2026 NC 11/2026  del 140426 Nota remitida por la Asamblea Nacional de Venezuela a la presidencia del PM, indicando nómina de diputados venezolanos (en anexo) que integrarían el PM. MD</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3028/npr_34-2026_nc_122026_comunicacion_de_cambio_en_la_integracion_de_comisiones_arg.pdf</t>
+  </si>
+  <si>
+    <t>NPr 34-2026 NC 12/2026 Nota de fecha 140426 del Vicepresidente del PM/Arg. en la que comunica que el parlamentario Mariano Fernández integrará la Comisión de Integración Fronteriza en reemplazo del parlamentario Yamil Sarruff, quien renunció. MD. AE CVII SO</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3033/npr_39-2026_nc_132026_incorporacion_parl._camila_lopez_badra.pdf</t>
+  </si>
+  <si>
+    <t>NPr 39-2026 NC 13/2026 de fecha 200426 Incorporación Parl. Camila Lopez Badra, presentado por el Vicepresidente PM/Arg. Parlamentario Gustavo Arrieta. AE CVII SO</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - BALBUENA, Brenda, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - DUBOIS PADRONE, Iván Ezequiel, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - MARTÍN, Fabiana Gabriela, Argentina - OCAÑA, Héctor David, Argentina - PUIG, Lilia, Argentina - SANTILLI, Jorge Cayetano, Argentina - SARTORI, Diego Horacio, Argentina - SIMONE, Nicolás, Argentina - VILLEGAS, Patricio Gabriel</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3034/npr_40-2025_nc_142026_nota_a_md_de_preocupacion_por_el_planteamiento_de_la_anvenzuela_.pdf</t>
+  </si>
+  <si>
+    <t>NPr 40-2025 NC 14/2026 de fecha 220426 Nota de preocupación por el planteamiento de la Asamblea Nacional Venezuela, presentada por los parlamentarios Lilia Puig, Nicolás Simone, Jorge Santilli, Patricio Villegas, Daniel Sartori, Álvaro La Madrid, Federico Andahazi, Rodolfo Eiben, Brenda Balbuena, Fabiana Martín, Lucas Incicco, Iván Dubois, Héctor Ocaña. MD</t>
+  </si>
+  <si>
+    <t>3037</t>
+  </si>
+  <si>
+    <t>NPr 43-2026 NC 15/2026 de fecha 230426 "Comunicación de la UEPM/Br informando de los Oficios: a) nº 020-L-UniãoBrasil/26, comunicando el apartamiento del PM de los siguientes Deputado DAVID SOARES, Deputada FERNANDA PESSOA, Deputado FELIPE FRANCISCHINI, Deputado EDUARDO VELLOSO, Deputado MARANGON ;  b) n. 41/2026/PSD, comunicando la substitución del parlamentario Paulo Litro por la parlamentaria Fernanda Pessoa (PSD-CE); y c) nº 51/2026/LidPP, comunicando que el parlamentario SÉRGIO TURRA substituye al parlamentario COVATTI FILHO (PP/RS)".</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3046/npr_51-2026_nc_162026_of_53_podemos__.pdf</t>
+  </si>
+  <si>
+    <t>NPr 51-2026 NC 16/2026 presentada por la UEPM/Br el 300426 comunicando la designación del parlamentario Marangoni en reemplazo de la parlamentaria Renata Abreu (PODEMOS). AE CVIII SO</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>Humberto Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3047/npr_52-2026_nc_172026_of_1826_modificacion_de_integracion_de_comisiones.pdf</t>
+  </si>
+  <si>
+    <t>NPr 52-2026 NC 17/2026 Oficio 18, en la que comunica que el parlamentario Marangoni integrará las comisiones:1) Deleg. Externa "Grupo de amistad PM-Parlamento Italiano; 2) CECO, presentado por el Vicepresidente PM/Brasil, el 200526. AE CVIII SO, AE MD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -797,56 +1064,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2998/npr_02-2026_pde_012026_pdecl._22de_repudio_por_el_arribo_irregular_de_una_aeronave_militar_extranjera_a_la_republica_argentina22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3002/npr_06-2026_pde__022026_pdecl._de_repudio_al_acuerdo_entre_la_argentina_y__ee._uu._sobre_minerales_criticos_y_exhortacion_a_su_tratamiento_regional_en_el_ambito_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3003/npr_07-2026_pde_032026_pdecl._ano_internacional_de_la_mujer_agricultora_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3004/npr_08-2026_pde_042026_pdecl._soberania_regional_sobre_minerales_criticos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3006/npr_10-2026_pde_052026_de_interes_regional_xvi_congreso_argentino_de_graduados_en_nutricion.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3008/npr_12-2026_pde_062026_pdecl._reconocimiento_y_beneplacito_por_la_destacada_trayectoria_deportiva_internacional_del_master_milciades_mareco_paniagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3009/npr_13-2026_pde_072026_pdecl_de_interes_del_mercosur_al_proyecto_22retinar22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3011/npr_15-2026_pde_082026_pdecl._la_plena_vigencia_de_las_instituciones_democraticas_condicion_esencial_para_en_los_procesos_de_integracion_del_mercosur_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3013/npr_17-2026_pde_09-2026_pdecl._de_interes_del_parlamento_del_mercosur_del_informe_politico_estrategico_la_sociedad_civil_como_pilar_de_la_gobernanza_regional_contra_el_hambre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3015/npr_19-2026_pde_102026_pdecl._22reintegracion_de_la_republica_bolivariana_de_venezuela_al_mercosur22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3021/npr_27-2026_pde_112026_pdecl._olti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3023/npr_29-2026_pde_122026_pdecl_rechazo_a_la_iniciativa_escudo_de_las_americas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3024/npr_30-2026_pde_132026_pdecl_repudio_al_voto_de_la_republica_argentina_en_las_naciones_unidas_sobre_la_resolucion__a80l48.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3001/npr_05-2026_pre_012026_prec_consulta_por_acuerdo_eeuu_argentina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3016/npr_20-2026_pre_022026_prec._fortalecimiento_de_la_institucionalidad_regional_en_el_seguimiento_del_acuerdo_mercosur-union_europea.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3020/npr_26-2026_pre_032026_prec_control_regional_del_trafico_de_armas_provenientes_de_estados_unidos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2997/npr_01-2026_pdi_012026_pdisp_calendario_de_sesiones_2.026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3014/npr_18-2026_pdi_022026_pdisp_22que_crea_el_observatorio_de_la_salud_en_el_pm22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3025/npr_31-2026_pinf_012026_pinf_pedido_de_informes_sobre_los_alcances_y_compromisos_derivados_de_la_participacion_de_estados_parte_del_mercosur_en_la_iniciativa_escudo_de_las_americas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3022/npr_28-2026_infcom_012026_cddhh_012026_260326_por_la_aprobacion_del_npr_386-2025_pde_992025_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2999/npr_03-2026_nc_012026_minuta_reunion_fpch_151225.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3000/npr_04-2026_nc_022026_informe_de_gestion_fpch.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3005/npr_09-2026_nc_032026_oficio_designacao_dep_carlos_gomes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3007/npr_11-2026_nc_042026_notificacion_de_reemplazo_del_parlamentario_yamil_sarruf_y_asuncion_de_la_parlamentaria_mariana_urbano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3010/npr_14-2026_nc_052026_del_030326_of_16_pp_cd_mercosul.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3012/npr_16-2026_nc_062026_del_050326_comunicando_integracion_de_comisiones_por_parte_del_parlamentario_carlos_gomes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3017/npr_21-2026_nc_072026_renuncia_de_la_pm_laura_sesma.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3018/npr_24-2026_nc_082026_nota_de_la_vicepresidencia_pmarg_modificacion_en_la_integracion_de_comisiones_parlamentarias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3019/npr_25-2026_nc_0920226_nota_de_integracion_de_comisiones_de_la_delegacion_de_bolivia_en_el_pm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3026/npr_32-2026_nc_102026_nota_del_vicepresidente_pmarg._en_la_que_comunica_el_nombre_del_parlamentario_carlos_ezequiel_romero_asume_en_reemplazo_de_la_parl._m._niveyro..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2998/npr_02-2026_pde_012026_pdecl._22de_repudio_por_el_arribo_irregular_de_una_aeronave_militar_extranjera_a_la_republica_argentina22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3002/npr_06-2026_pde__022026_pdecl._de_repudio_al_acuerdo_entre_la_argentina_y__ee._uu._sobre_minerales_criticos_y_exhortacion_a_su_tratamiento_regional_en_el_ambito_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3003/npr_07-2026_pde_032026_pdecl._ano_internacional_de_la_mujer_agricultora_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3004/npr_08-2026_pde_042026_pdecl._soberania_regional_sobre_minerales_criticos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3006/npr_10-2026_pde_052026_de_interes_regional_xvi_congreso_argentino_de_graduados_en_nutricion.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3008/npr_12-2026_pde_062026_pdecl._reconocimiento_y_beneplacito_por_la_destacada_trayectoria_deportiva_internacional_del_master_milciades_mareco_paniagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3009/npr_13-2026_pde_072026_pdecl_de_interes_del_mercosur_al_proyecto_22retinar22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3011/npr_15-2026_pde_082026_pdecl._la_plena_vigencia_de_las_instituciones_democraticas_condicion_esencial_para_en_los_procesos_de_integracion_del_mercosur_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3013/npr_17-2026_pde_09-2026_pdecl._de_interes_del_parlamento_del_mercosur_del_informe_politico_estrategico_la_sociedad_civil_como_pilar_de_la_gobernanza_regional_contra_el_hambre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3015/npr_19-2026_pde_102026_pdecl._22reintegracion_de_la_republica_bolivariana_de_venezuela_al_mercosur22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3021/npr_27-2026_pde_112026_pdecl._olti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3023/npr_29-2026_pde_122026_pdecl_rechazo_a_la_iniciativa_escudo_de_las_americas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3024/npr_30-2026_pde_132026_pdecl_repudio_al_voto_de_la_republica_argentina_en_las_naciones_unidas_sobre_la_resolucion__a80l48.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3031/npr_37-2026_pde_142026_pdecl_de_interes_del_parlamento_del_mercosur_las_jornadas_iberoamericanas_de_derecho_aeronautico_del_espacio_y_la_aviacion..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3036/npr_42-2026_pde_152026_pdecl._rechazo_absoluto_a_la_inclusion_de_venezuela_en_los_organos_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3042/npr_47-2026_pde_162026_pdecl._de_repudio_al_pe_de_la_republica_argentina_por_el_dictado_del_decreto_de_necesidad_y_urgencia_n_2642026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3043/npr_48-2026_pde_172026_pdecl._de_interes_cultural_el_museo_casa_nora_cortinas_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3048/npr_53-2026_pde_182026_pdecl_22su_profunda_preocupacion_por_las_acciones_desestabilizadoras_contra_el_gobierno_legal_y_legitimo_del_presidente_rodrigo_paz22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3049/npr_54-2026_pde_192026_pdecl._repudio_al_acuerdo_de_cooperacion_en_vigilancia_maritima_entre_la_republica_argentina_y_los_estados_unidos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3001/npr_05-2026_pre_012026_prec_consulta_por_acuerdo_eeuu_argentina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3016/npr_20-2026_pre_022026_prec._fortalecimiento_de_la_institucionalidad_regional_en_el_seguimiento_del_acuerdo_mercosur-union_europea.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3020/npr_26-2026_pre_032026_prec_control_regional_del_trafico_de_armas_provenientes_de_estados_unidos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3032/npr_38-2026_pre_042026_prec__instituir_el_dia_21_de_abril_como_la_jornada_regional_del_mercosur_por_la_cultura_de_la_paz_en_los_sistemas_educativos..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3045/npr_50-2026_pre_052026_prec_creacion_de_la_red_parlamentaria_subnacional_del_mercosur_para_la_promocion_de_la_paradiplomacia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3050/npr_55-2026_pre_062026_prec._armonizacion_y_ampliacion_progresiva_de_las_licencias_por_paternidad_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2997/npr_01-2026_pdi_012026_pdisp_calendario_de_sesiones_2.026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3014/npr_18-2026_pdi_022026_pdisp_22que_crea_el_observatorio_de_la_salud_en_el_pm22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3035/npr_41-2026_pdi_032026_pdisp_que_aprueba_la_carta_de_intencion_entre_el_pm_y_el_parlim.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3038/npr_44-2026_pdi_042026_pdisp._que_aprueba_el_convenio_en_la_unila_y_el_pm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3025/npr_31-2026_pinf_012026_pinf_pedido_de_informes_sobre_los_alcances_y_compromisos_derivados_de_la_participacion_de_estados_parte_del_mercosur_en_la_iniciativa_escudo_de_las_americas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3022/npr_28-2026_infcom_012026_cddhh_012026_260326_por_la_aprobacion_del_npr_386-2025_pde_992025_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3039/npr_45-2026_infcom_022026_ceco_01_240426_por_la_aprobacion_con_modificaciones_del_npr_05-2026_pre_012026..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3044/npr_49-2026_infcom_032026_cddhh_01_130526_del_npr_386-2025_pde_992025_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/2999/npr_03-2026_nc_012026_minuta_reunion_fpch_151225.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3000/npr_04-2026_nc_022026_informe_de_gestion_fpch.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3005/npr_09-2026_nc_032026_oficio_designacao_dep_carlos_gomes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3007/npr_11-2026_nc_042026_notificacion_de_reemplazo_del_parlamentario_yamil_sarruf_y_asuncion_de_la_parlamentaria_mariana_urbano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3010/npr_14-2026_nc_052026_del_030326_of_16_pp_cd_mercosul.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3012/npr_16-2026_nc_062026_del_050326_comunicando_integracion_de_comisiones_por_parte_del_parlamentario_carlos_gomes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3017/npr_21-2026_nc_072026_renuncia_de_la_pm_laura_sesma.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3018/npr_24-2026_nc_082026_nota_de_la_vicepresidencia_pmarg_modificacion_en_la_integracion_de_comisiones_parlamentarias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3019/npr_25-2026_nc_0920226_nota_de_integracion_de_comisiones_de_la_delegacion_de_bolivia_en_el_pm.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3026/npr_32-2026_nc_102026_nota_del_vicepresidente_pmarg._en_la_que_comunica_el_nombre_del_parlamentario_carlos_ezequiel_romero_asume_en_reemplazo_de_la_parl._m._niveyro..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3027/npr_33-2026_nc_112026__nota_remitida_por_la_asamblea_nacional_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3028/npr_34-2026_nc_122026_comunicacion_de_cambio_en_la_integracion_de_comisiones_arg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3033/npr_39-2026_nc_132026_incorporacion_parl._camila_lopez_badra.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3034/npr_40-2025_nc_142026_nota_a_md_de_preocupacion_por_el_planteamiento_de_la_anvenzuela_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3046/npr_51-2026_nc_162026_of_53_podemos__.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2026/3047/npr_52-2026_nc_172026_of_1826_modificacion_de_integracion_de_comisiones.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -1187,516 +1454,1137 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>74</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>78</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>82</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D18" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>92</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D20" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H22" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>112</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
-        <v>23</v>
+        <v>113</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F24" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H24" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>119</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F25" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>123</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F26" t="s">
         <v>124</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H26" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>127</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F27" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H27" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E28" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F29" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H29" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F30" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H30" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>146</v>
+      </c>
+      <c r="E31" t="s">
+        <v>147</v>
+      </c>
+      <c r="F31" t="s">
+        <v>65</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H31" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>151</v>
+      </c>
+      <c r="E32" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" t="s">
+        <v>153</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H32" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>151</v>
+      </c>
+      <c r="E33" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" t="s">
+        <v>157</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>160</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" t="s">
+        <v>151</v>
+      </c>
+      <c r="E34" t="s">
+        <v>152</v>
+      </c>
+      <c r="F34" t="s">
+        <v>153</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H34" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>163</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>164</v>
+      </c>
+      <c r="E35" t="s">
+        <v>165</v>
+      </c>
+      <c r="F35" t="s">
+        <v>166</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H35" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>169</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>164</v>
+      </c>
+      <c r="E36" t="s">
+        <v>165</v>
+      </c>
+      <c r="F36" t="s">
+        <v>166</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H36" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>171</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>164</v>
+      </c>
+      <c r="E37" t="s">
+        <v>165</v>
+      </c>
+      <c r="F37" t="s">
+        <v>172</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H37" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>174</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>175</v>
+      </c>
+      <c r="E38" t="s">
+        <v>176</v>
+      </c>
+      <c r="F38" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H38" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>179</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>175</v>
+      </c>
+      <c r="E39" t="s">
+        <v>176</v>
+      </c>
+      <c r="F39" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H39" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>182</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" t="s">
+        <v>175</v>
+      </c>
+      <c r="E40" t="s">
+        <v>176</v>
+      </c>
+      <c r="F40" t="s">
+        <v>183</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H40" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>186</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" t="s">
+        <v>175</v>
+      </c>
+      <c r="E41" t="s">
+        <v>176</v>
+      </c>
+      <c r="F41" t="s">
+        <v>187</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H41" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" t="s">
+        <v>175</v>
+      </c>
+      <c r="E42" t="s">
+        <v>176</v>
+      </c>
+      <c r="F42" t="s">
+        <v>191</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H42" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>194</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43" t="s">
+        <v>175</v>
+      </c>
+      <c r="E43" t="s">
+        <v>176</v>
+      </c>
+      <c r="F43" t="s">
+        <v>191</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H43" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>197</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" t="s">
+        <v>175</v>
+      </c>
+      <c r="E44" t="s">
+        <v>176</v>
+      </c>
+      <c r="F44" t="s">
+        <v>198</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H44" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>201</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" t="s">
+        <v>175</v>
+      </c>
+      <c r="E45" t="s">
+        <v>176</v>
+      </c>
+      <c r="F45" t="s">
+        <v>202</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H45" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" t="s">
+        <v>176</v>
+      </c>
+      <c r="F46" t="s">
+        <v>206</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H46" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>209</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>54</v>
       </c>
-      <c r="D31" t="s">
-[...12 lines deleted...]
-        <v>145</v>
+      <c r="D47" t="s">
+        <v>175</v>
+      </c>
+      <c r="E47" t="s">
+        <v>176</v>
+      </c>
+      <c r="F47" t="s">
+        <v>210</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H47" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>213</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>59</v>
+      </c>
+      <c r="D48" t="s">
+        <v>175</v>
+      </c>
+      <c r="E48" t="s">
+        <v>176</v>
+      </c>
+      <c r="F48" t="s">
+        <v>183</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H48" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>216</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" t="s">
+        <v>175</v>
+      </c>
+      <c r="E49" t="s">
+        <v>176</v>
+      </c>
+      <c r="F49" t="s">
+        <v>210</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H49" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>69</v>
+      </c>
+      <c r="D50" t="s">
+        <v>175</v>
+      </c>
+      <c r="E50" t="s">
+        <v>176</v>
+      </c>
+      <c r="F50" t="s">
+        <v>210</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>222</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>73</v>
+      </c>
+      <c r="D51" t="s">
+        <v>175</v>
+      </c>
+      <c r="E51" t="s">
+        <v>176</v>
+      </c>
+      <c r="F51" t="s">
+        <v>223</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H51" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>226</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>78</v>
+      </c>
+      <c r="D52" t="s">
+        <v>175</v>
+      </c>
+      <c r="E52" t="s">
+        <v>176</v>
+      </c>
+      <c r="F52" t="s">
+        <v>191</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H52" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>228</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" t="s">
+        <v>175</v>
+      </c>
+      <c r="E53" t="s">
+        <v>176</v>
+      </c>
+      <c r="F53" t="s">
+        <v>191</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" t="s">
+        <v>175</v>
+      </c>
+      <c r="E54" t="s">
+        <v>176</v>
+      </c>
+      <c r="F54" t="s">
+        <v>232</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>