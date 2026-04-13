--- v0 (2025-10-12)
+++ v1 (2026-04-13)
@@ -54,2669 +54,2669 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PPN</t>
   </si>
   <si>
     <t>Propuesta de Proyecto de Norma</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - ARRIETA, Gustavo Héctor, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - NICOLINI, María Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2534/npr_75-2024_pnor_mercosur_region_de_paz.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2534/npr_75-2024_pnor_mercosur_region_de_paz.pdf</t>
   </si>
   <si>
     <t>NPr 75-2024 Propuesta de PNor Mercosur región de paz, presentada por el Parl. Franco Metaza, en fecha 16 de abril de 2024. Se gira a la MD (Art. 95 4.)</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2589/npr_211-2024_ppn_creacion_de_fondo_para_la_conservacion_y_desarrollo_sostenible_del_gran_chaco_americano.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2589/npr_211-2024_ppn_creacion_de_fondo_para_la_conservacion_y_desarrollo_sostenible_del_gran_chaco_americano.pdf</t>
   </si>
   <si>
     <t>NPr 211-2024 Creación del Fondo para la Conservación y Desarrollo sostenible del Gran Chaco Americano, presentada por el Parl. Gustavo Arrieta y otros, el 220724. MD - CECO</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Argentina - BITTEL, Raúl German, Brasil - COSTA, Humberto, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2686/npr_370-2024_ppn_unificacion_de_leyes_contra_la_difusion_de_noticias_falsas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2686/npr_370-2024_ppn_unificacion_de_leyes_contra_la_difusion_de_noticias_falsas.pdf</t>
   </si>
   <si>
     <t>NPr 370-2024 PPN Unificación de leyes contra la difusión de noticias falsas presentado por los parlamentarios Raúl Bittel, Humberto Costa y Bettiana Díaz, el 191124. MD</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Propuesta de Anteproyecto de Norma</t>
   </si>
   <si>
     <t>Brasil - CUNHA, Odair</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2575/npr_178-2024_papn_derecho_a_la_alimentacion_saludable_acceso_a_la_informacion_fundada_y_etiquetado_de_alimentos_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2575/npr_178-2024_papn_derecho_a_la_alimentacion_saludable_acceso_a_la_informacion_fundada_y_etiquetado_de_alimentos_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 178-2024 PAPNor Derecho a la alimentación saludable, acceso a la información fundada y etiquetado de alimentos en el MERCOSUR, presentado por el Parl. Odair Cunha el 130624. MD - COM. DE SALUD</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Argentina - SESMA, Laura Judith, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - NALLAR, Mario Horacio, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2482/proyecto_situacion_de_ecuador_final.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2482/proyecto_situacion_de_ecuador_final.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración que condena enérgicamente  los actos de violencia perpetrados por grupos relacionados al crimen organizado trasnacional que afectan la seguridad interna de la República del Ecuador._x000D_
 Presentada y firmada por los siguientes parlamentarios argentinos: Laura Sesma, Álvaro Lamadrid, Lilia Puig, Federico Andahazi, Lucas Incicco, Mario Navar y Rodolfo Eiben.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - MARTÍN, Fabiana Gabriela, Argentina - NALLAR, Mario Horacio, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2483/002-2024_pdecl_situacion_de_guatemala.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2483/002-2024_pdecl_situacion_de_guatemala.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración que enfatiza el apoyo a la Asunción del Presidente Bernardo Arévalo de la República de Guatemala, presentada por los parlamentarios Lilia Puig, Laura Sesma, Federico Andahazi, Mario Nallar, Rodolfo Eiben, Fabiana Martin, Alvaro de Lamadrid y Lucas Incicco.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>Argentina - EIBEN, Rodolfo Guido, Argentina - MARTÍN, Fabiana Gabriela, Argentina - PUIG, Lilia, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2485/proyecto_venezuela_guyana.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2485/proyecto_venezuela_guyana.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración a favor de la solución pacífica del conflicto entre La República Bolivariana de Venezuela y la Republica Cooperativa de Guyanapor las disputas del territorio de Esequivo y sus recursos naturales, presentado por los parlamentarios Rodolfo Eiben, Lilia Puig, Laura Sesma y Fabiana Martin. 230124. Girado a la Com. de As. Internacionales.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Argentina - EIBEN, Rodolfo Guido, Argentina - PUIG, Lilia, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2486/proyecto_venezuela_guyana.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2486/proyecto_venezuela_guyana.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración, por la cual el PM enfatiza su apoyo a la solución pacífica del conflicto generado en el Esequibo (Venezuela-Guyana), presentada por los parlamentarios Rodolfo Eiben, Lilia Puig, Laura Sesma y Fabiana Martin. 230124</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Argentina - BITTEL, Raúl German</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2487/008-2024_pdecl-vacunacion_gratuita_contra_el_dengue_300124.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2487/008-2024_pdecl-vacunacion_gratuita_contra_el_dengue_300124.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parl. Raúl G. Bittel (Arg). "Declarar la necesidad de la vacunación gratuita contra el Dengue.." 300124, Giro a la  Com. de Salud.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Argentina - DONDA, Victoria</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2493/14-2024_pdecl_de_repudio_al_accionar_de_las_fuerzas_de_seguridad_el_dia_31_de_enero_del_2024_frente_al_hcdn.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2493/14-2024_pdecl_de_repudio_al_accionar_de_las_fuerzas_de_seguridad_el_dia_31_de_enero_del_2024_frente_al_hcdn.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración, presentada por la Parl. Victoria Donda, en fecha 2 de febrero de 2024, en que "Repudia el accionar de las fuerzas de seguridad de la Nación Argentina los días 31 de enero y 1 de febrero del corriente año"</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Argentina - SARRUFF VALLEJO, Yamil David, Argentina - FEMENÍA, Marina, Argentina - PERALTA, Susana Beatriz, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2500/024-2024_pdecl_corredor_bioceanico_pircas_negras.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2500/024-2024_pdecl_corredor_bioceanico_pircas_negras.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración de interés del PM del Corredor Bioceánico Pircas Negras de fecha 20 de febrero de 2024, presentado por los  Parlamentarios Sarruf, Femenia, Sotomayor._x000D_
 _x000D_
 SE APRUEBA LA DECLARACIÓN 27/2024</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María, Argentina - BITTEL, Raúl German</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2509/npr_36-2024__prop._decl._-_canonizacion_de_mama_antula.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2509/npr_36-2024__prop._decl._-_canonizacion_de_mama_antula.pdf</t>
   </si>
   <si>
     <t>PDecl. Saludar a la comunidad de fieles creyentes por la canonización de Mamá Antula, primera santa argentina, sumándose a la nómina de santas de los Estados Parte del Mercosur, presentado por la Parl. Ana Corradi.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2511/npr_38-2024_prop._decl._-_dia_internacional_de_la_mujer.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2511/npr_38-2024_prop._decl._-_dia_internacional_de_la_mujer.pdf</t>
   </si>
   <si>
     <t>PDecl ADHERIR A LA CONMEMORACIÓN DEL DÍA INTERNACIONAL DE LA MUJER, presentado por las Parlamentarias Ana Corradi y Alejandra Mas.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2512/npr_39-2024_prop._decl._-_dia_del_veterano_y_de_los_caidos_en_la_guerra_de_malvinas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2512/npr_39-2024_prop._decl._-_dia_del_veterano_y_de_los_caidos_en_la_guerra_de_malvinas.pdf</t>
   </si>
   <si>
     <t>PDecl ADHERIR A LA CONMEMORACIÓN DEL DÍA DEL VETERANO Y DE LOS CAÍDOS EN LA_x000D_
 GUERRA DE MALVINAS, presentada por las Parlamentarias Ana Corradi y Alejandra Mas.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - BRANDONI, Adalberto Luis, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - INCICCO, Lucas Ciriaco, Argentina - PUIG, Lilia, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2518/npr_52-2024_pdecl_presentada_por_el_parl._andahazi_terrorismo.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2518/npr_52-2024_pdecl_presentada_por_el_parl._andahazi_terrorismo.docx</t>
   </si>
   <si>
     <t>PDecl a la agrupación HAMÁS (acrónimo de Harakat al-Muqáwama al-Islamiya, en árabe حركة المقاومة الإسلامية‎, Movimiento de Resistencia Islámica) como organización terrorista en los respectivos Estados Miembros. Presentada por el Parl. Andahazi. Se gira a las Comisiones  de DD. HH. e Internacionales</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2519/npr_53-2024_repudio_crimenes_de_hamas_1.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2519/npr_53-2024_repudio_crimenes_de_hamas_1.docx</t>
   </si>
   <si>
     <t>PDecl presentada por el Parl. Andahazi, de repudio a los crímenes cometidos por la organización Hamas (acrónimo de Harakat al-Muqáwama al-Islamiya, en árabe حركة المقاومة الإسلامية‎, Movimiento de Resistencia Islámica) el 7 de octubre de 2023 contra la población del Estado de Israel. Se gira a las Com. de DD. HH. y a la de Internacionales</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Argentina - DUBOIS PADRONE, Iván Ezequiel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>PDecl Situación sobre los derechos humanos y las elecciones presidenciales en la República Bolivariana de Venezuela, presentada el 25 de marzo de 2024 por el Parl. Iván Dubois, Se gira a la Com. de DD. HH.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Argentina - PEDERNERA, Nadia Soledad, Argentina - BALBUENA, Brenda, Argentina - GUTIÉRREZ, Julio Norberto, Argentina - NALLAR, Mario Horacio, Argentina - NIVEYRO, Miriam del Carmen, Argentina - PESCARA, Cristian Eduardo, Argentina - SANTILLI, Jorge Cayetano, Argentina - VILLEGAS, Patricio Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2522/npr_61-2024_preocupacion_por_los_hechosqueseestan_viviendo_en_la_embajada_argentinaenvenezuela.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2522/npr_61-2024_preocupacion_por_los_hechosqueseestan_viviendo_en_la_embajada_argentinaenvenezuela.pdf</t>
   </si>
   <si>
     <t>PDecl De preocupación por los hechos que se están viviendo en la Embajada Argentina en Venezuela, presentada el 2 de abril de 2024 por la Parl. Pedernera. Se gira a la Comisión de Asuntos Internacionales.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2523/npr_62-2024_pdecl_de_interes_feria_rural_canuelas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2523/npr_62-2024_pdecl_de_interes_feria_rural_canuelas.pdf</t>
   </si>
   <si>
     <t>NPr  62-2024 Declarar de Interés Regional la Feria Rural Cañuelas “Del campo al Consumidor” en su vigésimo segundo aniversario, presentado por el Parl. Gustavo Arrieta el 080424. Se gira a la Com. de Infraestructura, ..., Agricultura, Pecuaria,...</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - BITTEL, Raúl German, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2526/npr_65-2024_pdecl_repudio_al_asesinato_de_la_alcadesa_brigitte_garcia_san_vicente-ecuador.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2526/npr_65-2024_pdecl_repudio_al_asesinato_de_la_alcadesa_brigitte_garcia_san_vicente-ecuador.pdf</t>
   </si>
   <si>
     <t>NPr 65-2024 PDecl DE CONDENA Y REPUDIO AL ASESINATO DE LA ALCALDESA DE SAN VICENTE, ECUADOR, BRIGITTE GARCÍA Y SU JEFE DE PRENSA JAIRO LOOR, presentado el 090424, por el Parl. Franco Metaza. Se gira a la Com. de DD. HH.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - CORRADI, Ana María, Argentina - DONDA, Victoria, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2529/npr_68-2024_pdecl__interes_de_la_serie_documental_22malvinas_con_filtro_violeta22.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2529/npr_68-2024_pdecl__interes_de_la_serie_documental_22malvinas_con_filtro_violeta22.pdf</t>
   </si>
   <si>
     <t>NPr 68-2024 PDecl  Interés de la Serie Documental "Malvinas con filtro violeta", presentada el 090424 por la Parl. Marina Femenia. Se gira a la Com. de Educación.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Argentina - EIBEN, Rodolfo Guido, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2532/npr_73-2024_pdecl_de_interes_legislativo_la_realizacion_de_expo_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2532/npr_73-2024_pdecl_de_interes_legislativo_la_realizacion_de_expo_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 73-2024 PDecl De interés legislativo la realización de Expo Mercosur, presentada por el Parl. Rodolfo Eiben, en fecha 150424. Se gira a la Com. de As. Económicos.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Argentina - EIBEN, Rodolfo Guido</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2533/npr_74-2024_pdecl__congratulacion_por_la_firma_de_los_24_acuerdos_suscriptos_entre_la_republica_oriental_de_uruguay_y_la_republica_popular_china.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2533/npr_74-2024_pdecl__congratulacion_por_la_firma_de_los_24_acuerdos_suscriptos_entre_la_republica_oriental_de_uruguay_y_la_republica_popular_china.pdf</t>
   </si>
   <si>
     <t>NPr 74-2024 PDecl  Congratulación por la firma de los 24 acuerdos suscriptos entre la República Oriental de Uruguay y la República Popular China, presentado por el Parl. Rodolfo Eiben, en fecha 150424. Se gira a la Com. de As. Económicos._x000D_
 _x000D_
 SE APRUEBA LA DECLARACIÓN 26/2024</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Uruguay - AITA, Ubaldo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2536/npr_83-2024_pdecl_dia_internacional_de_solidarid_con_el_pueblo_palestino_aita_ubaldo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2536/npr_83-2024_pdecl_dia_internacional_de_solidarid_con_el_pueblo_palestino_aita_ubaldo.pdf</t>
   </si>
   <si>
     <t>NPr 83-2024 PDecl Día Internacional de Solidaridaridad con el Pueblo Palestino, presentada por el Parl. Ubaldo Aita, el 180424. Giro a la Com. de Educación.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Argentina - MÁS, María Alejandra, Argentina - CORRADI, Ana María, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2537/npr_85-2024_pdecl_parlasur._mujeres_y_dictadura_en_rio_negro.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2537/npr_85-2024_pdecl_parlasur._mujeres_y_dictadura_en_rio_negro.pdf</t>
   </si>
   <si>
     <t>NPr 85-2024 PDecl Mujeres y Dictadura. Archivo audiovisual de historias de vida de mujeres que vivieron la última dictadura en Río Negro., presentada por la Parl. A. Mas, el 19 de abril de 2024. Giro a la Com. de Educación.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Argentina - FUKS, Gabriel Marcelo, Brasil - CHINAGLIA, Arlindo, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2539/npr922024_pdecl_condena_del_accionar_violatorio_al_derecho_internacional_por_parte_de_la_republica_de_ecuador_presentado_por_el_parl._gabriel_fuks_el_lunes_22_de_abril_de_2024._.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2539/npr922024_pdecl_condena_del_accionar_violatorio_al_derecho_internacional_por_parte_de_la_republica_de_ecuador_presentado_por_el_parl._gabriel_fuks_el_lunes_22_de_abril_de_2024._.pdf</t>
   </si>
   <si>
     <t>NPr/92/2024 PDecl Condena del accionar violatorio al Derecho Internacional por parte de la Republica de Ecuador, presentado por el Parl. Gabriel Fuks, el lunes 22 de abril de 2024. Giro a la Com. de As. Internacionales.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2541/npr_95-2024_pdecl_impulsar_iniciativas_y_buenas_practicas_sobre_el_derecho_a_la_alimentacion_seguridad_y_soberania_alimentaria_en_el_contexto_del_cambio_climatico_y_enfoque_de_genero.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2541/npr_95-2024_pdecl_impulsar_iniciativas_y_buenas_practicas_sobre_el_derecho_a_la_alimentacion_seguridad_y_soberania_alimentaria_en_el_contexto_del_cambio_climatico_y_enfoque_de_genero.pdf</t>
   </si>
   <si>
     <t>NPr 95-2024 PDecl Impulsar iniciativas y buenas prácticas sobre el derecho a la alimentación, seguridad y soberanía alimentaria en el contexto del cambio climático y enfoque de género, presentada por el Parl. Matías Sotomayor, en fecha 23 de abril de 2024. Se gira a la Com. de Desarrollo Regional Sustentable.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2542/npr_96-2024_pdecl_reconocimiento_de_la_importancia_del_paso_de_aga_negra_y_su_contribucion_al_desarrollo_regional_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2542/npr_96-2024_pdecl_reconocimiento_de_la_importancia_del_paso_de_aga_negra_y_su_contribucion_al_desarrollo_regional_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 96-2024 PDecl Reconocimiento de la importancia del Paso de Agua Negra y su contribución al Desarrollo Regional en el MERCOSUR, presentado por el Parl. Matías Sotomayor, en fecha 23 de abril de 2024. Se gira a la Com. de Infraestructura.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Argentina - BITTEL, Raúl German, Argentina - CORRADI, Ana María, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - METAZA, Franco Maximiliano, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2543/npr_98-2024_pdecl_mision_de_observacion_electoral_del_pm_ecuador.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2543/npr_98-2024_pdecl_mision_de_observacion_electoral_del_pm_ecuador.pdf</t>
   </si>
   <si>
     <t>NPr 98-2024 PDecl Misión de observación electoral del PM (Ecuador), presentada por el Parl. Raul Bittel, en fecha 24 de abril de 2024. Giro a la Com. de DD. HH. y al ODPM</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2553/npr_129-2024_pdecl_de_interes_regional_al__mercado_agroganadero_de_canuelas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2553/npr_129-2024_pdecl_de_interes_regional_al__mercado_agroganadero_de_canuelas.pdf</t>
   </si>
   <si>
     <t>NPr 129-2024 PDecl de interés regional al Mercado Agroganadero de Cañuelas, presentado el 090524 por el Parl. Gustavo Arrieta, Se gira a la Com. de As. Económicos.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2561/npr_145-2024_pdecl_declarar_solidaridad_con_el_pueblo_brasileno_y_creacion_de_una_mesa_de_accion_para_la_visibilizacion_de_los_efectos_del_cambio_climatico.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2561/npr_145-2024_pdecl_declarar_solidaridad_con_el_pueblo_brasileno_y_creacion_de_una_mesa_de_accion_para_la_visibilizacion_de_los_efectos_del_cambio_climatico.pdf</t>
   </si>
   <si>
     <t>NPr 145-2024 PDecl Declarar solidaridad con el pueblo brasileño y creación de una mesa de acción para la visibilización de los efectos del cambio climático, presentado por el Parl. Raúl Bittel, 17 de mayo de 2024. GIRO A LA COM. DE MEDIO AMBIENTE.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2562/npr_149-2024_pdecl_reconocimiento_del_holodomor.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2562/npr_149-2024_pdecl_reconocimiento_del_holodomor.pdf</t>
   </si>
   <si>
     <t>NPr 149-2024 PDecl Reconocimiento del Holodomor, presentado por el Parl. Iván Dubois, el 20 de mayo de 2024. Giro a la Com. de Educación y a la Com. de AS. Internacionales.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2563/npr_157-2024_pdecl_de_interes_parlamentario_la_feria_del_mercosur_cordoba.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2563/npr_157-2024_pdecl_de_interes_parlamentario_la_feria_del_mercosur_cordoba.pdf</t>
   </si>
   <si>
     <t>NPr 157-2024 PDecl De interés regional la Feria del Mercosur (Córdoba), presentado por el Parl. Rodolfo Eiben, el 26 de mayo de 2024. Giro a la Com. de As. Económicos</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Brasil - RUSSOMANNO, Celso</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2564/npr_162-2024_pdecl_de_solidaridad_con_todos_los_afectados_por_las_inundaciones_en_el_rio_grande_del_sur_presentado_en_la_xciii_so..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2564/npr_162-2024_pdecl_de_solidaridad_con_todos_los_afectados_por_las_inundaciones_en_el_rio_grande_del_sur_presentado_en_la_xciii_so..pdf</t>
   </si>
   <si>
     <t>NPr 162-2024 PDecl de Solidaridad con todos los afectados por las inundaciones en el Río Grande del Sur, presentado en la XCIII SO.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2566/npr_166-2024_pdecl_de_interes_regional_el_acuerdo_de_intercambio_de_capacitacion_y_tecnologia_entre_entidades_de_argentina_y_brasil_para_el_autotransporte_de_cargas_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2566/npr_166-2024_pdecl_de_interes_regional_el_acuerdo_de_intercambio_de_capacitacion_y_tecnologia_entre_entidades_de_argentina_y_brasil_para_el_autotransporte_de_cargas_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 166-2024 PDecl de Interés Regional el Acuerdo de intercambio de capacitación y tecnología entre entidades de Argentina y Brasil, para el autotransporte de cargas del Mercosur, presentado por el Parl. Gustavo Arrieta y otros, el 10 de junio de 2024. COM. DE INFRAESTRUCTURA.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2567/npr_167-2024__pdecl_de_repudio_al_rigi_propuestos_en_la__ley_de_bases_y_puntos_de_partida_para_la_libertad_de_los_argentinos.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2567/npr_167-2024__pdecl_de_repudio_al_rigi_propuestos_en_la__ley_de_bases_y_puntos_de_partida_para_la_libertad_de_los_argentinos.pdf</t>
   </si>
   <si>
     <t>NPr 167-2024  PDecl de Repudio al Régimen de Incentivo para Grandes Inversiones (RIGI) propuesto en la Ley de Bases y Puntos de Partida para la Libertad de los Argentinos, presentado por el Parl. Gustavo Arrieta y otros, el 10624. COM. DE AS. ECONÓMICOS.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Argentina - DONDA, Victoria, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - FEMENÍA, Marina, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SOTOMAYOR, Matías Jorge Carlos, Brasil - COSTA, Humberto, Paraguay - SAMANIEGO, Lilian</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2568/npr_168-2024_pdecl_pde_332024_profundo_pesar_por_el_fallecimiento_de_nora_morales_de_cortinas_cofundadora_de_madres_de_plaza_de_mayo_en_argentina..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2568/npr_168-2024_pdecl_pde_332024_profundo_pesar_por_el_fallecimiento_de_nora_morales_de_cortinas_cofundadora_de_madres_de_plaza_de_mayo_en_argentina..pdf</t>
   </si>
   <si>
     <t>NPr 168-2024 PDecl (PDE 33/2024) profundo pesar por el fallecimiento de Nora Morales de Cortiñas, cofundadora de Madres de Plaza de Mayo en Argentina, presentado por la Parl. Marina Femenía y otros el 10 de junio de 2024. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - ARRIETA, Gustavo Héctor, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2569/npr_170-2024_pdecl_impulsar_por_parte_de_los_estados_miembros_el_acompanamiento_con_politicas_publicas_a_la_economia_social..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2569/npr_170-2024_pdecl_impulsar_por_parte_de_los_estados_miembros_el_acompanamiento_con_politicas_publicas_a_la_economia_social..pdf</t>
   </si>
   <si>
     <t>NPR 170-2024 PDecl Impulsar por parte de los Estados Miembros el acompañamiento con políticas públicas a la economía social, presentado por el Parl. Matías Sotomayor y otros, en fecha 100624. COM. AS. ECONÓMICOS.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2576/npr_180-2024__pdecl__beneplacito_por_el_471_aniversario_de_la_ciudad_capital_de_santiago_del_estero_argentina_madre_de_ciudades.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2576/npr_180-2024__pdecl__beneplacito_por_el_471_aniversario_de_la_ciudad_capital_de_santiago_del_estero_argentina_madre_de_ciudades.pdf</t>
   </si>
   <si>
     <t>NPr 180-2024  PDecl  Beneplácito por el 471 Aniversario de la ciudad Capital de Santiago del Estero (Argentina), Madre de Ciudades, presentada por la Parl. Ana Corradi. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Argentina - FUKS, Gabriel Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2583/npr_200-2024_su_solidaridad_con_el_pueblo_de_bonaire_y_su_apoyo_a_la_inclusion_de_bonaire_en_la_lista_de_territorios_no_autonomos_de_las_naciones_unidas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2583/npr_200-2024_su_solidaridad_con_el_pueblo_de_bonaire_y_su_apoyo_a_la_inclusion_de_bonaire_en_la_lista_de_territorios_no_autonomos_de_las_naciones_unidas.pdf</t>
   </si>
   <si>
     <t>NPr 200-2024 PDecl Solidaridad con el pueblo de Bonaire y apoyo a la inclusión de  Bonaire en la Lista de Territorios No Autónomos de las Naciones Unidas, presentado por el Parl. Gabriel Fuks, el 170724. COM. AS. INTERNACIONALES._x000D_
 INGRESA AL ODD SIN INFORME DE COMISIÓN._x000D_
 SE APRUEBA LA DECLARACIÓN 29/2024</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2584/npr_203-2024_pdecl_reconocimiento_del_centro_de_nutricionistas_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2584/npr_203-2024_pdecl_reconocimiento_del_centro_de_nutricionistas_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 203-2024 PDecl Reconocimiento del Centro de Nutricionistas del MERCOSUR, presentado el 180724, por el Parl. Matías Sotomayor. COM. DE SALUD</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2585/npr_204-2024_pdecl_importancia_del_impulso_para_el_desarme_civil_voluntario_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2585/npr_204-2024_pdecl_importancia_del_impulso_para_el_desarme_civil_voluntario_.pdf</t>
   </si>
   <si>
     <t>NPr 204-2024 PDecl Importancia del impulso para el desarme civil voluntario, presentado por los parlamentarios Franco Metaza y Teresa Parodi, el 190724. COM AS. INTERIORES, SEGURIDAD Y DEFENSA.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Argentina - NICOLINI, María Cecilia, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2590/npr_212-2024_pdecl_importancia_de_ratificar_el_acuerdo_escazu.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2590/npr_212-2024_pdecl_importancia_de_ratificar_el_acuerdo_escazu.pdf</t>
   </si>
   <si>
     <t>NPr 212-2024 PDecl Importancia de ratificar el Acuerdo Escazu, presentada por la Parl. María Nicolini y otros, el 220724. COM. DESARROLLO REGIONAL SUSTENTABLE.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2591/npr_214-2024_pdecl_interes_regional_la_creacion_del_hospital_cuenca_alta_nestor_kirchner_en_la_ciudad_de_canuelas_como_un_hito_en_la_implementacion_de_politicas_publicas_ambientales.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2591/npr_214-2024_pdecl_interes_regional_la_creacion_del_hospital_cuenca_alta_nestor_kirchner_en_la_ciudad_de_canuelas_como_un_hito_en_la_implementacion_de_politicas_publicas_ambientales.pdf</t>
   </si>
   <si>
     <t>NPr 214-2024 PDecl Interés regional la creación del Hospital Cuenca Alta Néstor Kirchner en la ciudad de Cañuelas, como un hito en la implementación de políticas públicas ambientales, presentado el 290724 por el Parl. Gustavo Arrieta y otros. COM. SALUD</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Argentina - PARODI, Teresa, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - MARTÍN, Fabiana Gabriela, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2592/npr_215-2024_pdecl_de_interes_la_1_conferencia_de_wasli_region_latinoamerica_y_el_caribe_a_realizarse_en_la_ciudad_de_buenos_aires_republica_argentina_en_julio_de_2025..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2592/npr_215-2024_pdecl_de_interes_la_1_conferencia_de_wasli_region_latinoamerica_y_el_caribe_a_realizarse_en_la_ciudad_de_buenos_aires_republica_argentina_en_julio_de_2025..pdf</t>
   </si>
   <si>
     <t>NPr 215-2024 PDecl De interés la 1° Conferencia de WASLI Región Latinoamérica y el Caribe a realizarse en la Ciudad de Buenos Aires, República Argentina; en julio de 2025, presentada por la Parl. Teresa Parodi y otros el 290724. COM. EDUCACIÓN.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Argentina - CASCINO, Fabricio Norberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2594/npr_218-2024_pdecl_medidas_de_sostenibilidad_del_sistema_educativo_argentino.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2594/npr_218-2024_pdecl_medidas_de_sostenibilidad_del_sistema_educativo_argentino.pdf</t>
   </si>
   <si>
     <t>NPr 218-2024 PDecl Medidas de Sostenibilidad del Sistema Educativo Argentino, presentado por el Parl. Fabricio Cascino el 300724. COM. EDUCACIÓN.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2595/npr_219-2024_pdecl_medidas_de_sostenibilidad_del_sistema_de_salud_argentino.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2595/npr_219-2024_pdecl_medidas_de_sostenibilidad_del_sistema_de_salud_argentino.pdf</t>
   </si>
   <si>
     <t>NPr 219-2024 PDecl Medidas de Sostenibilidad del Sistema de Salud Argentino, presentado por el Parl. Fabricio Cascino el 300724. COM. DE SALUD.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2596/npr_220-2024_pdecl_declarar_la_lucha_armada_social_politica_contra_el_narcotrafico_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2596/npr_220-2024_pdecl_declarar_la_lucha_armada_social_politica_contra_el_narcotrafico_.pdf</t>
   </si>
   <si>
     <t>NPr 220-2024 PDecl Declarar la lucha armada, social, política contra el narcotrafico, presentada por el Parl. Fabricio Cascino, el 300724. COM. SEGURIDAD Y DEFENSA.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Argentina - PEDERNERA, Nadia Soledad, Argentina - BALBUENA, Brenda, Argentina - CASCINO, Fabricio Norberto, Argentina - DUBOIS PADRONE, Iván Ezequiel, Argentina - GUTIÉRREZ, Julio Norberto, Argentina - NALLAR, Mario Horacio, Argentina - NIVEYRO, Miriam del Carmen, Argentina - OCAÑA, Héctor David, Argentina - OLMEDO, Alfredo Horacio, Argentina - PESCARA, Cristian Eduardo, Argentina - SANTILLI, Jorge Cayetano, Argentina - VILLEGAS, Patricio Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2597/npr_222-2024_pdecl_situacion_en_la_republica_bolivariana_de_venezuela.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2597/npr_222-2024_pdecl_situacion_en_la_republica_bolivariana_de_venezuela.pdf</t>
   </si>
   <si>
     <t>NPr 222-2024 PDecl Situación en la República Bolivariana de Venezuela, presentada por la Parl. Soledad Pedernera y otros, el 010824. COM. INTERNACIONALES</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Argentina - DEANES, Alejandro Martin, Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CORRADI, Ana María, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2598/npr_223-2024_pdecl__repudio_a_la_realizacion_de_ejercicios_militares_en_el_atlantico_sur_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2598/npr_223-2024_pdecl__repudio_a_la_realizacion_de_ejercicios_militares_en_el_atlantico_sur_.pdf</t>
   </si>
   <si>
     <t>NPr 223-2024 PDecl De repudio a la realización de ejercicios militares en el Atlántico Sur, en aguas jurisdiccionales en disputa, desconociendo las resoluciones de las NNUU, por parte del Reino Unido de Gran Bretaña, presentado el 050824, por el Parl. Alejandro Deanes y otros 9 parlamentarios. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Argentina - DEANES, Alejandro Martin, Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CORRADI, Ana María, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2599/npr_224-2024_pdecl_de_repudio_a_la_visita_de_diputadas_y_diputados_nacionales_representantes_del_bloque_la_libertad_avanza_al_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2599/npr_224-2024_pdecl_de_repudio_a_la_visita_de_diputadas_y_diputados_nacionales_representantes_del_bloque_la_libertad_avanza_al_.pdf</t>
   </si>
   <si>
     <t>NPR 224-2024 PDecl de Repudio a la visita de diputadas y diputados miembros del bloque LLA al complejo Penitenciario Federal 1, para reunirse con militares condenados por terrorismo, presentado el 050824 por el Parl. Alejandro Deanes y otros 9 parlamentarios, COM. DE DD. HH.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Argentina - DEANES, Alejandro Martin, Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CORRADI, Ana María, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2600/npr_225-2024_pdecl__de_repudio_a_la_visita_del_ministro_de_asuntos_exteriores_del_gobierno_de_reino_unido_de_gran_bretana_a_la_republica_argentina.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2600/npr_225-2024_pdecl__de_repudio_a_la_visita_del_ministro_de_asuntos_exteriores_del_gobierno_de_reino_unido_de_gran_bretana_a_la_republica_argentina.pdf</t>
   </si>
   <si>
     <t>NPr 225-2024 PDecl de repudio a la visita del ministro de Asuntos Exteriores del Reino Unido de Gran Bretaña a la Rca. Argentina (Islas Malvinas - Prov. de Tierra del Fuego) y a las declaraciones emitidas en la ocasión, presentada el 050824 por el Parl. Alejandro Deanes y otros 8 parlamentarios. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2601/npr_234-2024_pdecl_energico_repudio_al_proceso_electoral_fraudulento_del_gobierno_dictatorial_de_nicolas_maduro.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2601/npr_234-2024_pdecl_energico_repudio_al_proceso_electoral_fraudulento_del_gobierno_dictatorial_de_nicolas_maduro.pdf</t>
   </si>
   <si>
     <t>NPr 234-2024 PDecl ENÉRGICO REPUDIO AL PROCESO ELECTORAL FRAUDULENTO DEL GOBIERNO DICTATORIAL DE NICOLAS MADURO, presentado por la Parl. Laura Sesma, el 080824. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2603/npr_236-2024_pdecl_interes_estrechar_vinculos_con_la_camara_de_consejeros_del_reino_de_marruecos_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2603/npr_236-2024_pdecl_interes_estrechar_vinculos_con_la_camara_de_consejeros_del_reino_de_marruecos_.pdf</t>
   </si>
   <si>
     <t>NPr 236-2024 PDecl Interés Estrechar Vínculos con la Cámara de Consejeros del Reino de Marruecos, presentado por el Parl. Rodolfo Eiben, el 300724. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - INCICCO, Lucas Ciriaco, Argentina - SERNA, Julio Cesar, Argentina - SESMA, Laura Judith, Paraguay - SAMANIEGO, Lilian</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2604/npr_240-2024_pdecl_repudio_a__las_detenciones__y_desapariciones__forzadas_de_americo_de_gracia_y_williams_davila_ex-diputados_de_la_asamblea_nacional_de_venezuela_electa_democraticamente_en_el_2015.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2604/npr_240-2024_pdecl_repudio_a__las_detenciones__y_desapariciones__forzadas_de_americo_de_gracia_y_williams_davila_ex-diputados_de_la_asamblea_nacional_de_venezuela_electa_democraticamente_en_el_2015.pdf</t>
   </si>
   <si>
     <t>NPr 240-2024 PDecl Repudio a  las detenciones  y desapariciones  forzadas de Américo De Gracia y Williams Dávila, ex-diputados de la Asamblea Nacional de Venezuela electa democráticamente en el 2015, presentada por la Parl. Lilia Puig y otros, el 1000824. COM. DE DD.HH.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - DONDA, Victoria</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2606/npr_237-2024_de_interes_regional_el_seminario_de_la_ulapsi_integracion_de_la_psicologia_latinoamericana_defensa_y_fortalecimiento_de_los_derechos_de_los_pueblos_-_mendoza_7_8_y_9_de_noviembre_de_2024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2606/npr_237-2024_de_interes_regional_el_seminario_de_la_ulapsi_integracion_de_la_psicologia_latinoamericana_defensa_y_fortalecimiento_de_los_derechos_de_los_pueblos_-_mendoza_7_8_y_9_de_noviembre_de_2024.pdf</t>
   </si>
   <si>
     <t>NPr 237-2024 de interés regional el Seminario de la ULAPSI/ Integración de la psicología latinoamericana/ defensa y fortalecimiento de los derechos de los pueblos - Mendoza 7, 8 y 9 de noviembre de 2024, presentado por las parlamentarias Marina Femenía y Victoria Donda el 090824, COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Argentina - DE LAMADRID, Álvaro Héctor, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2607/npr_241-2024_pdecl_repudio_a_la_falta_de_transparencia_en_el_resultado_de_las_elecciones_del_28_de_julio_de_2024_en_venezuela_por_parte_del_regimen_autocratico_de_venezuela.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2607/npr_241-2024_pdecl_repudio_a_la_falta_de_transparencia_en_el_resultado_de_las_elecciones_del_28_de_julio_de_2024_en_venezuela_por_parte_del_regimen_autocratico_de_venezuela.pdf</t>
   </si>
   <si>
     <t>NPr 241-2024 PDecl Repudio a la falta de transparencia en el resultado de las elecciones del 28 de Julio de 2024 en Venezuela por parte del Régimen Autocrático de Venezuela, presentado por el Parl. Álvaro de la Madrid y otros, el 060824. COM. AS. INTERNACIONALES</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Brasil - BOHN GASS</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2610/npr_247-2024_pdecl_alianza_contra_el_hambre_y_la_pobreza_g20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2610/npr_247-2024_pdecl_alianza_contra_el_hambre_y_la_pobreza_g20.pdf</t>
   </si>
   <si>
     <t>NPr 247-2024 PDecl Alianza contra el hambre y la pobreza G20, presentado por el Parl. Bohn Gass, el 130824. COM. DE AGRICULTURA._x000D_
 _x000D_
 SE APRUEBA LA DECLARACIÓN 28/2024</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Argentina - NICOLINI, María Cecilia, Argentina - ARRIETA, Gustavo Héctor, Argentina - FERNÁNDEZ, Luis Mariano</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2611/npr_250-2024_pdecl_de_interes_de_la_cop30_en_brasil.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2611/npr_250-2024_pdecl_de_interes_de_la_cop30_en_brasil.pdf</t>
   </si>
   <si>
     <t>NPr 250-2024 PDecl de interés de la COP30 en Brasil, presentado por la Parl. Cecilia Nicolini, el 150824. COM. DESARROLLO REGIONAL SUSTENTABLE.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Argentina - TABORDA, Yesica Anabela, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2613/npr_255-2024_pdecl_emergencia_hidrica_en_los_ep_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2613/npr_255-2024_pdecl_emergencia_hidrica_en_los_ep_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 255-2024 PDecl Emergencia hidrica en los EP del MERCOSUR, presentado por la Parl. Yesica Taborda y otros el 190824. COM. DESARROLLO REGIONAL SUSTENTABLE.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Argentina - FERNÁNDEZ, Luis Mariano, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2615/npr_258-2024_pdecl_de_interes_regional_a_la_feria_de_simoca_tucuman_por_su_profundo_significado_historico_su_impacto_economico_y_social_y_su_relevancia_como_atractivo_turistico_regional.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2615/npr_258-2024_pdecl_de_interes_regional_a_la_feria_de_simoca_tucuman_por_su_profundo_significado_historico_su_impacto_economico_y_social_y_su_relevancia_como_atractivo_turistico_regional.pdf</t>
   </si>
   <si>
     <t>NPr 258-2024 PDecl de Interés Regional a la Feria de Simoca, Tucumán por su profundo significado histórico, su impacto económico y social, y su relevancia como atractivo turístico regional, presentado el 260824 por el Parl. Mariano Fernández. COM. DESARROLLO REGIONAL.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2616/npr_259-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_empanada_originada_en_famailla_tucuman_por_su_idiosincrasia_cultural_y_turistica.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2616/npr_259-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_empanada_originada_en_famailla_tucuman_por_su_idiosincrasia_cultural_y_turistica.pdf</t>
   </si>
   <si>
     <t>NPr 259-2024 PDecl de Interés Regional a la Fiesta Nacional de la Empanada, originada en Famaillá, provincia de Tucumán, Argentina por su idiosincrasia cultural y turística, presentada por el Parl. Mariano Fernández y otros el 260824. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2617/npr_260-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_pachamama_de_amaicha_del_valle_tucuman_por_su_valor_en_diversidad_cultural.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2617/npr_260-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_pachamama_de_amaicha_del_valle_tucuman_por_su_valor_en_diversidad_cultural.pdf</t>
   </si>
   <si>
     <t>NPr 260-2024 PDecl de Interés Regional a la Fiesta Nacional de la Pachamama de Amaicha del Valle, Tucumán por su valor en diversidad cultural, presentado por el Parl. Mariano Fernández y otros el 260824. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2618/npr_261-2024_pdecl_de_interes_regional_al_parque_provincial_la_florida_en_su_octogesimo_octavo_aniversario.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2618/npr_261-2024_pdecl_de_interes_regional_al_parque_provincial_la_florida_en_su_octogesimo_octavo_aniversario.pdf</t>
   </si>
   <si>
     <t>NPr 261-2024 PDecl de Interés Regional al Parque Provincial “La Florida” en su octogésimo octavo aniversario, presentado por el Parl. Mariano Fernández, el 260824. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2622/npr_267-2024_pdecl_declarar_de_interes_el_4to_encuentro_plurinacional_de_gordes.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2622/npr_267-2024_pdecl_declarar_de_interes_el_4to_encuentro_plurinacional_de_gordes.pdf</t>
   </si>
   <si>
     <t>NPr 267-2024 PDecl Declarar de interés el 4to Encuentro Plurinacional de Gordes, presentado por el Parl. Franco Metaza el 010924. COM. DE CIUDADANÍA.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - FEMENÍA, Marina, Argentina - METAZA, Franco Maximiliano, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2628/npr_274-2024_pdecl_repudio_al_accionar_de_la_justicia_referente_al__atentado_contra_la_ex-presidenta_argetnian_cristina_fernandez_de_kirchner.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2628/npr_274-2024_pdecl_repudio_al_accionar_de_la_justicia_referente_al__atentado_contra_la_ex-presidenta_argetnian_cristina_fernandez_de_kirchner.pdf</t>
   </si>
   <si>
     <t>NPr 274-2024 PDecl Repudio al accionar de la justicia referente al  atentado contra la Ex-Presidenta argetnian Cristina Fernández de Kirchner, presentada por los parlamentarios Franco Metaza y otros, el 020924. COM. DE AS. JURÍDICOS.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Argentina - DONDA, Victoria, Argentina - PARODI, Teresa, Brasil - COSTA, Humberto, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2638/npr_285-2024_pdecl._de_interes_del_pm_la_serie_animada_22antirracista22.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2638/npr_285-2024_pdecl._de_interes_del_pm_la_serie_animada_22antirracista22.pdf</t>
   </si>
   <si>
     <t>NPr 285-2024 PDecl. De interés del PM la serie animada "Antirracista", presentado por los parlamentarios Victoria Donda, Teresa Parodi, Humberto Costa, Bettiana Díaz, el 060924. COM. DE EDUCACIÓN</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2640/npr_288-2024_pdecl_de_apoyo_a_la_iniciativa_de_la_red_global_de_lideres_para_el_desarrollo_sostenible.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2640/npr_288-2024_pdecl_de_apoyo_a_la_iniciativa_de_la_red_global_de_lideres_para_el_desarrollo_sostenible.pdf</t>
   </si>
   <si>
     <t>NPr 288-2024 PDecl De apoyo a la iniciativa de la Red Global de Líderes para el Desarrollo Sostenible, presentado por el Parl. Matías Sotomayor y otros, el 100924. COM. DESARROLLO REGIONAL</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - INCICCO, Lucas Ciriaco, Argentina - PUIG, Lilia, Argentina - SIMONE, Nicolás, Paraguay - AMARILLA, Dionisio, Uruguay - RODRÍGUEZ, Conrado, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2648/npr_299-2024_pdecl_demora_de_la_comunidad_internacional_en_el_reconocimiento_del_triunfo_de_edmundo_gonzalez_urrutia_en_las_elecciones_presidenciales_de_venezuela.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2648/npr_299-2024_pdecl_demora_de_la_comunidad_internacional_en_el_reconocimiento_del_triunfo_de_edmundo_gonzalez_urrutia_en_las_elecciones_presidenciales_de_venezuela.pdf</t>
   </si>
   <si>
     <t>NPr 299-2024 PDecl Demora de la comunidad internacional en el reconocimiento del triunfo de Edmundo González Urrutia en las elecciones presidenciales de Venezuela, presentado por el Parl. Nicolás Simone y otros, el 130924</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2653/npr_313-2024_de_interes_regional_el_decimo_congreso_nacional_y_provincial_de_politicas_publicas_conappu_a_realizarse_en_la_provincia_de_san_juan_argentina_presentada_por_el_parl._matias_sotomayor_el_200924.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2653/npr_313-2024_de_interes_regional_el_decimo_congreso_nacional_y_provincial_de_politicas_publicas_conappu_a_realizarse_en_la_provincia_de_san_juan_argentina_presentada_por_el_parl._matias_sotomayor_el_200924.pdf</t>
   </si>
   <si>
     <t>NPr 313-2024 de interés regional el décimo Congreso Nacional y Provincial de Políticas Públicas (CONAPPU), a realizarse en la provincia de San Juan, Argentina presentada por el Parl. Matías Sotomayor el 200924. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Argentina - SESMA, Laura Judith, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - PUIG, Lilia, Argentina - SIMONE, Nicolás, Bolivia - PADILLA, Clotilde, Bolivia - ZUÑIGA, Luis</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2654/npr_314-2024_pdecl_repudio_a_la_existencia_de_presos_politicos_en_bolivia..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2654/npr_314-2024_pdecl_repudio_a_la_existencia_de_presos_politicos_en_bolivia..pdf</t>
   </si>
   <si>
     <t>NPr 314-2024 PDecl Su enfático repudio a la existencia de presos políticos en Bolivia y al no respeto de sus derechos humanos fundamentales. COM. DE DD.HH. Y COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Brasil - RUSSOMANNO, Celso, Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CORRADI, Ana María, Argentina - DE LAMADRID, Álvaro Héctor, Argentina - DONDA, Victoria, Argentina - EIBEN, Rodolfo Guido, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - INCICCO, Lucas Ciriaco, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PUIG, Lilia, Argentina - SIMONE, Nicolás, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela, Bolivia - MENDOZA, Adolfo, Brasil - CHINAGLIA, Arlindo, Paraguay - AQUINO, Norma, Paraguay - CERINI, César, Paraguay - GAMARRA, Rodrigo, Paraguay - LÓPEZ, Carlos, Paraguay - MAIDANA, Derlis Hernán, Uruguay - BACIGALUPE, Rubén, Uruguay - PEÑA, Daniel</t>
   </si>
   <si>
     <t>NPr 318-2024 PDelc Apoyo a toda iniciativa que lleve a la restitución del pago de pasajes y viáticos para los parlamentarios argentinos, presentado por el Parl. Celso Russomanno el 230924. MD-Plenaria</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2656/npr_319-2024_pdecl_de_interes_al_instituto_audiovisual_para_america_latina_y_el_caribe.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2656/npr_319-2024_pdecl_de_interes_al_instituto_audiovisual_para_america_latina_y_el_caribe.pdf</t>
   </si>
   <si>
     <t>NPr 319-2024 PDecl De interés al Instituto Audiovisual para América Latina y el Caribe, presentado por la Parlamentaria Teresa Parodi el 011024. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2657/npr_320-2024_pdecl_solidaridad_con_colombia_por_el_accidente_aereo_sufrido_ultimamente.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2657/npr_320-2024_pdecl_solidaridad_con_colombia_por_el_accidente_aereo_sufrido_ultimamente.pdf</t>
   </si>
   <si>
     <t>NPr 320-2024 PDecl. Solidaridad con Colombia por el accidente aéreo sufrido mientras realizaba misiones humanitarias, presentada por el Parl. Franco Metaza el 021024. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Argentina - PARODI, Teresa, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2658/npr_321-2024_pdecl_de_interes_del_pm_la_15a_feria_provincial_de_la_cultura_popular_y_el_libro_de_san_juan_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2658/npr_321-2024_pdecl_de_interes_del_pm_la_15a_feria_provincial_de_la_cultura_popular_y_el_libro_de_san_juan_.pdf</t>
   </si>
   <si>
     <t>NPr 321-2024 PDecl De Interés del PM la 15ª Feria Provincial de la Cultura popular y el libro de San Juan, presentada por los parlamentarios Matías Sotomayor y Teresa Parodi, el 031024. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Argentina - NIVEYRO, Miriam del Carmen, Argentina - PEDERNERA, Nadia Soledad</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2660/npr_328-2024_pdecl._de_interes_cultural_el_foro_alberdiano_internacional.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2660/npr_328-2024_pdecl._de_interes_cultural_el_foro_alberdiano_internacional.pdf</t>
   </si>
   <si>
     <t>NPr 328-2024 PDecl. De Interés cultural el Foro Alberdiano Internacional, presentado por la Parl. Miriam Niveyro, el 101024. COM. DE EDUCACIÓN</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2665/npr_333-2024_pdecl_de_repudio_al_comunicado_de_prensa_no_740_del_mre_de_la_rca._argentina.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2665/npr_333-2024_pdecl_de_repudio_al_comunicado_de_prensa_no_740_del_mre_de_la_rca._argentina.pdf</t>
   </si>
   <si>
     <t>NPr 333-2024 PDecl De repudio al comunicado de prensa Nº 740 del MRE de la Rca. Argentina, presentado por el Parl. Gustavo Arrieta y otros el 141024. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - FEMENÍA, Marina, Argentina - PERALTA, Susana Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2666/npr_334-2024_pdecl_repudio_a_la_no_adhesion_de_la_argentina_al_pacto_de_futuro.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2666/npr_334-2024_pdecl_repudio_a_la_no_adhesion_de_la_argentina_al_pacto_de_futuro.pdf</t>
   </si>
   <si>
     <t>NPr 334-2024 PDecl Repudio a la no adhesión de la Argentina al Pacto de Futuro, presentado por el Parl. Gustavo Arrieta y otras, el 141024. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2667/npr_338-2024_pdecl_de_interes_regional_la_marcha_por_los_ddhh_de_ayer_y_de_hoy..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2667/npr_338-2024_pdecl_de_interes_regional_la_marcha_por_los_ddhh_de_ayer_y_de_hoy..pdf</t>
   </si>
   <si>
     <t>NPr 338-2024 PDecl De interés regional la Marcha por los DDHH de ayer y de hoy, presentado por la Parl. Victoria Donda el 181024 COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2668/npr_340-2024_pdecl_beneplacito_por_126o_aniversario_de_el_liberal.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2668/npr_340-2024_pdecl_beneplacito_por_126o_aniversario_de_el_liberal.pdf</t>
   </si>
   <si>
     <t>NPr 340-2024 PDecl Beneplácito por el 126º Aniversario de EL LIBERAL, presentado por la Parl. Ana Corradi el 251024. COM. DE EDUCACIÓN._x000D_
 _x000D_
 INGRESA AL ODD SIN INFORME DE COMISIÓN._x000D_
 _x000D_
 SE APRUEBA LA DECLARACIÓN 30/2024.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Argentina - FERNÁNDEZ, Luis Mariano, Argentina - BITTEL, Raúl German, Argentina - BRANDA, Ricardo Alberto, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2669/npr_342-2024_pdecl._estrechar_vinculos_entre_el_pm_y_el_parlamento_del_norte_grande_argentino.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2669/npr_342-2024_pdecl._estrechar_vinculos_entre_el_pm_y_el_parlamento_del_norte_grande_argentino.pdf</t>
   </si>
   <si>
     <t>NPr 342-2024 PDecl. Estrechar vínculos entre el PM y el Parlamento del Norte Grande Argentino, presentado por el Parl. Mariano Fernández y otros el 281024. COM. AS. INTERNACIONALES, INTERREGIONALES.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2679/npr_358_-2024_pdecl_de_interes_del_pm_la_expo_canuelas_y_xxiv_fiesta_provincial_del_dulce_de_leche.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2679/npr_358_-2024_pdecl_de_interes_del_pm_la_expo_canuelas_y_xxiv_fiesta_provincial_del_dulce_de_leche.pdf</t>
   </si>
   <si>
     <t>NPr 358 -2024 PDecl de Interés del PM la Expo Cañuelas y XXIV Fiesta Provincial del Dulce de Leche, presentado por el Parl.  Gustavo Arrieta y otros el 111124. COM. AS. ECONÓMICOS</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Argentina - NICOLINI, María Cecilia, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - MÁS, María Alejandra, Brasil - CHINAGLIA, Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2680/npr_359-2024_pdecl_cooperacion_tributaria_internacional_hacia_un_impuesto_a_las_grandes_fortunas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2680/npr_359-2024_pdecl_cooperacion_tributaria_internacional_hacia_un_impuesto_a_las_grandes_fortunas.pdf</t>
   </si>
   <si>
     <t>NPr 359-2024 PDecl Cooperación Tributaria Internacional (Hacia un impuesto a las grandes fortunas), presentado por la Parl. Cecilia Nicolini y otros el 111124. COM. DE AS. ECONÓMICOS</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Argentina - SESMA, Laura Judith, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco, Argentina - PUIG, Lilia, Argentina - SIMONE, Nicolás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2681/npr_360-2024_pdecl_adhesion_y_beneplacito_por_la_conmemoracion_del_dia_mundial_de_la_vision_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2681/npr_360-2024_pdecl_adhesion_y_beneplacito_por_la_conmemoracion_del_dia_mundial_de_la_vision_.pdf</t>
   </si>
   <si>
     <t>NPr 360-2024 PDecl adhesión y beneplácito por la conmemoración del “Día Mundial de la Visión”, presentado por la Parl. Laura Sesma y otros, el 111124. COM. DE EDUCACIÓN Y COM. DE SALUD.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2682/npr_366-2024_pdecl_rechazar_la_invitacion_a_la_conferencia_parlamentaria_ucrania__america_latina_y_el_caribe-_cooperacion_para_el_futuro.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2682/npr_366-2024_pdecl_rechazar_la_invitacion_a_la_conferencia_parlamentaria_ucrania__america_latina_y_el_caribe-_cooperacion_para_el_futuro.pdf</t>
   </si>
   <si>
     <t>NPr 366-2024 PDecl Rechazar la invitación a la Conferencia parlamentaria “UCRANIA – AMÉRICA LATINA Y EL CARIBE- COOPERACIÓN PARA EL FUTURO”, presentado por el Parl. Franco Metaza el 141124. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - BITTEL, Raúl German, Argentina - DONDA, Victoria, Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2683/npr_367-2024_pdecl._la_necesidad_de_generar_buenas_practicas_contra_la_22gordofobia22.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2683/npr_367-2024_pdecl._la_necesidad_de_generar_buenas_practicas_contra_la_22gordofobia22.pdf</t>
   </si>
   <si>
     <t>NPr 367-2024 PDecl. La necesidad de generar buenas prácticas contra la "Gordofobia", presentada por el Parl. Franco Metaza y otros el 151124. COM. SALUD</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - FUKS, Gabriel Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2684/npr_368_pdecl._condenar_a_traves_de_las_cancilerias_del_mercosur_el_ataque_de_israel_con_metodos_cualificados_de_terroristas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2684/npr_368_pdecl._condenar_a_traves_de_las_cancilerias_del_mercosur_el_ataque_de_israel_con_metodos_cualificados_de_terroristas.pdf</t>
   </si>
   <si>
     <t>NPr 368 PDecl. Condenar a través de las cancilerías del MERCOSUR el ataque de Israel con métodos cualificados de terroristas, presentado por los parlamentarios Franco Metaza y otro, el 151124. COM. AS. INTERNACIONALES</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - DONDA, Victoria, Argentina - MÁS, María Alejandra, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2685/npr_369-2024_pdecl.__de_repudio_al_voto_negativo_emitido_por_la_republica_argentina_la_asamblea_general_de_las_naciones_unidas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2685/npr_369-2024_pdecl.__de_repudio_al_voto_negativo_emitido_por_la_republica_argentina_la_asamblea_general_de_las_naciones_unidas.pdf</t>
   </si>
   <si>
     <t>NPr 369-2024 PDecl.  De repudio al voto negativo emitido por la República Argentina la Asamblea General de las Naciones Unidas, presentado por las parlamentarias Marina Femenía, Victoria Donda, Yesica Taborda y Alejandra Más el 191124. COM. de DD.HH.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Argentina - FERNÁNDEZ, Luis Mariano, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - METAZA, Franco Maximiliano, Argentina - SOTOMAYOR, Matías Jorge Carlos, Bolivia - MENDOZA, Adolfo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2690/npr_378-2024_pdecl._estrechar_los_vinculos_entre_el_pm_y_los_parlamentos_regionales_de_america.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2690/npr_378-2024_pdecl._estrechar_los_vinculos_entre_el_pm_y_los_parlamentos_regionales_de_america.pdf</t>
   </si>
   <si>
     <t>NPr 378-2024 PDecl. Estrechar los vínculos entre el PM y los Parlamentos Regionales de América Latina, presentado por los Parl. Mariano Fernández,Adolfo Mendoza, Franco Metaza, Gustavo Arrieta, Raúl Bittel, Matías Sotomayor, Alejandro Deanes el 021224. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Argentina - FERNÁNDEZ, Luis Mariano, Argentina - DEANES, Alejandro Martin, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2691/npr_379-2024_pdecl._de_repudio_a_la_decision_del_pe_de_la_rca._argentina_de_no_participar_en_la_conmemoracion_del_40_aniversario_de_paz_y_amistad_entre_argentina_y_chile.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2691/npr_379-2024_pdecl._de_repudio_a_la_decision_del_pe_de_la_rca._argentina_de_no_participar_en_la_conmemoracion_del_40_aniversario_de_paz_y_amistad_entre_argentina_y_chile.pdf</t>
   </si>
   <si>
     <t>NPr 379-2024 PDecl. De repudio a la decisión del PE de la Rca. Argentina de no participar en la Conmemoración del 40 aniversario de paz y amistad entre Argentina y Chile, presentado por los parlamentarios Mariano Fernández, Alejandro Deanes, Matías Sotomayor, Franco Metaza y Alejandra Más el 021224. COM. AS. INTERNACIONALES Y COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Brasil - COSTA, Humberto, Argentina - DONDA, Victoria</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2692/npr_381-2024_pdecl._de_interes_del_pm_la_serie_de_television_22operacion_condor22.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2692/npr_381-2024_pdecl._de_interes_del_pm_la_serie_de_television_22operacion_condor22.pdf</t>
   </si>
   <si>
     <t>NPr 381-2024 PDecl. De interés del PM, la serie de televisión "Operación Cóndor", presentado por los parlamentarios Humberto Costa y Victoria Donda, el 041224. COM. EDUCACIÓN.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - SIMONE, Nicolás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2694/npr_384-2024_pdecl._preocupacion_por_los_asilados_politicos_en_la_embajada_argentina_en_venezuela.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2694/npr_384-2024_pdecl._preocupacion_por_los_asilados_politicos_en_la_embajada_argentina_en_venezuela.pdf</t>
   </si>
   <si>
     <t>NPr 384-2024 PDecl. Preocupación por los asilados políticos en la Embajada Argentina en Venezuela, presentado por los parlamentarios Lilia Puig y Nicolás Simone el 061224. COM. DD.HH.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Argentina - BITTEL, Raúl German, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano, Bolivia - MENDOZA, Adolfo, Brasil - COSTA, Humberto, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2699/npr_394-2024_pdecl._reconocimientoa_la_labor_del_ippdh_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2699/npr_394-2024_pdecl._reconocimientoa_la_labor_del_ippdh_.pdf</t>
   </si>
   <si>
     <t>NPr 394-2024 PDecl. Reconocimiento a la labor del IPPDH, presentado por los parlamentarios Gabriel Fuks, Victoria Donda, Franco Metaza, Adolfo Mendoza, Humberto Costa, Raúl Bittel el 091224. COM. DD. HH.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BRANDA, Ricardo Alberto, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - PERALTA, Susana Beatriz, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2701/npr_396-2024_pdecl_en_defensa_de_la_soberania_argentina_en_las_islas_malvinas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2701/npr_396-2024_pdecl_en_defensa_de_la_soberania_argentina_en_las_islas_malvinas.pdf</t>
   </si>
   <si>
     <t>NPr 396-2024 PDecl en Defensa de la Soberanía Argentina en las Islas Malvinas, presentado por los parlamentarios Gustavo Arrieta, Franco Metaza, Gabriel Fuks, Alejandro Deanes, Mariano Arcioni, Raúl Branda, Yesica Taborda, Raúl Bittel, Alejandra Más, Mariano Fernández, Marina Femenía, Victoria Donda, Matías Sotomayor, Ana Corradi, Susana Peralta, el 121224. COM. AS. INTERNACIONALES</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - ARCIONI, Mariano Ezequiel, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - PERALTA, Susana Beatriz, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2524/npr_63-2024_prec_creacion_de_un_programa_regional_de_eficiencia_energetica.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2524/npr_63-2024_prec_creacion_de_un_programa_regional_de_eficiencia_energetica.pdf</t>
   </si>
   <si>
     <t>NPr 63-2024 PRec  de la Creación de un Programa Regional de Eficiencia Energética, presentada por el Parl. Gustavo Arrieta, el 080424. Se gira a la Com. de Infraestructura, Recursos energéticos,...</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2525/npr_64-2024_prec__estudio_de_factibilidad_de_la_tecnica_del_insecto_esteril_en_territorio_regional_contra_el_dengue.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2525/npr_64-2024_prec__estudio_de_factibilidad_de_la_tecnica_del_insecto_esteril_en_territorio_regional_contra_el_dengue.pdf</t>
   </si>
   <si>
     <t>NPr 64-2024 PRec  Estudio de factibilidad de la Técnica del Insecto Estéril en territorio regional contra el dengue, presentado por la Parl. Ana Corradi, en fecha 080424, se gira a la Com. de Salud</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>Argentina - PERALTA, Susana Beatriz, Argentina - ARCIONI, Mariano Ezequiel, Argentina - FEMENÍA, Marina, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Bolivia - MENDOZA, Adolfo, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2527/npr_66-2024_prec_foro_de_competitividad_de_la_cadena_productiva_del_litio.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2527/npr_66-2024_prec_foro_de_competitividad_de_la_cadena_productiva_del_litio.pdf</t>
   </si>
   <si>
     <t>NPr 66-2024 PRec Analizar la factibilidad de crear el Foro de Competitividad de la Cadena del Litio en el marco de los Programas “Foros de Competitividad de las Cadenas Productivas del MERCOSUR” e “Integración Productiva del Mercosur, presentada el 090424, por la Parl. Susana Peralta, se gira a la Com. de Infraestructura.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - INCICCO, Lucas Ciriaco, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2540/npr_93-2024_prec_cumplimiento_del_acuerdo_de_barbados_padron_electoral_elecciones_venezolanas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2540/npr_93-2024_prec_cumplimiento_del_acuerdo_de_barbados_padron_electoral_elecciones_venezolanas.pdf</t>
   </si>
   <si>
     <t>NPr/93/2024 PRec Cumplimiento del Acuerdo de Barbados (Padrón electoral elecciones venezolanas), presentada por la Parl. Lilia Puig, en fecha  23 de abril 2024. Giro a la Com. de Ciudadanía y DD.HH.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2554/npr_130-2024_prec_plan_de_fomento_a_la_economia_del_conocimiento.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2554/npr_130-2024_prec_plan_de_fomento_a_la_economia_del_conocimiento.pdf</t>
   </si>
   <si>
     <t>NPr 130-2024 PRec Plan de Fomento a la Economía del Conocimiento, presentado por el Parl. Gustavo Arrieta, el 090524. Se gira a la Com. de Educación, ..., ciencia, tecnología y...</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2556/npr_134-2024_prec_para_la_transicion_del_mercado_laboral_en_america_latina_en_la_cuarta_revolucion_industrial.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2556/npr_134-2024_prec_para_la_transicion_del_mercado_laboral_en_america_latina_en_la_cuarta_revolucion_industrial.pdf</t>
   </si>
   <si>
     <t>NPr 134-2024 PRec para la Transición del Mercado Laboral en América Latina en la Cuarta Revolución Industrial, presentado por el Parl. Gustavo Arrieta el 13 de mayo de 2024. Se gira a la Com. de As. Económicos.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>Brasil - CHINAGLIA, Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2559/npr_142-2024_prec_recursos_del_focem_en_apoyo_al_estado_de_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2559/npr_142-2024_prec_recursos_del_focem_en_apoyo_al_estado_de_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>NPr 142-2024 PRec Recursos del FOCEM en apoyo al Estado de Rio Grande do Sul, presentado por el Parl. Arnildo Chinaglia, el 16 de mayo de 2024. GIRO A la COM. DE PRESUPUESTO Y ASUNTOS INTERNOS.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - ARRIETA, Gustavo Héctor, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2560/npr_144-2024_prec._modernizacion_y_transformacion_digital_del_parlasur_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2560/npr_144-2024_prec._modernizacion_y_transformacion_digital_del_parlasur_1.pdf</t>
   </si>
   <si>
     <t>NPr 144-2024 PRec. Modernización y transformación digital del PARLASUR, presentado por la Parl. Marina FemenÍa el 16 de mayo de 2024. Giro a la COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2571/npr_173-2024_prec__continuidad_y_participacion_activa_en_el_programa_regional_parlamento_juvenil_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2571/npr_173-2024_prec__continuidad_y_participacion_activa_en_el_programa_regional_parlamento_juvenil_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 173-2024 PRec  PRE 09/2024 Continuidad y participación activa en el programa regional Parlamento Juvenil del MERCOSUR, presentado por la Parl. Ana Corradi y otros, el 120624. COM. DD. HH y COM. EDUCACIÓN</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María, Argentina - PESCARA, Cristian Eduardo, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2573/npr_175_prec__foro_regional_contra_el_trabajo_infantil_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2573/npr_175_prec__foro_regional_contra_el_trabajo_infantil_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr-175 PRec  Foro Regional contra el Trabajo Infantil en el MERCOSUR, presentado por la Parl. Ana Corradi y otros el 120624. COM. DE TRABAJO Y COM. DE DDHH.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>Argentina - PESCARA, Cristian Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2574/npr_176-2024_prec_plan_de_impulso_y_articulacion_de_acompanamiento_emprendedor_v._espanol.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2574/npr_176-2024_prec_plan_de_impulso_y_articulacion_de_acompanamiento_emprendedor_v._espanol.pdf</t>
   </si>
   <si>
     <t>NPr 176-2024 PRec Plan de impulso y articulación de acompañamiento emprendedor (v. español), presentado por el Parl. Cristian Pescara el 120624. COM. DE TRABAJO</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>Argentina - SANTILLI, Jorge Cayetano</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2577/npr_181-2024_prec_normativa_comun_de_cielos_abiertos_para_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2577/npr_181-2024_prec_normativa_comun_de_cielos_abiertos_para_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 181-2024 PRec Normativa Común de Cielos Abiertos para el MERCOSUR, presentrado por el Parl. Jorge Santilli, el 200624. COM. AS. JURÍDICOS. COM. TRANSPORTE. COM. DE TRABAJO Y TURISMO.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FEMENÍA, Marina, Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2586/npr_208-2024_prec_programa_regional_de_educacion_financiera.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2586/npr_208-2024_prec_programa_regional_de_educacion_financiera.pdf</t>
   </si>
   <si>
     <t>NPr 208-2024 Prec Programa Regional de Alfabetización Financiera para estudiantes de nivel secundario_x000D_
 del MERCOSUR, presentado por el Parl. Arrieta y otros, el 220724. COM. EDUCACIÓN.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2602/npr_235-2024_creacion_de_un_registro_unico_de_datos_referente_a_causas_de_terrorismo_trata_de_personasm_narcotrafico_y_otros_delitos_precedentes_derivados_del_lavado_de_activos.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2602/npr_235-2024_creacion_de_un_registro_unico_de_datos_referente_a_causas_de_terrorismo_trata_de_personasm_narcotrafico_y_otros_delitos_precedentes_derivados_del_lavado_de_activos.pdf</t>
   </si>
   <si>
     <t>NPr 235-2024 Creación de un registro único de datos referente a causas de terrorismo, trata de personas, narcotráfico y otros delitos precedentes derivados del lavado de activos, presentado por la Parl. Laura Sesma, el 080824. COM. DE AS. INTERIORES, SEGURIDAD Y DEFENSA.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2605/npr_238-2024_prec_uso_etico_y_responsable_de_la_inteligencia_artificial_desde_un_enfoque_de_derechos_humanos_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2605/npr_238-2024_prec_uso_etico_y_responsable_de_la_inteligencia_artificial_desde_un_enfoque_de_derechos_humanos_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 238-2024 PRec Uso ético y responsable de la Inteligencia Artificial desde un enfoque de Derechos Humanos en el MERCOSUR, presentado por la Parlamentaria Marina Femenía, el 090824. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2608/npr_244-2024_prec_abordaje_de_las_problematicas_relativas_al_grooming_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2608/npr_244-2024_prec_abordaje_de_las_problematicas_relativas_al_grooming_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 244-2024 PRec. Abordaje de las problemáticas relativas al grooming en el MERCOSUR, presentado por la Parl. Ana Corradi y otros el 130824. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>Argentina - CORRADI, Ana María, Argentina - ARRIETA, Gustavo Héctor, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - PARODI, Teresa, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2609/npr_245-2024_prec_protocolo_de_busqueda_de_personas_menores_de_edad_desaparecidas_y_extraviadas_del_mercosur_y_estados_asociados.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2609/npr_245-2024_prec_protocolo_de_busqueda_de_personas_menores_de_edad_desaparecidas_y_extraviadas_del_mercosur_y_estados_asociados.pdf</t>
   </si>
   <si>
     <t>NPr 245-2024 PRec. Protocolo de Búsqueda de Personas Menores de Edad Desaparecidas y Extraviadas_x000D_
 del MERCOSUR y Estados Asociados, presentado por la Parl. Ana Corradi y otros, el 130824. COM. DE AS. INTERIORES, SEGURIDAD Y DEFENSA.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - CÁCERES, José Orlando</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2614/npr_256-2024_prec_desalentar_el_voto_electronico.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2614/npr_256-2024_prec_desalentar_el_voto_electronico.pdf</t>
   </si>
   <si>
     <t>NPr 256-2024 PRec Desalentar el voto electrónico, presentado por los parlamentarios Franco Metaza y Orlando Cáceres, el 220824. COM. DE CIUDADANÍA Y DD. HH.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>Argentina - FUKS, Gabriel Marcelo, Argentina - BRANDA, Ricardo Alberto, Argentina - FEMENÍA, Marina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2621/npr_266-2024_prec_crear_un_grupo_de_trabajo_para_el_intercambio_de_informacion_integrado_por_representantes_del_parlamento_del_mercosur_y_el_foro_de_consulta_y_concertacion_politica_del_mercosur_fccp.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2621/npr_266-2024_prec_crear_un_grupo_de_trabajo_para_el_intercambio_de_informacion_integrado_por_representantes_del_parlamento_del_mercosur_y_el_foro_de_consulta_y_concertacion_politica_del_mercosur_fccp.pdf</t>
   </si>
   <si>
     <t>NPr 266-2024 PRec Crear un Grupo de trabajo para el intercambio de Información, integrado por representantes del Parlamento del MERCOSUR y el Foro de Consulta y Concertación Política del MERCOSUR (FCCP), presentado por el Parl. Gabriel Fuks y otros, el 290843. COM. AS. JURÍDICOS</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>Argentina - DONDA, Victoria, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano, Argentina - SOTOMAYOR, Matías Jorge Carlos, Brasil - COSTA, Humberto, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2637/npr_284-2024_prec_proteccion_al_derecho_de_las_minorias.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2637/npr_284-2024_prec_proteccion_al_derecho_de_las_minorias.pdf</t>
   </si>
   <si>
     <t>NPr 284-2024 PRec Protección al derecho de las minorías, presentado por parlamentarios Victoria Donda, Humberto Costa, Franco Metaza, Bettiana Díaz, Gabriel Fuks, Matías Sotomayor, el 060924. COM. DE CIUDADANÍA Y DD. HH._x000D_
 _x000D_
 SE APRUEBA LA RECOMENDACIÓN 13/2024</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2641/npr_289-2024_prec_al_parlamento_del_mercosur_para_la_cooperacion_con_la_cepal_comision_economica_para_america_latina_y_el_caribe.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2641/npr_289-2024_prec_al_parlamento_del_mercosur_para_la_cooperacion_con_la_cepal_comision_economica_para_america_latina_y_el_caribe.pdf</t>
   </si>
   <si>
     <t>NPr 289-2024 PRec al Parlamento del Mercosur para la Cooperación con la CEPAL (Comisión Económica para América Latina y el Caribe), presentado por el Parl. Matías Sotomayor e, 100924. COM. AS. ECONÓMICOS</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2642/npr_291-2024_prec_prevencion_de_la_ludopatia_digital_para_la_proteccion_de_ninas_ninos_y_adolescentes_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2642/npr_291-2024_prec_prevencion_de_la_ludopatia_digital_para_la_proteccion_de_ninas_ninos_y_adolescentes_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 291-2024 PRec Prevención de la ludopatía digital para la protección de niñas, niños y adolescentes en el MERCOSUR, presentada por el Parl. Gustavo Arrieta y otros, el 110924. COM. DE EDUCACIÓN</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - ARRIETA, Gustavo Héctor, Argentina - CORRADI, Ana María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2643/npr_292-2024_promocion_de_la_alfabetizacion_mediatica_e_informacional_en_la_era_digital_en_los_paises_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2643/npr_292-2024_promocion_de_la_alfabetizacion_mediatica_e_informacional_en_la_era_digital_en_los_paises_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 292-2024 Promoción de la Alfabetización Mediática e Informacional en la Era Digital en los Países del Mercosur, presentada por la Parl. Marina Femenía, el 110924. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2649/npr_305-2024_prec_dia_bioma_pampa.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2649/npr_305-2024_prec_dia_bioma_pampa.pdf</t>
   </si>
   <si>
     <t>NPr 305-2024 PRec Día Bioma Pampa, presentado por el Parl. Ubaldo Aita, el 160924. COM. DE EDUCACIÓN.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2650/npr_306-2024_prec_creacion_del_fondo_para_la_conservacion_del_22bioma_pampa22.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2650/npr_306-2024_prec_creacion_del_fondo_para_la_conservacion_del_22bioma_pampa22.pdf</t>
   </si>
   <si>
     <t>NPr 306-2024 PRec Creación del Fondo para la Conservación del "Bioma Pampa", presentado por el Parl. Ubaldo Aita el 160492. COM. DE AGRICULTURA, PECUARIA.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - FEMENÍA, Marina, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2652/npr_310-2024_prec_promocion_empleo_juvenil.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2652/npr_310-2024_prec_promocion_empleo_juvenil.pdf</t>
   </si>
   <si>
     <t>NPr 310-2024 PRec Promoción empleo juvenil, presentado por el Parl. Gustavo Arrieta y otros, el 180924. COM. DE TRABAJO</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2659/npr_325-2024_prec_adoptar_un_sistema_regional_de_alerta_temprana_para_la_proteccion_de_menores_desaparecidos_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2659/npr_325-2024_prec_adoptar_un_sistema_regional_de_alerta_temprana_para_la_proteccion_de_menores_desaparecidos_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 325-2024 PRec Adoptar un Sistema Regional de Alerta Temprana para la protección de menores desaparecidos en el MERCOSUR, presentado por las parlamentarias Soledad Pedernera y Mirian Niveyro el 041024. COM. AS. JURÍDICOS.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>Argentina - EIBEN, Rodolfo Guido, Argentina - SIMONE, Nicolás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2671/npr_344-2024_prec_introducir_en_las_agendas_de_los_organos_del_mercosur_el_tema_de_inteligencia_artificial.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2671/npr_344-2024_prec_introducir_en_las_agendas_de_los_organos_del_mercosur_el_tema_de_inteligencia_artificial.pdf</t>
   </si>
   <si>
     <t>NPr 344-2024 PRec Introducir en las agendas de los órganos del MERCOSUR el tema de Inteligencia Artificial, presentado por los parlamentarios Rodolfo Eiben y Nicolás Simone el 011124. COM. DE EDUCACIÓN</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2687/npr_373-2024_prec_fortalecimiento_de_los_sistemas_de_proteccion_social_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2687/npr_373-2024_prec_fortalecimiento_de_los_sistemas_de_proteccion_social_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 373-2024 PRec Fortalecimiento de los sistemas de protección social en el Mercosur, presentado por el Parl. Gustavo Arrieta y otros el 221124. COM. DE TRABAJO.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2688/npr_375-2024_prec_implementacion_de_politicas_integrales_de_cuidados_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2688/npr_375-2024_prec_implementacion_de_politicas_integrales_de_cuidados_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 375-2024 PRec Implementación de políticas integrales de cuidados en el Mercosur, presentado por la Parl. Marina Femenía el 251124. COM. DD.HH.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>Argentina - PERALTA, Susana Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2689/npr_376-2024_prec_analizar_la_factibilidad_de_crear_la_bolsa_de_cereales_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2689/npr_376-2024_prec_analizar_la_factibilidad_de_crear_la_bolsa_de_cereales_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 376-2024 PRec. Analizar la factibilidad de crear la Bolsa de Cereales del Mercosur, presentada por la Parl. Susana Peralta el 271124. COM. AS. ECONÓMICOS Y COM. DE AGRICULTURA.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SOTOMAYOR, Matías Jorge Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2700/npr_395-2024_prec._promocion_y_fortalecimiento_de_la_produccion_publica_de_medicamentos_en_los_estados_parte_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2700/npr_395-2024_prec._promocion_y_fortalecimiento_de_la_produccion_publica_de_medicamentos_en_los_estados_parte_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 395-2024 PRec. Promoción y fortalecimiento de la producción pública de medicamentos en los Estados Parte del MERCOSUR, presentado por los Parlamentarios, Gustavo Arrieta, Gabriel Fuks, Raúl Bittel, Alejandro Deanes, Victoria Donda, José Cáceres, Teresa Parodi, Alejandra Más, Mariano Fernández, Ana Corradi, Matías Sotomayor, Susana Peralta, presentado el 121224. COM. SALUD.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
     <t>Secretaria Parlamentaria - SP</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2494/pdisp_calendario_2024.pages</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2494/pdisp_calendario_2024.pages</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada el 6 de febrero de 2024 por la SP "Calendario de Sesiones Ordinarias 2024"</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>Propuesta de Disposición que integra las Comisiones año 2024, presentada a consideración de la Mesa Directiva, con un anexo</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>Argentina - FUKS, Gabriel Marcelo, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BRANDA, Ricardo Alberto, Argentina - FEMENÍA, Marina, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2504/proyecto_de_disposicion_parlamentario_fuks_pdf.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2504/proyecto_de_disposicion_parlamentario_fuks_pdf.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada el 24 de febrero de 2026 por el Parlamentario Gabriel Fuks, por la cual establece responsabilidades a las Unidades de Enlace del PM. Se gira a las Com. de AS. Jurídicos y a la de Presupuesto y As. Internos.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2507/npr_34-2024__prop._disp._-_pedido_de_informe_comision_de_seguimiento_del_acuerdo_ue-mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2507/npr_34-2024__prop._disp._-_pedido_de_informe_comision_de_seguimiento_del_acuerdo_ue-mercosur.pdf</t>
   </si>
   <si>
     <t>PDisp presentada por la Parl. Ana Corradi a la Comisión temporaria de acompañamiento del Acuerdo de Asociación Birregional MERCOSUR-Unión Europea informe al Pleno del Parlamento del MERCOSUR sobre la situación actual de las negociaciones bilaterales entre el MERCOSUR y la Unión Europea.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2508/npr_35-2024_prop._disp._-_convocatoria_producciones_experiencias_y_obras_artisticas_para_edicion_especial_de_la_revista_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2508/npr_35-2024_prop._disp._-_convocatoria_producciones_experiencias_y_obras_artisticas_para_edicion_especial_de_la_revista_parlasur.pdf</t>
   </si>
   <si>
     <t>PDisp Convocatoria para la presentación de producciones académicas ycientíficas, de experiencias gubernamentales, empresariales y de la sociedad civil, y de obras artísticas gráficas y visuales para serpublicadas en una edición especial de la revista parlasur, titulada "Acción por el clima en el Mercosur", presentada por la Parl. Ana Corradi.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2510/npr_37-2024_prop._disp._-_i_foro_regional_sobre_el_cambio_climatico_del_parlamento_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2510/npr_37-2024_prop._disp._-_i_foro_regional_sobre_el_cambio_climatico_del_parlamento_del_mercosur.pdf</t>
   </si>
   <si>
     <t>PDisp que Instituye el  I FORO REGIONAL SOBRE EL CAMBIO CLIMÁTICO DEL PARLAMENTO DEL MERCOSUR, presentado por la Parl. Ana Corradi.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - FUKS, Gabriel Marcelo, Argentina - INCICCO, Lucas Ciriaco, Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2520/npr_056-2024_pdisp_tratar_propuestas_de_actos_que_requiera_mayoria_especial_para_su_aprobacion_dos_veces_al_ano..docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2520/npr_056-2024_pdisp_tratar_propuestas_de_actos_que_requiera_mayoria_especial_para_su_aprobacion_dos_veces_al_ano..docx</t>
   </si>
   <si>
     <t>PDisp. presentada el 15 de marzo de 2024 por la Parl. Lilia Puig, y otros parlamentarios, que incluye en el OdD en dos oportunidades al año propuestas que requieran mayoría especial para su aprobación. Se gira a las Comisiones de: As. Jurídicos y a la Com. de Presupuesto y Asuntos Internos.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>Argentina - PERALTA, Susana Beatriz, Argentina - ARCIONI, Mariano Ezequiel, Argentina - CORRADI, Ana María, Argentina - FEMENÍA, Marina, Argentina - FUKS, Gabriel Marcelo, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2528/npr_67-2024_pdisp_creacion_del_observatorio_sobre_transicion_energetica.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2528/npr_67-2024_pdisp_creacion_del_observatorio_sobre_transicion_energetica.pdf</t>
   </si>
   <si>
     <t>NPr 67-2024 PDisp Creación del Observatorio sobre Transición Energética, presentada el 090424 por la Parl. Susana Peralta, se gira a la Com. de Infraestructura y a la Com. de Presupuesto y Asuntos Internos.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BRANDA, Ricardo Alberto, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2535/npr_76-2024_pdisp__creacion_de_un_comite_de_tecnica_legislativa.docx.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2535/npr_76-2024_pdisp__creacion_de_un_comite_de_tecnica_legislativa.docx.pdf</t>
   </si>
   <si>
     <t>NPr 76-2024 PDisp  Creación de un Cómite de Técnica Legislativa, presentado por la Parl. Marina Femenia en fecha 16 de abril de 2024. Se gira a las Comisiones de As. Jurídicos y a la Com. de Presupuesto y Asuntos Internos.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - ANDAHAZI KASNYA, Carlos Federico, Argentina - MARTÍN, Fabiana Gabriela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2538/npr912024_pdisp_observacion_electoral_puig_andahazzi_y_martin.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2538/npr912024_pdisp_observacion_electoral_puig_andahazzi_y_martin.pdf</t>
   </si>
   <si>
     <t>NPr/91/2024 PDisp Observación electoral (elecciones en la Rca. Bolivariana de Venezuela 180724), presentada por la Parl. Lilia Puig, en fecha 22 de abril de 2024. Se gira a la Com. de DD. HH. y al ODPM.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2555/npr_133-2024_propuesta_de_convenio_marco_parlasur-uncaus_6.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2555/npr_133-2024_propuesta_de_convenio_marco_parlasur-uncaus_6.pdf</t>
   </si>
   <si>
     <t>NPr 133-2024 PDisp CONVENIO MARCO PARLASUR-UNCAUS, presentado por el Parl. Raul Bittel el 100524. Se gira a la MD/Dirección Jurídica, con el dictamen correspondiente a la Com. de Educación.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2557/npr_139-2024_pdisp__creacion_de_la_comision_de_salud.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2557/npr_139-2024_pdisp__creacion_de_la_comision_de_salud.pdf</t>
   </si>
   <si>
     <t>NPr 139-2024 PDisp  Creación de la Comisión de Salud, presentada por la Parl. Marina Femenía, en fecha 14 de mayo de 2024. Se gira a la Com. de Presupuesto y Asuntos Internos.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2558/npr_141-2024_pdisp_creacion_delegacion_externa_uip.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2558/npr_141-2024_pdisp_creacion_delegacion_externa_uip.pdf</t>
   </si>
   <si>
     <t>NPr 141-2024 PDisp Creación Delegación Externa UIP, presentado por el Parl. Franco Metaza, el 15 de mayo de 2024. GIRO A LA COM. DE PRESUPUESTO Y AS. INTERNOS, COM. DE AS. JURIDICOS E INSTITUCIONALES; MESA DIRECTIVA</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2572/npr_174-2024_pdisp_programa_regional_parlasur_juvenil_nivel_medio.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2572/npr_174-2024_pdisp_programa_regional_parlasur_juvenil_nivel_medio.pdf</t>
   </si>
   <si>
     <t>NPr 174-2024 PDI 14/2024 PDisp Programa regional PARLASUR juvenil (nivel medio), presentado por la Parl. Ana Corradi y otros, el 120624. COM. DD. HH. Y COM. EDUCACIÓN.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>Brasil - PAULÃO, Argentina - CORRADI, Ana María, Argentina - PESCARA, Cristian Eduardo, Argentina - SOTOMAYOR, Matías Jorge Carlos, Brasil - BOHN GASS, Brasil - DE MATTOS, Pompeo, Brasil - MOTTA, Afonso, Brasil – RODRIGUES, Chico, Brasil - SCHUCH, Heitor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2578/npr_183-2024_pdisp_reforma_del_ri.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2578/npr_183-2024_pdisp_reforma_del_ri.pdf</t>
   </si>
   <si>
     <t>NPr 183-2024 PDisp Reforma del RI, presentado por el Parl. Paulao y otros, el 180624. COM. AS. JURÍDICOS Y COM. DE PRESUPUESTO Y AS. INTERNOS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>ODPM - Observatorio de la Democracia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2579/npr_188-2024_pdisp_y_anexo_del_acuerdo_de_procedimientos_-_parlasur-cne_ecuador_2025.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2579/npr_188-2024_pdisp_y_anexo_del_acuerdo_de_procedimientos_-_parlasur-cne_ecuador_2025.docx</t>
   </si>
   <si>
     <t>NPr 188-2024 PDisp y Anexo del ACUERDO DE PROCEDIMIENTOS - PARLASUR-CNE ECUADOR_2025, presentado por el ODPM, el 030724.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2580/npr_189-2024_pdisp_y_anexo_acuerdo_de_procedimientos_-_parlasur-tse_brasil_2.024.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2580/npr_189-2024_pdisp_y_anexo_acuerdo_de_procedimientos_-_parlasur-tse_brasil_2.024.docx</t>
   </si>
   <si>
     <t>Disposición que aprueba el Acuerdo de Procedimientos entre el Tribunal Superior Electoral (TSE) de la República Federativa de Brasil y el Parlamento del MERCOSUR(PARLASUR) sobre la Misión Internacional de Observación Electoral para las elecciones municipales 2024.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2581/npr_190-2024_pdisp_y_anexo_del_informe_final_de_la_mision_de_observacion_electoral_en_las_elecciones_extraordinarias_de_la_republica_de_ecuador_2023_version-2-2_5.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2581/npr_190-2024_pdisp_y_anexo_del_informe_final_de_la_mision_de_observacion_electoral_en_las_elecciones_extraordinarias_de_la_republica_de_ecuador_2023_version-2-2_5.pdf</t>
   </si>
   <si>
     <t>NPr 190-2024 PDisp y Anexo del INFORME FINAL DE LA MISIÓN DE OBSERVACIÓN ELECTORAL EN LAS ELECCIONES EXTRAORDINARIAS DE LA REPÚBLICA DE ECUADOR, presentado por el ODPM el 030724.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>Argentina - METAZA, Franco Maximiliano, Argentina - FEMENÍA, Marina, Argentina - PARODI, Teresa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2582/npr_199-2024_pdisp_-_manual_procedimiento_convenios.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2582/npr_199-2024_pdisp_-_manual_procedimiento_convenios.pdf</t>
   </si>
   <si>
     <t>NPr 199-2024 PDisp. Manual de procedimientos de Convenios, presentado el 150724, por el Parl. Franco Metaza, acompañan las parlamentarias Teresa Parodi y Marina Femenía. Giro a las de COMISIONES DE AS. JURÍDICOS Y de PRESUPUESTO Y AS. INTERNOS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2587/npr_209-2024_pdisp_acuerdo_de_cooperacion_entre_el_parlamento_del_mercosur_y_alide_asociacion_latinoamericana_de_instituciones_financieras_para_el_desarrollo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2587/npr_209-2024_pdisp_acuerdo_de_cooperacion_entre_el_parlamento_del_mercosur_y_alide_asociacion_latinoamericana_de_instituciones_financieras_para_el_desarrollo.pdf</t>
   </si>
   <si>
     <t>NPr 209-2024 PDisp ACUERDO DE COOPERACIÓN ENTRE EL PARLAMENTO DEL MERCOSUR Y_x000D_
 ALIDE (Asociación Latinoamericana de Instituciones Financieras para el Desarrollo), presentado por el Parl. Gustavo Arrieta y otros el 220724. MD - DIR. JURÍDICA Y CONTRALOR.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2588/npr_210-2024_pdisp_memorando_de_entendimiento_entre_el_parlamento_del_mercosur_y_la_corporacion_andina_de_fomento_caf.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2588/npr_210-2024_pdisp_memorando_de_entendimiento_entre_el_parlamento_del_mercosur_y_la_corporacion_andina_de_fomento_caf.pdf</t>
   </si>
   <si>
     <t>NPr 210-2024 PDisp MEMORANDO DE ENTENDIMIENTO ENTRE EL PARLAMENTO DEL MERCOSUR Y LA CORPORACIÓN ANDINA DE FOMENTO (CAF), presentado por el Parl. Gustavo Arrieta y otros, el 220724. MD - DIR. JURÍDICA Y CONTRALOR</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2612/npr_254-2024_disposicion_comision_integracion_fronteriza.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2612/npr_254-2024_disposicion_comision_integracion_fronteriza.pdf</t>
   </si>
   <si>
     <t>NPr 254-2024 PDisp Creación de la Comisión Temporaria de Integración Fronteriza, presentada por el Parl. Arlindo Chinaglia, 170824. OdD XCV SO</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>Argentina - MARTÍN, Fabiana Gabriela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2632/npr_278-2024_pdisp_que_crea_el_grupo_de_amistad_pm-camara_de_consejeros_del_reino_de_marruecos..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2632/npr_278-2024_pdisp_que_crea_el_grupo_de_amistad_pm-camara_de_consejeros_del_reino_de_marruecos..pdf</t>
   </si>
   <si>
     <t>NPr 278-2024 PDisp que crea el Grupo de Amistad Parlamentaria entre el PM y la Cámara de Consejeros del Reino de Marruecos, presentado por la Parl. Fabiana Martín el 030924. COM. DE AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - BITTEL, Raúl German, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - MÁS, María Alejandra, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - SARRUFF VALLEJO, Yamil David</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2639/npr_287-2024_crear_el_observatorio_de_la_mineria_responsable_y_sostenible_en_el_ambito_del_parlamento_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2639/npr_287-2024_crear_el_observatorio_de_la_mineria_responsable_y_sostenible_en_el_ambito_del_parlamento_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 287-2024 Crea el Observatorio de la Minería Responsable y Sostenible en el ámbito del Parlamento del Mercosur, presentado por el Parl. Matías Sotomayor y otros, el 100924. COM. DE INFRAESTRUCTURA Y COM. DE PRESUPUESTO.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2651/npr_307-2024_pdisp_plazo_de_respuesta_a_las_solicitudes_de_informacion_de_los_parlamentarios_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2651/npr_307-2024_pdisp_plazo_de_respuesta_a_las_solicitudes_de_informacion_de_los_parlamentarios_del_mercosur.pdf</t>
   </si>
   <si>
     <t>NPr 307-2024 PDisp Plazo de respuesta a las solicitudes de Información de los parlamentarios del Mercosur, presentada por el Parl. Ubaldo Aita, el 160924. COM. DE PRESUPUESTO Y AS. INTERNOS.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - FUKS, Gabriel Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2670/npr_343-2024_pdisp_legislacion_basada_en_evidencia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2670/npr_343-2024_pdisp_legislacion_basada_en_evidencia.pdf</t>
   </si>
   <si>
     <t>NPr 343-2024 PDisp. Legislación basada en evidencia presentada por la Parl. Marina Femenía el 311024. COM. PRESUPUESTO Y ASUNTOS INTERNOS.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - EIBEN, Rodolfo Guido, Argentina - INCICCO, Lucas Ciriaco</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2672/npr_346-2024_pdisp_encomendar_a_la_md_el_reclamo_sobre_el_incumpllimento_en_el_pago_de_pasajes_y_viaticos_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2672/npr_346-2024_pdisp_encomendar_a_la_md_el_reclamo_sobre_el_incumpllimento_en_el_pago_de_pasajes_y_viaticos_.pdf</t>
   </si>
   <si>
     <t>NPr 346-2024 PDisp. Encomendar a la MD el reclamo sobre el Incumplimento en el pago de pasajes y viáticos, presentado por la Parl. Lilia Puig el 041124. COM. AS. JURÍDICOS.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>PPIN</t>
   </si>
   <si>
     <t>Propuesta de Pedido de Informe</t>
   </si>
   <si>
     <t>Paraguay - SAMANIEGO, Lilian</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2565/npr_164-2024_ppinf__salud_mental_al_gmc-sgt11.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2565/npr_164-2024_ppinf__salud_mental_al_gmc-sgt11.pdf</t>
   </si>
   <si>
     <t>NPr 164-2024 PPInf  S/Salud Mental al GMC-SGT11, presentado por la Parl. Lilian Samaniego, en fecha 4 de junio de 2024. COM. DE SALUD</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2664/npr_332-2024_pinf_al_cmc_scomunicado_de_prensa_no_470_del_ministerio_de_relaciones_exteriores_de_la_republica_argentina.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2664/npr_332-2024_pinf_al_cmc_scomunicado_de_prensa_no_470_del_ministerio_de_relaciones_exteriores_de_la_republica_argentina.pdf</t>
   </si>
   <si>
     <t>NPr 332-2024 PInf Al CMC s/Comunicado de Prensa Nº 470 del Ministerio de Relaciones Exteriores de la República Argentina, presentado por el Parl. Gustavo Arrieta y otros, el 141024. COM. AS. JURÍDICOS. COM. AS. INTERNACIONALES.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>CTRA - Comisión de Trabajo, Políticas de Empleo, Seguridad Social y Economía Social</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2570/npr_172_informe_de_la_comision_de_trabajo_ctra_de_fecha_110624.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2570/npr_172_informe_de_la_comision_de_trabajo_ctra_de_fecha_110624.pdf</t>
   </si>
   <si>
     <t>NPr 172 Informe de la Comisión de Trabajo (CTRA) de fecha 110624._x000D_
 _x000D_
 SE REMITEN AL ARCHIVO LAS 7 PROPUESTAS INDICADAS (PDE 167/2027; PDE 145/2027; PDE 112/2016; PDE 80/2016; PDI 121/2017; NTC 24/2028 Y NTC 5/2018)</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2593/npr_r217-2024_informe_del_odpm_-_venezuela_julio-2024_es_compressed.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2593/npr_r217-2024_informe_del_odpm_-_venezuela_julio-2024_es_compressed.pdf</t>
   </si>
   <si>
     <t>NPr R217-2024 Informe del ODPM - Venezuela_julio-2024_ES_compressed, presentado el 250724, por el Director del ODPM. AE MD 180824,</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2619/npr_263-2024_infcom_ceco_012024_aprobacion_pde_192023_-_ceco_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2619/npr_263-2024_infcom_ceco_012024_aprobacion_pde_192023_-_ceco_parlasur.pdf</t>
   </si>
   <si>
     <t>NPr 263-2024 INFCOM CECO 01/2024 Aprobación PDE 19/2023 NPr 119-2023 Declara de interés regional la carta de apoyo a la iniciativa economía social, dirigida a los Presidentes de la Alianza de los Países de América Latina y el Caribe contra la inflación.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2620/npr_264-2024_infcom_ceco_022024_pde_612021_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2620/npr_264-2024_infcom_ceco_022024_pde_612021_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 264-2024 INFCOM CECO 02/2024 del MEP 205/2021  PDE 61/2021 PDecl Instar a los gobiernos de Paraguay y Argentina, vía CMC,_x000D_
 a tener en cuenta la deuda social de Yacyretá, particularmente en el lado paraguayo, aún no_x000D_
 debidamente resarcida, presentada por el Parl. Ricardo Canese Aprobación, presentado el 280824.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2623/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2623/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf</t>
   </si>
   <si>
     <t>NPr 268-2024 - INFCOM 5 CECO  03/2024 - Aprobacion del MEP 97/2020 - PDE  47/2020 - Con informe  MEP 130/2020 - INFCOM 21/2020</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2624/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2624/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf</t>
   </si>
   <si>
     <t>NPr 269-2024 INFCOM 6 CECO DEL 280824 POR LA  APROBACION DEL MEP 92/2018 (PRE 27/2018) PRESENTADO EL 020418 POR EL PARL. ALEJANDRO KARLEN.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2625/npr_270-2024_infcom_7_ceco_52024_por_aprobacion_mep_95-2018_pre_302018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2625/npr_270-2024_infcom_7_ceco_52024_por_aprobacion_mep_95-2018_pre_302018.pdf</t>
   </si>
   <si>
     <t>NPr 270-2024 INFCOM 7 CECO 5/2024  por la Aprobación del MEP 95-2018 PRE 30/2018 presentado por el Parl. R. Damián Brizuela el 040418.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2626/npr_271-2024_infcom_8_ceco_62024_aprobacion_mep_2752019_pre_672019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2626/npr_271-2024_infcom_8_ceco_62024_aprobacion_mep_2752019_pre_672019.pdf</t>
   </si>
   <si>
     <t>NPr 271-2024 INFCOM 8 CECO 6/2024 del 280824 por la Aprobación del MEP 275/2019 PRE 67/2019 presentado por el Parl. Nelson Argaña el 220819.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2627/npr_272-2024_infcom_9_ceco_72024_aprobacion_mep_327-2017_pre_1202017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2627/npr_272-2024_infcom_9_ceco_72024_aprobacion_mep_327-2017_pre_1202017.pdf</t>
   </si>
   <si>
     <t>NPr 272-2024 INFCOM 9 CECO 7/2024 del 280824, por la aprobación del MEP 327-2017 (PRE 120/2017) presentado por el Parl. Edgar Romero el 210817.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2629/npr_275-2024_infcom10_ceco_82024_archivo_de_20_pactos.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2629/npr_275-2024_infcom10_ceco_82024_archivo_de_20_pactos.pdf</t>
   </si>
   <si>
     <t>NPr 275-2024 INFCOM10 CECO 8/2024 20 PAct (PDE 41/2016, PRE 109/2016, PRE 118/2016, PDE 140/2017, PDE 131/2017, PRE 184/2017, PRE 151/2017, PRE 128/2017, PDE 87/2018, PRE 41/2018, PDE 178/2018, PDE 57/2018, PRE 168/2018, PRE 117/2018, PRE 46/2018, PRE 23/2018, PRE 61/2019, PDE 4/2020, PDE 2/2020, PRE 57/2021, presentado el 280824</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2630/npr_276-2024_infcom11_ceco_92024_aprobacion_con_modificaciones_mep_13-2022_pde_62022_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2630/npr_276-2024_infcom11_ceco_92024_aprobacion_con_modificaciones_mep_13-2022_pde_62022_.pdf</t>
   </si>
   <si>
     <t>NPr 276-2024 INFCOM 11 CECO 9/2024 por la Aprobación con modificaciones del MEP 13/2022 PDE 6/2022, presentado por las parlamentarias Julia Perié y Elena Corregido el 210222.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2631/npr_277-2024_infcom12_ceco_102024_aprobacion_con_modificaciones_del_mep_93-2020_pre_452020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2631/npr_277-2024_infcom12_ceco_102024_aprobacion_con_modificaciones_del_mep_93-2020_pre_452020.pdf</t>
   </si>
   <si>
     <t>NPr 277-2024 INFCOM12 CECO 10/2024 Aprobación con modificaciones del MEP 93-2020 PRE 45/2020, presentado el 280824.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2633/npr_279-2024_infcom13_ceco_112024_aprobacion_con_modificaciones_npr_170-2024_pde_342024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2633/npr_279-2024_infcom13_ceco_112024_aprobacion_con_modificaciones_npr_170-2024_pde_342024.pdf</t>
   </si>
   <si>
     <t>NPr 279-2024 INFCOM13 CECO 11/2024 Aprobación con modificaciones NPr 170-2024 PDE 34/2024, presentado el 280824.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2634/npr_280-2024_infcom14_ceco_122024_aprobacion_mep_323-2017_pde_1192017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2634/npr_280-2024_infcom14_ceco_122024_aprobacion_mep_323-2017_pde_1192017.pdf</t>
   </si>
   <si>
     <t>NPr 280-2024 INFCOM14 CECO 12/2024 Aprobacion MEP 323-2017 PDE 119/2017, presentado el 280824</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2635/npr_281-2024_infcom15_ceco_132024_aprobacion_npr_227-2022_pde_412022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2635/npr_281-2024_infcom15_ceco_132024_aprobacion_npr_227-2022_pde_412022.pdf</t>
   </si>
   <si>
     <t>NPr 281-2024 INFCOM15 CECO 13/2024 Aprobación NPr 227-2022 PDE 41/2022</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2636/npr_283-2024_infcom16_ceco_012024__presentado_el_050924_aprobacion_npr_211-2024_ppn_022024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2636/npr_283-2024_infcom16_ceco_012024__presentado_el_050924_aprobacion_npr_211-2024_ppn_022024.pdf</t>
   </si>
   <si>
     <t>NPr 283-2024 INFCOM16 CECO 01/2024  presentado el 050924 Aprobación NPr 211-2024 PPN 02/2024</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2644/npr_294-2024_infcom_17_ceco_012024_130924_aprobacion_npr_74-2024_pde_192024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2644/npr_294-2024_infcom_17_ceco_012024_130924_aprobacion_npr_74-2024_pde_192024.pdf</t>
   </si>
   <si>
     <t>NPr 294-2024 INFCOM 17 CECO 01/2024 APROBACION NPr 74-2024 PDE 19/2024, presentado el 130924</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2645/npr_295-2024_infcom_18_ceco_022024_130924_aprobacion_npr_129-2024_pde_262024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2645/npr_295-2024_infcom_18_ceco_022024_130924_aprobacion_npr_129-2024_pde_262024.pdf</t>
   </si>
   <si>
     <t>NPr 295-2024 INFCOM 18 CECO 02/2024 130924 APROBACION NPr 129-2024 PDE 26/2024</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2646/npr_296-2024_infcom_19_ceco_032024_130924_aprobacion_npr_167-2024_pde_322024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2646/npr_296-2024_infcom_19_ceco_032024_130924_aprobacion_npr_167-2024_pde_322024.pdf</t>
   </si>
   <si>
     <t>NPr 296-2024 INFCOM 19 CECO 03/2024 130924 APROBACION NPr 167-2024 PDE 32/2024.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2647/npr_297-2024_infcom_20_ceco_042024_130924_aprobacion_npr_134-2024_pre_062024.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2647/npr_297-2024_infcom_20_ceco_042024_130924_aprobacion_npr_134-2024_pre_062024.pdf</t>
   </si>
   <si>
     <t>NPr 297-2024 INFCOM 20 CECO 04/2024 130924 APROBACION NPr 134-2024 PRE 06/2024.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2661/npr_329-2024_infcom_21-2024_012024_cddhh_652024_npr_65-2024_pde_162024_del_080424_por_la_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2661/npr_329-2024_infcom_21-2024_012024_cddhh_652024_npr_65-2024_pde_162024_del_080424_por_la_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 329-2024 INFCOM 21-2024 01/2024 CDDHH 65/2024 del 111024 sobre el NPr 65-2024 PDE 16/2024 del 080424 POR LA APROBACIÓN.pdf MD 8 111124 COR. AE XCVII SO</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2662/npr_330-2024_infcom_222024_022024_cddhh_752024_del_111024_npr_752024_ppn_012024_del_160424_por_la_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2662/npr_330-2024_infcom_222024_022024_cddhh_752024_del_111024_npr_752024_ppn_012024_del_160424_por_la_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 330-2024 INFCOM 22/2024 02/2024 CDDHH 75/2024 del 111024 NPr 75/2024 PPN 01/2024 del 160424 POR LA APROBACIÓN. 8 MD 111124 AE XCVII SO</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2663/npr_331-2024_infcom_232024_032024_cddhh_2842024_del_111024_npr_2842024_pre_202024_del_060924_por_la_aprobacion_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2663/npr_331-2024_infcom_232024_032024_cddhh_2842024_del_111024_npr_2842024_pre_202024_del_060924_por_la_aprobacion_.pdf</t>
   </si>
   <si>
     <t>NPr 331-2024 INFCOM 23/2024 03/2024 CDDHH 284/2024 del 111024 NPr 284/2024 PRE 20/2024 del 060924 POR LA APROBACIÓN. 8 MD 11124 COR. AE XCVII SO.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2673/npr_350-2024_infcom_242024_012024_ceco_2842024_del_041124_npr_2892024_pre_212024_del_100924_por_la_aprobacion._8_md_11124_cor_ae_xcvii_so.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2673/npr_350-2024_infcom_242024_012024_ceco_2842024_del_041124_npr_2892024_pre_212024_del_100924_por_la_aprobacion._8_md_11124_cor_ae_xcvii_so.pdf</t>
   </si>
   <si>
     <t>NPr 350-2024 INFCOM 24/2024 01/2024 CECO 284/2024 del 041124 NPr 289/2024 PRE 21/2024 del 100924 POR LA APROBACIÓN. 8 MD 11124 COR. AE XCVII SO.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2675/npr_351-2024_infcom_252024_022024_ceco_del_041124_2092024__npr_2092024_pre_202024_del_220724_por_la_aprobacion_8_md_11124_cor_ae_xcvii_so.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2675/npr_351-2024_infcom_252024_022024_ceco_del_041124_2092024__npr_2092024_pre_202024_del_220724_por_la_aprobacion_8_md_11124_cor_ae_xcvii_so.pdf</t>
   </si>
   <si>
     <t>NPr 351-2024 INFCOM 25/2024 02/2024 CECO del 041124  NPr 209/2024 PRE 20/2024 del 220724 POR LA APROBACIÓN 8 MD 11124 COR AE XCVII SO.pdf</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2676/npr_352-2024_ceco_infcom_26_032024_ceco_041124_npr_210_pdi_212024_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2676/npr_352-2024_ceco_infcom_26_032024_ceco_041124_npr_210_pdi_212024_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 352-2024 CECO INFCOM 26 03/2024 CECO 041124 NPr 210 PDI 21/2024 Aprobación. AE 8 MD - XCVII SO COR</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2677/npr_353-2024_infcom_27_042024_ceco_041124_de_los_pre_50_75_76_y_93_por_el_archivo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2677/npr_353-2024_infcom_27_042024_ceco_041124_de_los_pre_50_75_76_y_93_por_el_archivo.pdf</t>
   </si>
   <si>
     <t>NPr 353-2024 INFCOM 27 04/2024 CECO 041124 de los PRE 50, 75, 76 y 93 por el archivo. AE 8 MD - AE XCVII SO COR</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>CINT - Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2678/npr_354-2024_infcom_282024_012024_cint_del_041124_del_npr_2782024_pdi_232024_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2678/npr_354-2024_infcom_282024_012024_cint_del_041124_del_npr_2782024_pdi_232024_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 354-2024 INFCOM 28 1/2024 CINT del 041124 del NPr 278/2024 PDI 23/2024 APROBACIÓN. AE 8 MD - AE XCVII SO 111124 COR</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2693/npr_383-2024_infcom_292024_112024_cpresp_por_la_aprobacion_de_la_ejecucioon_presupuestaria_informe_de_auditoria.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2693/npr_383-2024_infcom_292024_112024_cpresp_por_la_aprobacion_de_la_ejecucioon_presupuestaria_informe_de_auditoria.pdf</t>
   </si>
   <si>
     <t>NPr 383-2024 INFCOM 29/2024 11/2024 CPRESP por la aprobación de la Ejecución Presupuestaria (Informe de Auditoria)</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2695/npr_386-2024_infcom_302024_ceco_01_061224_npr_358_pde_782024_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2695/npr_386-2024_infcom_302024_ceco_01_061224_npr_358_pde_782024_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 386-2024 INFCOM 30/2024 CECO 01/ 061224 NPr 358 PDE 78/2024 Aprobación</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2696/npr_387-2024_infcom_312024_ceco_02_061224_npr_359_pde_792024_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2696/npr_387-2024_infcom_312024_ceco_02_061224_npr_359_pde_792024_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 387-2024 INFCOM 31/2024 CECO 02/ 061224 NPr 359 PDE 79/2024 Aprobación.pdf</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2697/npr_388-2024_infcom_312024_ceco_03_061224__pre_472021_por_el_archivo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2697/npr_388-2024_infcom_312024_ceco_03_061224__pre_472021_por_el_archivo.pdf</t>
   </si>
   <si>
     <t>NPr 388-2024 INFCOM 33/2024 CECO 03/ 061224  PRE 47/2022 por el Archivo.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2698/npr_393-2024_infcom_332024_cpresp_012024_del_091224_de_la_disp_que_aprueba_el_presupuesto_del_pm_por_la_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2698/npr_393-2024_infcom_332024_cpresp_012024_del_091224_de_la_disp_que_aprueba_el_presupuesto_del_pm_por_la_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 393-2024 INFCOM 33/2024 CPRESP 01/2024 del 091224 de la Disp que aprueba el Presupuesto del PM por la aprobación. OdD XCVIII SO.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2702/npr_397-2024_infcom_342024_012024_ctra_121224_del_npr_176-2024_pre_112024_por_la_aprobacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2702/npr_397-2024_infcom_342024_012024_ctra_121224_del_npr_176-2024_pre_112024_por_la_aprobacion.pdf</t>
   </si>
   <si>
     <t>NPr 397-2024 INFCOM 34/2024 01/2024 CTRA 121224 del NPr 176-2024 PRE 11/2024 por la Aprobación</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2484/003-2024_convite_tse_-_audiencias_publicas_-_instrucoes_para..._-_alexandre_andreatta.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2484/003-2024_convite_tse_-_audiencias_publicas_-_instrucoes_para..._-_alexandre_andreatta.pdf</t>
   </si>
   <si>
     <t>NPr 03-2024 Invitación del TSJE del Brasil al ODPM para participar de la Audiencia Pública para las Elecciones Municipales 2024. Fecha: 23, 24 y 25 de enero.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>Argentina - OLMEDO, Alfredo Horacio, Argentina - FUKS, Gabriel Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2488/009-2024_nota_delegacion_argentina_comisiones_y_delegaciones.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2488/009-2024_nota_delegacion_argentina_comisiones_y_delegaciones.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parl. Alfredo Olmedo, en fecha 22 de diciembre de 2023 (Protocolizado el 010224) en la comunica la integración de varios parlamentarios argentinos en las Comisiones permanentes, temporarias, especiales y Delegaciones Externas del PM. Se comunica el trámite en la MD del 2602024</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2489/010-2024_informe_-_odpm-tse-brasil_-_audiencias_sobre_las_reglas_electorales_de_2024__elecciones_municipales_de_2024.docx.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2489/010-2024_informe_-_odpm-tse-brasil_-_audiencias_sobre_las_reglas_electorales_de_2024__elecciones_municipales_de_2024.docx.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Director Ejecutivo del ODPM, en fecha 010224, presentando un informe de la Audiencia Pública relacionada a las elecciones municipales del 2024. Integra los Asuntos Entrados del ODPM en la próxima reunión de MD.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>Externo - EXT</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2490/011-2024_emsur-parlasur_no_1-24_asume_funciones_embajador_alan_beraud.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2490/011-2024_emsur-parlasur_no_1-24_asume_funciones_embajador_alan_beraud.pdf</t>
   </si>
   <si>
     <t>Nota EMSUR-PARLASUR 01/24 de la Representación Argentina para MERCOSUR Y ALADI, comunicando que el Embajador D. Alan Claudio Beraud ha sido designado como representante de la mencionada representación diplomática. Fecha 010224, se comunica al Pdte. del PM, a la MD en la reunión del 260224.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2491/012-2024_la_democracia_bajo_escrutinio-_2024_se_anuncia_como_el_mayor_ano_electoral_de_la_historia_es_a.a</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2491/012-2024_la_democracia_bajo_escrutinio-_2024_se_anuncia_como_el_mayor_ano_electoral_de_la_historia_es_a.a</t>
   </si>
   <si>
     <t>Mapa electoral 2024, remitido por el Director Ejecutivo del ODPM (versiones en español y portugués) 16 hojas cada. Se remite a la MD para conocimiento. Remitido en fecha 310124</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2492/013-2024_integracion_de_comisiones_pedido_del_parl._metaza.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2492/013-2024_integracion_de_comisiones_pedido_del_parl._metaza.pdf</t>
   </si>
   <si>
     <t>Nota de fecha 1 de febrero de 2024, presentada por el Parl. Franco Metaza en cual informa una nómina de parlamentarios argentinos que integrarán las comisiones permanentes del PM. Integra los AE de la próxima MD como petición. No modifica el Anexo de la Disp 03/2021</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2495/017-2024_nota_parl._metaza_sintegracion_de_comisiones__uxp_-_070223.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2495/017-2024_nota_parl._metaza_sintegracion_de_comisiones__uxp_-_070223.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parl. Franco Metaza, en la que solicita la rectificación de un integrante de la Comisión de Salud.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>Bolivia - MERELIS, Ana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2497/212024_nota_de_la_coordinadora_rbaops_.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2497/212024_nota_de_la_coordinadora_rbaops_.pdf</t>
   </si>
   <si>
     <t>Nota de la Coordinadora de Parlamentarios Supraestatales de Bolivia, informando de la Vicepresidencia del Parl. Mendoza Leigue.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2498/022-2024_informe_de_grupos_politicos.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2498/022-2024_informe_de_grupos_politicos.pdf</t>
   </si>
   <si>
     <t>Informe sobre GGPP, pendiente de tratamiento, en agenda para la reunión de MD del 260224, actualizado el 210224</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2499/protocolo_469_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2499/protocolo_469_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parl. Lilia Puig en la que comunica su integración al Grupo Político "Integración Democrática" el 18 de diciembre de 2024 (469/2023) (23/2024)</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Secretaría de Relaciones Internacionales e Integración - SRII</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2501/025-2024_pdisp_delegacion_externa_de_la_uip.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2501/025-2024_pdisp_delegacion_externa_de_la_uip.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Secretario de RRII, en fecha 20 de febrero de 2024, poniendo a consideración de la MD una propuesta de creación de Delegación Externa del PM ante la UIP.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2502/026-2024_nota_del_jefe_de_deleg._arg._integracionde_comisiones..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2502/026-2024_nota_del_jefe_de_deleg._arg._integracionde_comisiones..pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Jefe de la Delegación Argentina Parl. Gabriel Fucks, remitida al Sr. Pdte. del PM, en la que informa las voluntades de varios parlamentarios integrantes de la Delegación Argentina en integrar comisiones del PM. Se gira a la Presidencia del PM, integra los AE de la MD del 260224.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>Argentina - OLMEDO, Alfredo Horacio</t>
   </si>
   <si>
     <t>Nota de fecha 22 de febrero de 2024, presentada por el Parl. Alfredo Olmedo, Pdte. del PM, comunicando la integración de las comisiones del PM. Modifica el Anexo I de la Disp. 03/2021, integra los AE de la MD 260224.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2505/029-2024_nota_del_parl._g._fuks_solicitando_su_integracion_a_la_com._de__presupuesto.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2505/029-2024_nota_del_parl._g._fuks_solicitando_su_integracion_a_la_com._de__presupuesto.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Gabriel Fuks, Jefe de la Delegación Argentina, en la que solicita sea modificada la integración de la Comisión de Presupuesto en el sentido de una nota anteriormente remitida. Se gira a la Presidencia, a sus efectos.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>Secretaría Administrativa - SA</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2506/32-2024_correo_electronico_del_sa_para_tratamiento_en_la_md_proxima.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2506/32-2024_correo_electronico_del_sa_para_tratamiento_en_la_md_proxima.pdf</t>
   </si>
   <si>
     <t>Reenvío de correo electrónico de la Secretaría de RR. II. en la que solicita tenga entrada como tema administrativo de la Mesa Directiva (Art. 43; b. y c.) del Reglamento Interno. Será puesta para consideración por la próxima MD._x000D_
 El Correo electrónico de la Secretaría de RR. II. propone un régimen de control de asistencia de los funcionarios de su secretaría.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2513/npr_041-2024_oficio_002.2024_-_vp_com_anexo_integacion_de_comisiones_120324.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2513/npr_041-2024_oficio_002.2024_-_vp_com_anexo_integacion_de_comisiones_120324.pdf</t>
   </si>
   <si>
     <t>Nota de fecha 11 de marzo de 2024, PM/Of.002/2024-VP de la Delegación Brasileña en el PM comunicando la integración de parlamentarios en las vacancias que corresponden a esta Delegación. Modifica el Anexo de la Disp 03/2021. Se comunica a la MD</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2514/npr_042-2024_res_1685_mod_integracion_parlasur_py.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2514/npr_042-2024_res_1685_mod_integracion_parlasur_py.pdf</t>
   </si>
   <si>
     <t>Nota de la UEnlace Paraguay, comunicando la Resolución Nro 1685 de fecha 11 de marzo de 2024 de la H. Cámara de Senadores de PY, comunicando la integración de parlamentarios delegados al PM. Se comunica al Pleno, a la MD</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>Bolivia - MENDOZA, Adolfo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2515/npr_044-2024_nota_de_comunicacion_de_integracion_de_comisiones_de__bolivia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2515/npr_044-2024_nota_de_comunicacion_de_integracion_de_comisiones_de__bolivia.pdf</t>
   </si>
   <si>
     <t>Nota de fecha 12 de marzo de 2024 presentada  por el Vicepdte del PM/Bol Adolfo Mendoza comunicando integración de comisiones.  Modifica el Anexo I de la Disp 03/21, AE MD 180324</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2516/npr_045-2024_carta_de_solicitud_de_funcionamiento_comisiones.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2516/npr_045-2024_carta_de_solicitud_de_funcionamiento_comisiones.pdf</t>
   </si>
   <si>
     <t>Nota de fecha 12 de marzo de 2024, presentada por el VPdte. PM/Bol solicitando reactivación de las comisiones del PM. AE de la MD del 1803024.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>Argentina - VILLEGAS, Patricio Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2517/npr_51-2024_nota_parl._villegas_y_lla.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2517/npr_51-2024_nota_parl._villegas_y_lla.pdf</t>
   </si>
   <si>
     <t>Nota de fecha 16 de marzo presentada por el Parl. Patricio Villegas, a la MD</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BRANDA, Ricardo Alberto, Argentina - BRANDONI, Adalberto Luis, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - EIBEN, Rodolfo Guido, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - INCICCO, Lucas Ciriaco, Argentina - MARTÍN, Fabiana Gabriela, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - PUIG, Lilia, Argentina - ROMERO FERIS, José Antonio, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SERNA, Julio Cesar, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela, Brasil - COSTA, Humberto, Brasil - DE MATTOS, Pompeo, Brasil - MOTTA, Afonso, Brasil - Pastor Eurico, Brasil - PAULÃO, Brasil - RUSSOMANNO, Celso, Brasil - TRAD, Nelsinho, Uruguay - CAGGIANI, Daniel, Uruguay - DÍAZ, Bettiana, Uruguay - VIERA, Nicolás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2530/npr_71-2024_solicitud_de_sesion_extraordinaria.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2530/npr_71-2024_solicitud_de_sesion_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Nota de fecha 12 de abril de 2024, presentada por el Jefe de la Delegación Argentina, Parl. Gabriel Fuks, y firmada 36 parlamentarios en la que solicitan a la Mesa Directiva la Convocatoria a Sesión Extraordinaria el día 29 de abril de 2024 a las 10.00 hs., para el tratamiento del siguiente Orden del Día:_x000D_
 a) Información al Pleno por parte de la Delegación de la Rca. Argentina del cambio de Vicepresidente del PM/Argentina por la Parl. Fabiana Martin. Miembro Informante: Parl. Gabriel Fuks._x000D_
 b) Elección Vicepresidente del PM/Argentina.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>Argentina - ARCIONI, Mariano Ezequiel, Argentina - ARRIETA, Gustavo Héctor, Argentina - BITTEL, Raúl German, Argentina - BRANDA, Ricardo Alberto, Argentina - BRANDONI, Adalberto Luis, Argentina - CÁCERES, José Orlando, Argentina - CORRADI, Ana María, Argentina - DEANES, Alejandro Martin, Argentina - DONDA, Victoria, Argentina - EIBEN, Rodolfo Guido, Argentina - FEMENÍA, Marina, Argentina - FERNÁNDEZ, Luis Mariano, Argentina - FUKS, Gabriel Marcelo, Argentina - INCICCO, Lucas Ciriaco, Argentina - MARTÍN, Fabiana Gabriela, Argentina - MÁS, María Alejandra, Argentina - METAZA, Franco Maximiliano, Argentina - NICOLINI, María Cecilia, Argentina - PARODI, Teresa, Argentina - PERALTA, Susana Beatriz, Argentina - PUIG, Lilia, Argentina - ROMERO FERIS, José Antonio, Argentina - SARRUFF VALLEJO, Yamil David, Argentina - SERNA, Julio Cesar, Argentina - SOTOMAYOR, Matías Jorge Carlos, Argentina - TABORDA, Yesica Anabela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2531/npr_72-2024_acta_delegacion_argentina_cambio_de_integrante_de_la_mdarg_solicitud_de_se.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2531/npr_72-2024_acta_delegacion_argentina_cambio_de_integrante_de_la_mdarg_solicitud_de_se.pdf</t>
   </si>
   <si>
     <t>Acta de fecha 5 de abril de 2024, de la reunión de la Delegación Argentina en la cual constan: 1) Informar a la MD del PM la decisión de reemplazar al integrante de la MD por la Rca. Argentina, Parl. Alfredo Olmedo por la Parl Fabiana Martin; 2) Solicitar a la MD la convocatoria a SE para el día 29 de abril de 2024 a las 10.00 hs, y 3) Votar la designación de la Vicepresidencia en la Dra. Fabiana Martin., firmada por 26 parlamentarios</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>FpceH - Frente Parlamentario contra el Hambre - PARLASUR</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2544/npr_108-2024_acta_fpch_290424.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2544/npr_108-2024_acta_fpch_290424.pdf</t>
   </si>
   <si>
     <t>Acta Constitutiva del FPCH, donde se consigna la elección del Pdte. del FPCH (Parl. Matías Sotomayor) y el Secretario (Sr. Diego Molinas). Para conocimiento de la MD y registro en el Anexo I de la Disp 02/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3023,51 +3023,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2534/npr_75-2024_pnor_mercosur_region_de_paz.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2589/npr_211-2024_ppn_creacion_de_fondo_para_la_conservacion_y_desarrollo_sostenible_del_gran_chaco_americano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2686/npr_370-2024_ppn_unificacion_de_leyes_contra_la_difusion_de_noticias_falsas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2575/npr_178-2024_papn_derecho_a_la_alimentacion_saludable_acceso_a_la_informacion_fundada_y_etiquetado_de_alimentos_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2482/proyecto_situacion_de_ecuador_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2483/002-2024_pdecl_situacion_de_guatemala.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2485/proyecto_venezuela_guyana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2486/proyecto_venezuela_guyana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2487/008-2024_pdecl-vacunacion_gratuita_contra_el_dengue_300124.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2493/14-2024_pdecl_de_repudio_al_accionar_de_las_fuerzas_de_seguridad_el_dia_31_de_enero_del_2024_frente_al_hcdn.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2500/024-2024_pdecl_corredor_bioceanico_pircas_negras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2509/npr_36-2024__prop._decl._-_canonizacion_de_mama_antula.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2511/npr_38-2024_prop._decl._-_dia_internacional_de_la_mujer.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2512/npr_39-2024_prop._decl._-_dia_del_veterano_y_de_los_caidos_en_la_guerra_de_malvinas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2518/npr_52-2024_pdecl_presentada_por_el_parl._andahazi_terrorismo.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2519/npr_53-2024_repudio_crimenes_de_hamas_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2522/npr_61-2024_preocupacion_por_los_hechosqueseestan_viviendo_en_la_embajada_argentinaenvenezuela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2523/npr_62-2024_pdecl_de_interes_feria_rural_canuelas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2526/npr_65-2024_pdecl_repudio_al_asesinato_de_la_alcadesa_brigitte_garcia_san_vicente-ecuador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2529/npr_68-2024_pdecl__interes_de_la_serie_documental_22malvinas_con_filtro_violeta22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2532/npr_73-2024_pdecl_de_interes_legislativo_la_realizacion_de_expo_mercosur.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2533/npr_74-2024_pdecl__congratulacion_por_la_firma_de_los_24_acuerdos_suscriptos_entre_la_republica_oriental_de_uruguay_y_la_republica_popular_china.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2536/npr_83-2024_pdecl_dia_internacional_de_solidarid_con_el_pueblo_palestino_aita_ubaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2537/npr_85-2024_pdecl_parlasur._mujeres_y_dictadura_en_rio_negro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2539/npr922024_pdecl_condena_del_accionar_violatorio_al_derecho_internacional_por_parte_de_la_republica_de_ecuador_presentado_por_el_parl._gabriel_fuks_el_lunes_22_de_abril_de_2024._.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2541/npr_95-2024_pdecl_impulsar_iniciativas_y_buenas_practicas_sobre_el_derecho_a_la_alimentacion_seguridad_y_soberania_alimentaria_en_el_contexto_del_cambio_climatico_y_enfoque_de_genero.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2542/npr_96-2024_pdecl_reconocimiento_de_la_importancia_del_paso_de_aga_negra_y_su_contribucion_al_desarrollo_regional_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2543/npr_98-2024_pdecl_mision_de_observacion_electoral_del_pm_ecuador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2553/npr_129-2024_pdecl_de_interes_regional_al__mercado_agroganadero_de_canuelas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2561/npr_145-2024_pdecl_declarar_solidaridad_con_el_pueblo_brasileno_y_creacion_de_una_mesa_de_accion_para_la_visibilizacion_de_los_efectos_del_cambio_climatico.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2562/npr_149-2024_pdecl_reconocimiento_del_holodomor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2563/npr_157-2024_pdecl_de_interes_parlamentario_la_feria_del_mercosur_cordoba.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2564/npr_162-2024_pdecl_de_solidaridad_con_todos_los_afectados_por_las_inundaciones_en_el_rio_grande_del_sur_presentado_en_la_xciii_so..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2566/npr_166-2024_pdecl_de_interes_regional_el_acuerdo_de_intercambio_de_capacitacion_y_tecnologia_entre_entidades_de_argentina_y_brasil_para_el_autotransporte_de_cargas_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2567/npr_167-2024__pdecl_de_repudio_al_rigi_propuestos_en_la__ley_de_bases_y_puntos_de_partida_para_la_libertad_de_los_argentinos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2568/npr_168-2024_pdecl_pde_332024_profundo_pesar_por_el_fallecimiento_de_nora_morales_de_cortinas_cofundadora_de_madres_de_plaza_de_mayo_en_argentina..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2569/npr_170-2024_pdecl_impulsar_por_parte_de_los_estados_miembros_el_acompanamiento_con_politicas_publicas_a_la_economia_social..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2576/npr_180-2024__pdecl__beneplacito_por_el_471_aniversario_de_la_ciudad_capital_de_santiago_del_estero_argentina_madre_de_ciudades.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2583/npr_200-2024_su_solidaridad_con_el_pueblo_de_bonaire_y_su_apoyo_a_la_inclusion_de_bonaire_en_la_lista_de_territorios_no_autonomos_de_las_naciones_unidas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2584/npr_203-2024_pdecl_reconocimiento_del_centro_de_nutricionistas_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2585/npr_204-2024_pdecl_importancia_del_impulso_para_el_desarme_civil_voluntario_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2590/npr_212-2024_pdecl_importancia_de_ratificar_el_acuerdo_escazu.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2591/npr_214-2024_pdecl_interes_regional_la_creacion_del_hospital_cuenca_alta_nestor_kirchner_en_la_ciudad_de_canuelas_como_un_hito_en_la_implementacion_de_politicas_publicas_ambientales.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2592/npr_215-2024_pdecl_de_interes_la_1_conferencia_de_wasli_region_latinoamerica_y_el_caribe_a_realizarse_en_la_ciudad_de_buenos_aires_republica_argentina_en_julio_de_2025..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2594/npr_218-2024_pdecl_medidas_de_sostenibilidad_del_sistema_educativo_argentino.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2595/npr_219-2024_pdecl_medidas_de_sostenibilidad_del_sistema_de_salud_argentino.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2596/npr_220-2024_pdecl_declarar_la_lucha_armada_social_politica_contra_el_narcotrafico_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2597/npr_222-2024_pdecl_situacion_en_la_republica_bolivariana_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2598/npr_223-2024_pdecl__repudio_a_la_realizacion_de_ejercicios_militares_en_el_atlantico_sur_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2599/npr_224-2024_pdecl_de_repudio_a_la_visita_de_diputadas_y_diputados_nacionales_representantes_del_bloque_la_libertad_avanza_al_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2600/npr_225-2024_pdecl__de_repudio_a_la_visita_del_ministro_de_asuntos_exteriores_del_gobierno_de_reino_unido_de_gran_bretana_a_la_republica_argentina.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2601/npr_234-2024_pdecl_energico_repudio_al_proceso_electoral_fraudulento_del_gobierno_dictatorial_de_nicolas_maduro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2603/npr_236-2024_pdecl_interes_estrechar_vinculos_con_la_camara_de_consejeros_del_reino_de_marruecos_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2604/npr_240-2024_pdecl_repudio_a__las_detenciones__y_desapariciones__forzadas_de_americo_de_gracia_y_williams_davila_ex-diputados_de_la_asamblea_nacional_de_venezuela_electa_democraticamente_en_el_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2606/npr_237-2024_de_interes_regional_el_seminario_de_la_ulapsi_integracion_de_la_psicologia_latinoamericana_defensa_y_fortalecimiento_de_los_derechos_de_los_pueblos_-_mendoza_7_8_y_9_de_noviembre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2607/npr_241-2024_pdecl_repudio_a_la_falta_de_transparencia_en_el_resultado_de_las_elecciones_del_28_de_julio_de_2024_en_venezuela_por_parte_del_regimen_autocratico_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2610/npr_247-2024_pdecl_alianza_contra_el_hambre_y_la_pobreza_g20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2611/npr_250-2024_pdecl_de_interes_de_la_cop30_en_brasil.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2613/npr_255-2024_pdecl_emergencia_hidrica_en_los_ep_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2615/npr_258-2024_pdecl_de_interes_regional_a_la_feria_de_simoca_tucuman_por_su_profundo_significado_historico_su_impacto_economico_y_social_y_su_relevancia_como_atractivo_turistico_regional.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2616/npr_259-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_empanada_originada_en_famailla_tucuman_por_su_idiosincrasia_cultural_y_turistica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2617/npr_260-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_pachamama_de_amaicha_del_valle_tucuman_por_su_valor_en_diversidad_cultural.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2618/npr_261-2024_pdecl_de_interes_regional_al_parque_provincial_la_florida_en_su_octogesimo_octavo_aniversario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2622/npr_267-2024_pdecl_declarar_de_interes_el_4to_encuentro_plurinacional_de_gordes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2628/npr_274-2024_pdecl_repudio_al_accionar_de_la_justicia_referente_al__atentado_contra_la_ex-presidenta_argetnian_cristina_fernandez_de_kirchner.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2638/npr_285-2024_pdecl._de_interes_del_pm_la_serie_animada_22antirracista22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2640/npr_288-2024_pdecl_de_apoyo_a_la_iniciativa_de_la_red_global_de_lideres_para_el_desarrollo_sostenible.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2648/npr_299-2024_pdecl_demora_de_la_comunidad_internacional_en_el_reconocimiento_del_triunfo_de_edmundo_gonzalez_urrutia_en_las_elecciones_presidenciales_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2653/npr_313-2024_de_interes_regional_el_decimo_congreso_nacional_y_provincial_de_politicas_publicas_conappu_a_realizarse_en_la_provincia_de_san_juan_argentina_presentada_por_el_parl._matias_sotomayor_el_200924.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2654/npr_314-2024_pdecl_repudio_a_la_existencia_de_presos_politicos_en_bolivia..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2656/npr_319-2024_pdecl_de_interes_al_instituto_audiovisual_para_america_latina_y_el_caribe.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2657/npr_320-2024_pdecl_solidaridad_con_colombia_por_el_accidente_aereo_sufrido_ultimamente.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2658/npr_321-2024_pdecl_de_interes_del_pm_la_15a_feria_provincial_de_la_cultura_popular_y_el_libro_de_san_juan_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2660/npr_328-2024_pdecl._de_interes_cultural_el_foro_alberdiano_internacional.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2665/npr_333-2024_pdecl_de_repudio_al_comunicado_de_prensa_no_740_del_mre_de_la_rca._argentina.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2666/npr_334-2024_pdecl_repudio_a_la_no_adhesion_de_la_argentina_al_pacto_de_futuro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2667/npr_338-2024_pdecl_de_interes_regional_la_marcha_por_los_ddhh_de_ayer_y_de_hoy..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2668/npr_340-2024_pdecl_beneplacito_por_126o_aniversario_de_el_liberal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2669/npr_342-2024_pdecl._estrechar_vinculos_entre_el_pm_y_el_parlamento_del_norte_grande_argentino.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2679/npr_358_-2024_pdecl_de_interes_del_pm_la_expo_canuelas_y_xxiv_fiesta_provincial_del_dulce_de_leche.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2680/npr_359-2024_pdecl_cooperacion_tributaria_internacional_hacia_un_impuesto_a_las_grandes_fortunas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2681/npr_360-2024_pdecl_adhesion_y_beneplacito_por_la_conmemoracion_del_dia_mundial_de_la_vision_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2682/npr_366-2024_pdecl_rechazar_la_invitacion_a_la_conferencia_parlamentaria_ucrania__america_latina_y_el_caribe-_cooperacion_para_el_futuro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2683/npr_367-2024_pdecl._la_necesidad_de_generar_buenas_practicas_contra_la_22gordofobia22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2684/npr_368_pdecl._condenar_a_traves_de_las_cancilerias_del_mercosur_el_ataque_de_israel_con_metodos_cualificados_de_terroristas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2685/npr_369-2024_pdecl.__de_repudio_al_voto_negativo_emitido_por_la_republica_argentina_la_asamblea_general_de_las_naciones_unidas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2690/npr_378-2024_pdecl._estrechar_los_vinculos_entre_el_pm_y_los_parlamentos_regionales_de_america.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2691/npr_379-2024_pdecl._de_repudio_a_la_decision_del_pe_de_la_rca._argentina_de_no_participar_en_la_conmemoracion_del_40_aniversario_de_paz_y_amistad_entre_argentina_y_chile.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2692/npr_381-2024_pdecl._de_interes_del_pm_la_serie_de_television_22operacion_condor22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2694/npr_384-2024_pdecl._preocupacion_por_los_asilados_politicos_en_la_embajada_argentina_en_venezuela.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2699/npr_394-2024_pdecl._reconocimientoa_la_labor_del_ippdh_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2701/npr_396-2024_pdecl_en_defensa_de_la_soberania_argentina_en_las_islas_malvinas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2524/npr_63-2024_prec_creacion_de_un_programa_regional_de_eficiencia_energetica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2525/npr_64-2024_prec__estudio_de_factibilidad_de_la_tecnica_del_insecto_esteril_en_territorio_regional_contra_el_dengue.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2527/npr_66-2024_prec_foro_de_competitividad_de_la_cadena_productiva_del_litio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2540/npr_93-2024_prec_cumplimiento_del_acuerdo_de_barbados_padron_electoral_elecciones_venezolanas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2554/npr_130-2024_prec_plan_de_fomento_a_la_economia_del_conocimiento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2556/npr_134-2024_prec_para_la_transicion_del_mercado_laboral_en_america_latina_en_la_cuarta_revolucion_industrial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2559/npr_142-2024_prec_recursos_del_focem_en_apoyo_al_estado_de_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2560/npr_144-2024_prec._modernizacion_y_transformacion_digital_del_parlasur_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2571/npr_173-2024_prec__continuidad_y_participacion_activa_en_el_programa_regional_parlamento_juvenil_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2573/npr_175_prec__foro_regional_contra_el_trabajo_infantil_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2574/npr_176-2024_prec_plan_de_impulso_y_articulacion_de_acompanamiento_emprendedor_v._espanol.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2577/npr_181-2024_prec_normativa_comun_de_cielos_abiertos_para_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2586/npr_208-2024_prec_programa_regional_de_educacion_financiera.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2602/npr_235-2024_creacion_de_un_registro_unico_de_datos_referente_a_causas_de_terrorismo_trata_de_personasm_narcotrafico_y_otros_delitos_precedentes_derivados_del_lavado_de_activos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2605/npr_238-2024_prec_uso_etico_y_responsable_de_la_inteligencia_artificial_desde_un_enfoque_de_derechos_humanos_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2608/npr_244-2024_prec_abordaje_de_las_problematicas_relativas_al_grooming_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2609/npr_245-2024_prec_protocolo_de_busqueda_de_personas_menores_de_edad_desaparecidas_y_extraviadas_del_mercosur_y_estados_asociados.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2614/npr_256-2024_prec_desalentar_el_voto_electronico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2621/npr_266-2024_prec_crear_un_grupo_de_trabajo_para_el_intercambio_de_informacion_integrado_por_representantes_del_parlamento_del_mercosur_y_el_foro_de_consulta_y_concertacion_politica_del_mercosur_fccp.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2637/npr_284-2024_prec_proteccion_al_derecho_de_las_minorias.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2641/npr_289-2024_prec_al_parlamento_del_mercosur_para_la_cooperacion_con_la_cepal_comision_economica_para_america_latina_y_el_caribe.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2642/npr_291-2024_prec_prevencion_de_la_ludopatia_digital_para_la_proteccion_de_ninas_ninos_y_adolescentes_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2643/npr_292-2024_promocion_de_la_alfabetizacion_mediatica_e_informacional_en_la_era_digital_en_los_paises_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2649/npr_305-2024_prec_dia_bioma_pampa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2650/npr_306-2024_prec_creacion_del_fondo_para_la_conservacion_del_22bioma_pampa22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2652/npr_310-2024_prec_promocion_empleo_juvenil.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2659/npr_325-2024_prec_adoptar_un_sistema_regional_de_alerta_temprana_para_la_proteccion_de_menores_desaparecidos_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2671/npr_344-2024_prec_introducir_en_las_agendas_de_los_organos_del_mercosur_el_tema_de_inteligencia_artificial.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2687/npr_373-2024_prec_fortalecimiento_de_los_sistemas_de_proteccion_social_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2688/npr_375-2024_prec_implementacion_de_politicas_integrales_de_cuidados_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2689/npr_376-2024_prec_analizar_la_factibilidad_de_crear_la_bolsa_de_cereales_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2700/npr_395-2024_prec._promocion_y_fortalecimiento_de_la_produccion_publica_de_medicamentos_en_los_estados_parte_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2494/pdisp_calendario_2024.pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2504/proyecto_de_disposicion_parlamentario_fuks_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2507/npr_34-2024__prop._disp._-_pedido_de_informe_comision_de_seguimiento_del_acuerdo_ue-mercosur.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2508/npr_35-2024_prop._disp._-_convocatoria_producciones_experiencias_y_obras_artisticas_para_edicion_especial_de_la_revista_parlasur.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2510/npr_37-2024_prop._disp._-_i_foro_regional_sobre_el_cambio_climatico_del_parlamento_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2520/npr_056-2024_pdisp_tratar_propuestas_de_actos_que_requiera_mayoria_especial_para_su_aprobacion_dos_veces_al_ano..docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2528/npr_67-2024_pdisp_creacion_del_observatorio_sobre_transicion_energetica.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2535/npr_76-2024_pdisp__creacion_de_un_comite_de_tecnica_legislativa.docx.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2538/npr912024_pdisp_observacion_electoral_puig_andahazzi_y_martin.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2555/npr_133-2024_propuesta_de_convenio_marco_parlasur-uncaus_6.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2557/npr_139-2024_pdisp__creacion_de_la_comision_de_salud.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2558/npr_141-2024_pdisp_creacion_delegacion_externa_uip.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2572/npr_174-2024_pdisp_programa_regional_parlasur_juvenil_nivel_medio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2578/npr_183-2024_pdisp_reforma_del_ri.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2579/npr_188-2024_pdisp_y_anexo_del_acuerdo_de_procedimientos_-_parlasur-cne_ecuador_2025.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2580/npr_189-2024_pdisp_y_anexo_acuerdo_de_procedimientos_-_parlasur-tse_brasil_2.024.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2581/npr_190-2024_pdisp_y_anexo_del_informe_final_de_la_mision_de_observacion_electoral_en_las_elecciones_extraordinarias_de_la_republica_de_ecuador_2023_version-2-2_5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2582/npr_199-2024_pdisp_-_manual_procedimiento_convenios.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2587/npr_209-2024_pdisp_acuerdo_de_cooperacion_entre_el_parlamento_del_mercosur_y_alide_asociacion_latinoamericana_de_instituciones_financieras_para_el_desarrollo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2588/npr_210-2024_pdisp_memorando_de_entendimiento_entre_el_parlamento_del_mercosur_y_la_corporacion_andina_de_fomento_caf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2612/npr_254-2024_disposicion_comision_integracion_fronteriza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2632/npr_278-2024_pdisp_que_crea_el_grupo_de_amistad_pm-camara_de_consejeros_del_reino_de_marruecos..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2639/npr_287-2024_crear_el_observatorio_de_la_mineria_responsable_y_sostenible_en_el_ambito_del_parlamento_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2651/npr_307-2024_pdisp_plazo_de_respuesta_a_las_solicitudes_de_informacion_de_los_parlamentarios_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2670/npr_343-2024_pdisp_legislacion_basada_en_evidencia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2672/npr_346-2024_pdisp_encomendar_a_la_md_el_reclamo_sobre_el_incumpllimento_en_el_pago_de_pasajes_y_viaticos_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2565/npr_164-2024_ppinf__salud_mental_al_gmc-sgt11.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2664/npr_332-2024_pinf_al_cmc_scomunicado_de_prensa_no_470_del_ministerio_de_relaciones_exteriores_de_la_republica_argentina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2570/npr_172_informe_de_la_comision_de_trabajo_ctra_de_fecha_110624.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2593/npr_r217-2024_informe_del_odpm_-_venezuela_julio-2024_es_compressed.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2619/npr_263-2024_infcom_ceco_012024_aprobacion_pde_192023_-_ceco_parlasur.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2620/npr_264-2024_infcom_ceco_022024_pde_612021_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2623/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2624/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2625/npr_270-2024_infcom_7_ceco_52024_por_aprobacion_mep_95-2018_pre_302018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2626/npr_271-2024_infcom_8_ceco_62024_aprobacion_mep_2752019_pre_672019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2627/npr_272-2024_infcom_9_ceco_72024_aprobacion_mep_327-2017_pre_1202017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2629/npr_275-2024_infcom10_ceco_82024_archivo_de_20_pactos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2630/npr_276-2024_infcom11_ceco_92024_aprobacion_con_modificaciones_mep_13-2022_pde_62022_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2631/npr_277-2024_infcom12_ceco_102024_aprobacion_con_modificaciones_del_mep_93-2020_pre_452020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2633/npr_279-2024_infcom13_ceco_112024_aprobacion_con_modificaciones_npr_170-2024_pde_342024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2634/npr_280-2024_infcom14_ceco_122024_aprobacion_mep_323-2017_pde_1192017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2635/npr_281-2024_infcom15_ceco_132024_aprobacion_npr_227-2022_pde_412022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2636/npr_283-2024_infcom16_ceco_012024__presentado_el_050924_aprobacion_npr_211-2024_ppn_022024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2644/npr_294-2024_infcom_17_ceco_012024_130924_aprobacion_npr_74-2024_pde_192024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2645/npr_295-2024_infcom_18_ceco_022024_130924_aprobacion_npr_129-2024_pde_262024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2646/npr_296-2024_infcom_19_ceco_032024_130924_aprobacion_npr_167-2024_pde_322024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2647/npr_297-2024_infcom_20_ceco_042024_130924_aprobacion_npr_134-2024_pre_062024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2661/npr_329-2024_infcom_21-2024_012024_cddhh_652024_npr_65-2024_pde_162024_del_080424_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2662/npr_330-2024_infcom_222024_022024_cddhh_752024_del_111024_npr_752024_ppn_012024_del_160424_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2663/npr_331-2024_infcom_232024_032024_cddhh_2842024_del_111024_npr_2842024_pre_202024_del_060924_por_la_aprobacion_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2673/npr_350-2024_infcom_242024_012024_ceco_2842024_del_041124_npr_2892024_pre_212024_del_100924_por_la_aprobacion._8_md_11124_cor_ae_xcvii_so.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2675/npr_351-2024_infcom_252024_022024_ceco_del_041124_2092024__npr_2092024_pre_202024_del_220724_por_la_aprobacion_8_md_11124_cor_ae_xcvii_so.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2676/npr_352-2024_ceco_infcom_26_032024_ceco_041124_npr_210_pdi_212024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2677/npr_353-2024_infcom_27_042024_ceco_041124_de_los_pre_50_75_76_y_93_por_el_archivo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2678/npr_354-2024_infcom_282024_012024_cint_del_041124_del_npr_2782024_pdi_232024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2693/npr_383-2024_infcom_292024_112024_cpresp_por_la_aprobacion_de_la_ejecucioon_presupuestaria_informe_de_auditoria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2695/npr_386-2024_infcom_302024_ceco_01_061224_npr_358_pde_782024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2696/npr_387-2024_infcom_312024_ceco_02_061224_npr_359_pde_792024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2697/npr_388-2024_infcom_312024_ceco_03_061224__pre_472021_por_el_archivo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2698/npr_393-2024_infcom_332024_cpresp_012024_del_091224_de_la_disp_que_aprueba_el_presupuesto_del_pm_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2702/npr_397-2024_infcom_342024_012024_ctra_121224_del_npr_176-2024_pre_112024_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2484/003-2024_convite_tse_-_audiencias_publicas_-_instrucoes_para..._-_alexandre_andreatta.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2488/009-2024_nota_delegacion_argentina_comisiones_y_delegaciones.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2489/010-2024_informe_-_odpm-tse-brasil_-_audiencias_sobre_las_reglas_electorales_de_2024__elecciones_municipales_de_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2490/011-2024_emsur-parlasur_no_1-24_asume_funciones_embajador_alan_beraud.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2491/012-2024_la_democracia_bajo_escrutinio-_2024_se_anuncia_como_el_mayor_ano_electoral_de_la_historia_es_a.a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2492/013-2024_integracion_de_comisiones_pedido_del_parl._metaza.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2495/017-2024_nota_parl._metaza_sintegracion_de_comisiones__uxp_-_070223.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2497/212024_nota_de_la_coordinadora_rbaops_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2498/022-2024_informe_de_grupos_politicos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2499/protocolo_469_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2501/025-2024_pdisp_delegacion_externa_de_la_uip.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2502/026-2024_nota_del_jefe_de_deleg._arg._integracionde_comisiones..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2505/029-2024_nota_del_parl._g._fuks_solicitando_su_integracion_a_la_com._de__presupuesto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2506/32-2024_correo_electronico_del_sa_para_tratamiento_en_la_md_proxima.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2513/npr_041-2024_oficio_002.2024_-_vp_com_anexo_integacion_de_comisiones_120324.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2514/npr_042-2024_res_1685_mod_integracion_parlasur_py.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2515/npr_044-2024_nota_de_comunicacion_de_integracion_de_comisiones_de__bolivia.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2516/npr_045-2024_carta_de_solicitud_de_funcionamiento_comisiones.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2517/npr_51-2024_nota_parl._villegas_y_lla.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2530/npr_71-2024_solicitud_de_sesion_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2531/npr_72-2024_acta_delegacion_argentina_cambio_de_integrante_de_la_mdarg_solicitud_de_se.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2544/npr_108-2024_acta_fpch_290424.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2534/npr_75-2024_pnor_mercosur_region_de_paz.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2589/npr_211-2024_ppn_creacion_de_fondo_para_la_conservacion_y_desarrollo_sostenible_del_gran_chaco_americano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2686/npr_370-2024_ppn_unificacion_de_leyes_contra_la_difusion_de_noticias_falsas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2575/npr_178-2024_papn_derecho_a_la_alimentacion_saludable_acceso_a_la_informacion_fundada_y_etiquetado_de_alimentos_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2482/proyecto_situacion_de_ecuador_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2483/002-2024_pdecl_situacion_de_guatemala.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2485/proyecto_venezuela_guyana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2486/proyecto_venezuela_guyana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2487/008-2024_pdecl-vacunacion_gratuita_contra_el_dengue_300124.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2493/14-2024_pdecl_de_repudio_al_accionar_de_las_fuerzas_de_seguridad_el_dia_31_de_enero_del_2024_frente_al_hcdn.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2500/024-2024_pdecl_corredor_bioceanico_pircas_negras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2509/npr_36-2024__prop._decl._-_canonizacion_de_mama_antula.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2511/npr_38-2024_prop._decl._-_dia_internacional_de_la_mujer.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2512/npr_39-2024_prop._decl._-_dia_del_veterano_y_de_los_caidos_en_la_guerra_de_malvinas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2518/npr_52-2024_pdecl_presentada_por_el_parl._andahazi_terrorismo.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2519/npr_53-2024_repudio_crimenes_de_hamas_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2522/npr_61-2024_preocupacion_por_los_hechosqueseestan_viviendo_en_la_embajada_argentinaenvenezuela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2523/npr_62-2024_pdecl_de_interes_feria_rural_canuelas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2526/npr_65-2024_pdecl_repudio_al_asesinato_de_la_alcadesa_brigitte_garcia_san_vicente-ecuador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2529/npr_68-2024_pdecl__interes_de_la_serie_documental_22malvinas_con_filtro_violeta22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2532/npr_73-2024_pdecl_de_interes_legislativo_la_realizacion_de_expo_mercosur.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2533/npr_74-2024_pdecl__congratulacion_por_la_firma_de_los_24_acuerdos_suscriptos_entre_la_republica_oriental_de_uruguay_y_la_republica_popular_china.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2536/npr_83-2024_pdecl_dia_internacional_de_solidarid_con_el_pueblo_palestino_aita_ubaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2537/npr_85-2024_pdecl_parlasur._mujeres_y_dictadura_en_rio_negro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2539/npr922024_pdecl_condena_del_accionar_violatorio_al_derecho_internacional_por_parte_de_la_republica_de_ecuador_presentado_por_el_parl._gabriel_fuks_el_lunes_22_de_abril_de_2024._.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2541/npr_95-2024_pdecl_impulsar_iniciativas_y_buenas_practicas_sobre_el_derecho_a_la_alimentacion_seguridad_y_soberania_alimentaria_en_el_contexto_del_cambio_climatico_y_enfoque_de_genero.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2542/npr_96-2024_pdecl_reconocimiento_de_la_importancia_del_paso_de_aga_negra_y_su_contribucion_al_desarrollo_regional_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2543/npr_98-2024_pdecl_mision_de_observacion_electoral_del_pm_ecuador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2553/npr_129-2024_pdecl_de_interes_regional_al__mercado_agroganadero_de_canuelas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2561/npr_145-2024_pdecl_declarar_solidaridad_con_el_pueblo_brasileno_y_creacion_de_una_mesa_de_accion_para_la_visibilizacion_de_los_efectos_del_cambio_climatico.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2562/npr_149-2024_pdecl_reconocimiento_del_holodomor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2563/npr_157-2024_pdecl_de_interes_parlamentario_la_feria_del_mercosur_cordoba.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2564/npr_162-2024_pdecl_de_solidaridad_con_todos_los_afectados_por_las_inundaciones_en_el_rio_grande_del_sur_presentado_en_la_xciii_so..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2566/npr_166-2024_pdecl_de_interes_regional_el_acuerdo_de_intercambio_de_capacitacion_y_tecnologia_entre_entidades_de_argentina_y_brasil_para_el_autotransporte_de_cargas_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2567/npr_167-2024__pdecl_de_repudio_al_rigi_propuestos_en_la__ley_de_bases_y_puntos_de_partida_para_la_libertad_de_los_argentinos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2568/npr_168-2024_pdecl_pde_332024_profundo_pesar_por_el_fallecimiento_de_nora_morales_de_cortinas_cofundadora_de_madres_de_plaza_de_mayo_en_argentina..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2569/npr_170-2024_pdecl_impulsar_por_parte_de_los_estados_miembros_el_acompanamiento_con_politicas_publicas_a_la_economia_social..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2576/npr_180-2024__pdecl__beneplacito_por_el_471_aniversario_de_la_ciudad_capital_de_santiago_del_estero_argentina_madre_de_ciudades.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2583/npr_200-2024_su_solidaridad_con_el_pueblo_de_bonaire_y_su_apoyo_a_la_inclusion_de_bonaire_en_la_lista_de_territorios_no_autonomos_de_las_naciones_unidas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2584/npr_203-2024_pdecl_reconocimiento_del_centro_de_nutricionistas_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2585/npr_204-2024_pdecl_importancia_del_impulso_para_el_desarme_civil_voluntario_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2590/npr_212-2024_pdecl_importancia_de_ratificar_el_acuerdo_escazu.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2591/npr_214-2024_pdecl_interes_regional_la_creacion_del_hospital_cuenca_alta_nestor_kirchner_en_la_ciudad_de_canuelas_como_un_hito_en_la_implementacion_de_politicas_publicas_ambientales.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2592/npr_215-2024_pdecl_de_interes_la_1_conferencia_de_wasli_region_latinoamerica_y_el_caribe_a_realizarse_en_la_ciudad_de_buenos_aires_republica_argentina_en_julio_de_2025..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2594/npr_218-2024_pdecl_medidas_de_sostenibilidad_del_sistema_educativo_argentino.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2595/npr_219-2024_pdecl_medidas_de_sostenibilidad_del_sistema_de_salud_argentino.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2596/npr_220-2024_pdecl_declarar_la_lucha_armada_social_politica_contra_el_narcotrafico_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2597/npr_222-2024_pdecl_situacion_en_la_republica_bolivariana_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2598/npr_223-2024_pdecl__repudio_a_la_realizacion_de_ejercicios_militares_en_el_atlantico_sur_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2599/npr_224-2024_pdecl_de_repudio_a_la_visita_de_diputadas_y_diputados_nacionales_representantes_del_bloque_la_libertad_avanza_al_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2600/npr_225-2024_pdecl__de_repudio_a_la_visita_del_ministro_de_asuntos_exteriores_del_gobierno_de_reino_unido_de_gran_bretana_a_la_republica_argentina.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2601/npr_234-2024_pdecl_energico_repudio_al_proceso_electoral_fraudulento_del_gobierno_dictatorial_de_nicolas_maduro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2603/npr_236-2024_pdecl_interes_estrechar_vinculos_con_la_camara_de_consejeros_del_reino_de_marruecos_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2604/npr_240-2024_pdecl_repudio_a__las_detenciones__y_desapariciones__forzadas_de_americo_de_gracia_y_williams_davila_ex-diputados_de_la_asamblea_nacional_de_venezuela_electa_democraticamente_en_el_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2606/npr_237-2024_de_interes_regional_el_seminario_de_la_ulapsi_integracion_de_la_psicologia_latinoamericana_defensa_y_fortalecimiento_de_los_derechos_de_los_pueblos_-_mendoza_7_8_y_9_de_noviembre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2607/npr_241-2024_pdecl_repudio_a_la_falta_de_transparencia_en_el_resultado_de_las_elecciones_del_28_de_julio_de_2024_en_venezuela_por_parte_del_regimen_autocratico_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2610/npr_247-2024_pdecl_alianza_contra_el_hambre_y_la_pobreza_g20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2611/npr_250-2024_pdecl_de_interes_de_la_cop30_en_brasil.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2613/npr_255-2024_pdecl_emergencia_hidrica_en_los_ep_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2615/npr_258-2024_pdecl_de_interes_regional_a_la_feria_de_simoca_tucuman_por_su_profundo_significado_historico_su_impacto_economico_y_social_y_su_relevancia_como_atractivo_turistico_regional.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2616/npr_259-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_empanada_originada_en_famailla_tucuman_por_su_idiosincrasia_cultural_y_turistica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2617/npr_260-2024_pdecl_de_interes_regional_a_la_fiesta_nacional_de_la_pachamama_de_amaicha_del_valle_tucuman_por_su_valor_en_diversidad_cultural.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2618/npr_261-2024_pdecl_de_interes_regional_al_parque_provincial_la_florida_en_su_octogesimo_octavo_aniversario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2622/npr_267-2024_pdecl_declarar_de_interes_el_4to_encuentro_plurinacional_de_gordes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2628/npr_274-2024_pdecl_repudio_al_accionar_de_la_justicia_referente_al__atentado_contra_la_ex-presidenta_argetnian_cristina_fernandez_de_kirchner.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2638/npr_285-2024_pdecl._de_interes_del_pm_la_serie_animada_22antirracista22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2640/npr_288-2024_pdecl_de_apoyo_a_la_iniciativa_de_la_red_global_de_lideres_para_el_desarrollo_sostenible.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2648/npr_299-2024_pdecl_demora_de_la_comunidad_internacional_en_el_reconocimiento_del_triunfo_de_edmundo_gonzalez_urrutia_en_las_elecciones_presidenciales_de_venezuela.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2653/npr_313-2024_de_interes_regional_el_decimo_congreso_nacional_y_provincial_de_politicas_publicas_conappu_a_realizarse_en_la_provincia_de_san_juan_argentina_presentada_por_el_parl._matias_sotomayor_el_200924.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2654/npr_314-2024_pdecl_repudio_a_la_existencia_de_presos_politicos_en_bolivia..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2656/npr_319-2024_pdecl_de_interes_al_instituto_audiovisual_para_america_latina_y_el_caribe.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2657/npr_320-2024_pdecl_solidaridad_con_colombia_por_el_accidente_aereo_sufrido_ultimamente.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2658/npr_321-2024_pdecl_de_interes_del_pm_la_15a_feria_provincial_de_la_cultura_popular_y_el_libro_de_san_juan_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2660/npr_328-2024_pdecl._de_interes_cultural_el_foro_alberdiano_internacional.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2665/npr_333-2024_pdecl_de_repudio_al_comunicado_de_prensa_no_740_del_mre_de_la_rca._argentina.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2666/npr_334-2024_pdecl_repudio_a_la_no_adhesion_de_la_argentina_al_pacto_de_futuro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2667/npr_338-2024_pdecl_de_interes_regional_la_marcha_por_los_ddhh_de_ayer_y_de_hoy..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2668/npr_340-2024_pdecl_beneplacito_por_126o_aniversario_de_el_liberal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2669/npr_342-2024_pdecl._estrechar_vinculos_entre_el_pm_y_el_parlamento_del_norte_grande_argentino.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2679/npr_358_-2024_pdecl_de_interes_del_pm_la_expo_canuelas_y_xxiv_fiesta_provincial_del_dulce_de_leche.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2680/npr_359-2024_pdecl_cooperacion_tributaria_internacional_hacia_un_impuesto_a_las_grandes_fortunas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2681/npr_360-2024_pdecl_adhesion_y_beneplacito_por_la_conmemoracion_del_dia_mundial_de_la_vision_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2682/npr_366-2024_pdecl_rechazar_la_invitacion_a_la_conferencia_parlamentaria_ucrania__america_latina_y_el_caribe-_cooperacion_para_el_futuro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2683/npr_367-2024_pdecl._la_necesidad_de_generar_buenas_practicas_contra_la_22gordofobia22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2684/npr_368_pdecl._condenar_a_traves_de_las_cancilerias_del_mercosur_el_ataque_de_israel_con_metodos_cualificados_de_terroristas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2685/npr_369-2024_pdecl.__de_repudio_al_voto_negativo_emitido_por_la_republica_argentina_la_asamblea_general_de_las_naciones_unidas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2690/npr_378-2024_pdecl._estrechar_los_vinculos_entre_el_pm_y_los_parlamentos_regionales_de_america.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2691/npr_379-2024_pdecl._de_repudio_a_la_decision_del_pe_de_la_rca._argentina_de_no_participar_en_la_conmemoracion_del_40_aniversario_de_paz_y_amistad_entre_argentina_y_chile.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2692/npr_381-2024_pdecl._de_interes_del_pm_la_serie_de_television_22operacion_condor22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2694/npr_384-2024_pdecl._preocupacion_por_los_asilados_politicos_en_la_embajada_argentina_en_venezuela.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2699/npr_394-2024_pdecl._reconocimientoa_la_labor_del_ippdh_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2701/npr_396-2024_pdecl_en_defensa_de_la_soberania_argentina_en_las_islas_malvinas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2524/npr_63-2024_prec_creacion_de_un_programa_regional_de_eficiencia_energetica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2525/npr_64-2024_prec__estudio_de_factibilidad_de_la_tecnica_del_insecto_esteril_en_territorio_regional_contra_el_dengue.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2527/npr_66-2024_prec_foro_de_competitividad_de_la_cadena_productiva_del_litio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2540/npr_93-2024_prec_cumplimiento_del_acuerdo_de_barbados_padron_electoral_elecciones_venezolanas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2554/npr_130-2024_prec_plan_de_fomento_a_la_economia_del_conocimiento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2556/npr_134-2024_prec_para_la_transicion_del_mercado_laboral_en_america_latina_en_la_cuarta_revolucion_industrial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2559/npr_142-2024_prec_recursos_del_focem_en_apoyo_al_estado_de_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2560/npr_144-2024_prec._modernizacion_y_transformacion_digital_del_parlasur_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2571/npr_173-2024_prec__continuidad_y_participacion_activa_en_el_programa_regional_parlamento_juvenil_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2573/npr_175_prec__foro_regional_contra_el_trabajo_infantil_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2574/npr_176-2024_prec_plan_de_impulso_y_articulacion_de_acompanamiento_emprendedor_v._espanol.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2577/npr_181-2024_prec_normativa_comun_de_cielos_abiertos_para_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2586/npr_208-2024_prec_programa_regional_de_educacion_financiera.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2602/npr_235-2024_creacion_de_un_registro_unico_de_datos_referente_a_causas_de_terrorismo_trata_de_personasm_narcotrafico_y_otros_delitos_precedentes_derivados_del_lavado_de_activos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2605/npr_238-2024_prec_uso_etico_y_responsable_de_la_inteligencia_artificial_desde_un_enfoque_de_derechos_humanos_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2608/npr_244-2024_prec_abordaje_de_las_problematicas_relativas_al_grooming_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2609/npr_245-2024_prec_protocolo_de_busqueda_de_personas_menores_de_edad_desaparecidas_y_extraviadas_del_mercosur_y_estados_asociados.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2614/npr_256-2024_prec_desalentar_el_voto_electronico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2621/npr_266-2024_prec_crear_un_grupo_de_trabajo_para_el_intercambio_de_informacion_integrado_por_representantes_del_parlamento_del_mercosur_y_el_foro_de_consulta_y_concertacion_politica_del_mercosur_fccp.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2637/npr_284-2024_prec_proteccion_al_derecho_de_las_minorias.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2641/npr_289-2024_prec_al_parlamento_del_mercosur_para_la_cooperacion_con_la_cepal_comision_economica_para_america_latina_y_el_caribe.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2642/npr_291-2024_prec_prevencion_de_la_ludopatia_digital_para_la_proteccion_de_ninas_ninos_y_adolescentes_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2643/npr_292-2024_promocion_de_la_alfabetizacion_mediatica_e_informacional_en_la_era_digital_en_los_paises_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2649/npr_305-2024_prec_dia_bioma_pampa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2650/npr_306-2024_prec_creacion_del_fondo_para_la_conservacion_del_22bioma_pampa22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2652/npr_310-2024_prec_promocion_empleo_juvenil.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2659/npr_325-2024_prec_adoptar_un_sistema_regional_de_alerta_temprana_para_la_proteccion_de_menores_desaparecidos_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2671/npr_344-2024_prec_introducir_en_las_agendas_de_los_organos_del_mercosur_el_tema_de_inteligencia_artificial.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2687/npr_373-2024_prec_fortalecimiento_de_los_sistemas_de_proteccion_social_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2688/npr_375-2024_prec_implementacion_de_politicas_integrales_de_cuidados_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2689/npr_376-2024_prec_analizar_la_factibilidad_de_crear_la_bolsa_de_cereales_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2700/npr_395-2024_prec._promocion_y_fortalecimiento_de_la_produccion_publica_de_medicamentos_en_los_estados_parte_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2494/pdisp_calendario_2024.pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2504/proyecto_de_disposicion_parlamentario_fuks_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2507/npr_34-2024__prop._disp._-_pedido_de_informe_comision_de_seguimiento_del_acuerdo_ue-mercosur.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2508/npr_35-2024_prop._disp._-_convocatoria_producciones_experiencias_y_obras_artisticas_para_edicion_especial_de_la_revista_parlasur.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2510/npr_37-2024_prop._disp._-_i_foro_regional_sobre_el_cambio_climatico_del_parlamento_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2520/npr_056-2024_pdisp_tratar_propuestas_de_actos_que_requiera_mayoria_especial_para_su_aprobacion_dos_veces_al_ano..docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2528/npr_67-2024_pdisp_creacion_del_observatorio_sobre_transicion_energetica.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2535/npr_76-2024_pdisp__creacion_de_un_comite_de_tecnica_legislativa.docx.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2538/npr912024_pdisp_observacion_electoral_puig_andahazzi_y_martin.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2555/npr_133-2024_propuesta_de_convenio_marco_parlasur-uncaus_6.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2557/npr_139-2024_pdisp__creacion_de_la_comision_de_salud.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2558/npr_141-2024_pdisp_creacion_delegacion_externa_uip.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2572/npr_174-2024_pdisp_programa_regional_parlasur_juvenil_nivel_medio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2578/npr_183-2024_pdisp_reforma_del_ri.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2579/npr_188-2024_pdisp_y_anexo_del_acuerdo_de_procedimientos_-_parlasur-cne_ecuador_2025.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2580/npr_189-2024_pdisp_y_anexo_acuerdo_de_procedimientos_-_parlasur-tse_brasil_2.024.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2581/npr_190-2024_pdisp_y_anexo_del_informe_final_de_la_mision_de_observacion_electoral_en_las_elecciones_extraordinarias_de_la_republica_de_ecuador_2023_version-2-2_5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2582/npr_199-2024_pdisp_-_manual_procedimiento_convenios.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2587/npr_209-2024_pdisp_acuerdo_de_cooperacion_entre_el_parlamento_del_mercosur_y_alide_asociacion_latinoamericana_de_instituciones_financieras_para_el_desarrollo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2588/npr_210-2024_pdisp_memorando_de_entendimiento_entre_el_parlamento_del_mercosur_y_la_corporacion_andina_de_fomento_caf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2612/npr_254-2024_disposicion_comision_integracion_fronteriza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2632/npr_278-2024_pdisp_que_crea_el_grupo_de_amistad_pm-camara_de_consejeros_del_reino_de_marruecos..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2639/npr_287-2024_crear_el_observatorio_de_la_mineria_responsable_y_sostenible_en_el_ambito_del_parlamento_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2651/npr_307-2024_pdisp_plazo_de_respuesta_a_las_solicitudes_de_informacion_de_los_parlamentarios_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2670/npr_343-2024_pdisp_legislacion_basada_en_evidencia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2672/npr_346-2024_pdisp_encomendar_a_la_md_el_reclamo_sobre_el_incumpllimento_en_el_pago_de_pasajes_y_viaticos_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2565/npr_164-2024_ppinf__salud_mental_al_gmc-sgt11.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2664/npr_332-2024_pinf_al_cmc_scomunicado_de_prensa_no_470_del_ministerio_de_relaciones_exteriores_de_la_republica_argentina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2570/npr_172_informe_de_la_comision_de_trabajo_ctra_de_fecha_110624.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2593/npr_r217-2024_informe_del_odpm_-_venezuela_julio-2024_es_compressed.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2619/npr_263-2024_infcom_ceco_012024_aprobacion_pde_192023_-_ceco_parlasur.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2620/npr_264-2024_infcom_ceco_022024_pde_612021_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2623/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2624/npr_268-2024_infcom_5_ceco__032024_aprobacion_mep_972020_pde__472020_mep_1302020_infcom_212020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2625/npr_270-2024_infcom_7_ceco_52024_por_aprobacion_mep_95-2018_pre_302018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2626/npr_271-2024_infcom_8_ceco_62024_aprobacion_mep_2752019_pre_672019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2627/npr_272-2024_infcom_9_ceco_72024_aprobacion_mep_327-2017_pre_1202017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2629/npr_275-2024_infcom10_ceco_82024_archivo_de_20_pactos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2630/npr_276-2024_infcom11_ceco_92024_aprobacion_con_modificaciones_mep_13-2022_pde_62022_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2631/npr_277-2024_infcom12_ceco_102024_aprobacion_con_modificaciones_del_mep_93-2020_pre_452020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2633/npr_279-2024_infcom13_ceco_112024_aprobacion_con_modificaciones_npr_170-2024_pde_342024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2634/npr_280-2024_infcom14_ceco_122024_aprobacion_mep_323-2017_pde_1192017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2635/npr_281-2024_infcom15_ceco_132024_aprobacion_npr_227-2022_pde_412022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2636/npr_283-2024_infcom16_ceco_012024__presentado_el_050924_aprobacion_npr_211-2024_ppn_022024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2644/npr_294-2024_infcom_17_ceco_012024_130924_aprobacion_npr_74-2024_pde_192024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2645/npr_295-2024_infcom_18_ceco_022024_130924_aprobacion_npr_129-2024_pde_262024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2646/npr_296-2024_infcom_19_ceco_032024_130924_aprobacion_npr_167-2024_pde_322024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2647/npr_297-2024_infcom_20_ceco_042024_130924_aprobacion_npr_134-2024_pre_062024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2661/npr_329-2024_infcom_21-2024_012024_cddhh_652024_npr_65-2024_pde_162024_del_080424_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2662/npr_330-2024_infcom_222024_022024_cddhh_752024_del_111024_npr_752024_ppn_012024_del_160424_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2663/npr_331-2024_infcom_232024_032024_cddhh_2842024_del_111024_npr_2842024_pre_202024_del_060924_por_la_aprobacion_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2673/npr_350-2024_infcom_242024_012024_ceco_2842024_del_041124_npr_2892024_pre_212024_del_100924_por_la_aprobacion._8_md_11124_cor_ae_xcvii_so.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2675/npr_351-2024_infcom_252024_022024_ceco_del_041124_2092024__npr_2092024_pre_202024_del_220724_por_la_aprobacion_8_md_11124_cor_ae_xcvii_so.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2676/npr_352-2024_ceco_infcom_26_032024_ceco_041124_npr_210_pdi_212024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2677/npr_353-2024_infcom_27_042024_ceco_041124_de_los_pre_50_75_76_y_93_por_el_archivo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2678/npr_354-2024_infcom_282024_012024_cint_del_041124_del_npr_2782024_pdi_232024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2693/npr_383-2024_infcom_292024_112024_cpresp_por_la_aprobacion_de_la_ejecucioon_presupuestaria_informe_de_auditoria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2695/npr_386-2024_infcom_302024_ceco_01_061224_npr_358_pde_782024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2696/npr_387-2024_infcom_312024_ceco_02_061224_npr_359_pde_792024_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2697/npr_388-2024_infcom_312024_ceco_03_061224__pre_472021_por_el_archivo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2698/npr_393-2024_infcom_332024_cpresp_012024_del_091224_de_la_disp_que_aprueba_el_presupuesto_del_pm_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2702/npr_397-2024_infcom_342024_012024_ctra_121224_del_npr_176-2024_pre_112024_por_la_aprobacion.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2484/003-2024_convite_tse_-_audiencias_publicas_-_instrucoes_para..._-_alexandre_andreatta.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2488/009-2024_nota_delegacion_argentina_comisiones_y_delegaciones.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2489/010-2024_informe_-_odpm-tse-brasil_-_audiencias_sobre_las_reglas_electorales_de_2024__elecciones_municipales_de_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2490/011-2024_emsur-parlasur_no_1-24_asume_funciones_embajador_alan_beraud.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2491/012-2024_la_democracia_bajo_escrutinio-_2024_se_anuncia_como_el_mayor_ano_electoral_de_la_historia_es_a.a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2492/013-2024_integracion_de_comisiones_pedido_del_parl._metaza.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2495/017-2024_nota_parl._metaza_sintegracion_de_comisiones__uxp_-_070223.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2497/212024_nota_de_la_coordinadora_rbaops_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2498/022-2024_informe_de_grupos_politicos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2499/protocolo_469_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2501/025-2024_pdisp_delegacion_externa_de_la_uip.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2502/026-2024_nota_del_jefe_de_deleg._arg._integracionde_comisiones..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2505/029-2024_nota_del_parl._g._fuks_solicitando_su_integracion_a_la_com._de__presupuesto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2506/32-2024_correo_electronico_del_sa_para_tratamiento_en_la_md_proxima.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2513/npr_041-2024_oficio_002.2024_-_vp_com_anexo_integacion_de_comisiones_120324.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2514/npr_042-2024_res_1685_mod_integracion_parlasur_py.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2515/npr_044-2024_nota_de_comunicacion_de_integracion_de_comisiones_de__bolivia.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2516/npr_045-2024_carta_de_solicitud_de_funcionamiento_comisiones.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2517/npr_51-2024_nota_parl._villegas_y_lla.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2530/npr_71-2024_solicitud_de_sesion_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2531/npr_72-2024_acta_delegacion_argentina_cambio_de_integrante_de_la_mdarg_solicitud_de_se.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2024/2544/npr_108-2024_acta_fpch_290424.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">