--- v0 (2025-10-11)
+++ v1 (2026-04-13)
@@ -54,2378 +54,2378 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PPN</t>
   </si>
   <si>
     <t>Propuesta de Proyecto de Norma</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1644/protocolo_289_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1644/protocolo_289_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Proyecto de Norma presentado por la Parlamentaria Femenia sobre políticas públicas de gestión integral de residuos, prevención, reducción, reutilización, reciclaje y recuperación de desechos solidos en el MERCOSUR.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/563/protocolo_03_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/563/protocolo_03_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta al gobierno argentino a respetar el Acuerdo de Santa Cruz de la Sierra sobre la hidrovía Paraguay – Paraná y a no imponer unilateralmente una tasa a mercaderías paraguayas.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/564/protocolo_04_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/564/protocolo_04_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta al gobierno argentino y en particular a las autoridades de frontera entre Encarnación y Posadas que permitan el libre tránsito de las personas y las mercaderías sin limitación alguna.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/565/protocolo_05_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/565/protocolo_05_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta a los gobiernos de Argentina y Paraguay en coordinación con las autoridades locales, a llevar a cabo una planificación de conectividad entre el departamento de Ñeembucú del Paraguay y las provincias de Formosa, Chaco y Corrientes de la Argentina.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/566/protocolo_06_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/566/protocolo_06_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se declara el interés que el  Paraguay establezca relaciones diplomáticas con la República Popular de China, para mayor desarrollo del Paraguay en todo el MERCOSUR</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/567/protocolo_07_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/567/protocolo_07_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se declara al MERCOSUR “ZONA DE PAZ” e insta al CMC convocar a todos los países de América Latina y del mundo a sumarse a la iniciativa por la paz.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/568/protocolo_08_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/568/protocolo_08_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara de interés regional la creación de una moneda común entre Argentina y Brasil que se llamaría “Sur”</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/573/protocolo_13_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/573/protocolo_13_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto acompañada por los Parlamentarios Corregido, Nicoletti, D´auria, Bello, Prado, Silva Echeverría, Sotelo, Karlen, Cejas, López, Harispe, López Baggio, Femenia, Oviedo, por la cual el Parlamento del MERCOSUR, declara su mas energico repudio por la venta ilegal realizada  al ciudadano extranjero Joe Lewis, de las tierras ubicadas en Lago Escondido, Río Negro Argentina.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/574/protocolo_14_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/574/protocolo_14_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional el lanzamiento del Observatorio de Relaciones Internacionales fundada en el marco de la Fundación Victoria – Misiones.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/575/protocolo_18_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/575/protocolo_18_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara de interés regional al Parlamento Juvenil del MERCOSUR.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/580/protocolo_42_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/580/protocolo_42_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Elena Corregido por la cual el Parlamento del MERCOSUR declara su repudio a las expresiones del ex presidente Mauricio Macri y del Senador cambiemita Luis Juez por xenófobas, racistas y antidemocráticas.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Argentina - GLEADELL, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/582/protocolo_44_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/582/protocolo_44_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Gleadell por la cual el PM declara su beneplácito al gobierno de la República Argentina ante la decisión de dar por finalizado el Acuerdo en conjunto "Pacto FORADORI - DUNCAN"</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/599/protocolo_69_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/599/protocolo_69_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración de interés regional la realización del "III Foro de los territorios subnacionales del corredor bioceánico"</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Argentina - ECHEVERRÍA, Braulio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/600/protocolo_70_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/600/protocolo_70_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por el parlamentario Braulio Silva Echeverria por la cual el Parlamento del Mercosur declara de interés el libro "Néstor. El hombre que cambió todo" de Jorge Devoto.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Argentina - OLIVERO, Herman, Argentina - RAMUNDO, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/601/protocolo_71_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/601/protocolo_71_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por los parlamentarios Daniel Ramundo y Herman Olivero por la cual el Parlamento del Mercosur declara de interés la muestra de música y arte de la Provincia de Córdoba.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - ECHEVERRÍA, Braulio, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - LÓPEZ, Juan Pablo, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás, Brasil - COSTA, Humberto, Paraguay - BENÍTEZ, Edith, Uruguay - AITA, Ubaldo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/602/protocolo_74_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/602/protocolo_74_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la parlamentaria Cecilia Britto acompañada por varios parlamentarios por la cual el PM declara exigir le inmediata exclusión del seno del PM del parlamentario prófugo de la Justicia Fabián Simón Rodríguez.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Bolivia - TICONA, Alicia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/612/protocolo_86_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/612/protocolo_86_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Alicia Ticona "Rumbo a la Asamblea de la Madre Tierra 2024"</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/613/protocolo_87_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/613/protocolo_87_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Alicia Ticona por la cual el PM declara realizar el seguimiento a los gobiernos para implementar la Resolución 64/292 de la Asamblea General de Naciones Unidas de julio de 2010 que reconoce el derecho al agua potable y el saneamiento como derecho esencial para el disfrute de la vida.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BELLO, Cristian, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - ECHEVERRÍA, Braulio, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - LÓPEZ, Juan Pablo, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/659/protocolo_102_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/659/protocolo_102_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual e Parlamento del MERCOSUR declara su mas enérgico rechazo a la persecución judicial e intentos de proscripción que sufre desde hace meses la Vicepresidenta Cristina Fernandez de Kirchner.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Argentina - SOTELO, Julio, Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/744/protocolo_111_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/744/protocolo_111_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Sotelo por la cual el Parlamento del MERCOSUR declara de interés regional la carta de apoyo a la iniciativa economía social, dirigida a los Presidentes de la Alianza de los Países de América Latina y el Caribe contra la inflación.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/745/protocolo_112_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/745/protocolo_112_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Paramento del MERCOSUR declara su mas enérgico repudio y preocupación por el vuelo neocolonial acaecido el día 19 de marzo de 2023.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1058/protocolo_145_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1058/protocolo_145_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se condena al gobierno paraguayo por la grave violación de los derechos humanos en el Paraguay, al apresar masiva e indiscriminadamente a manifestaciones contra el fraude electoral</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1059/protocolo_147_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1059/protocolo_147_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Gleadell por la cual el PM declara al Festival Juvenil Patagónico y Nacional de la ciudad de Puerto San Julián (Provincia de Santa Cruz, Argentina) como Festival Juvenil de Folklore del Mercosur bajo el lema “ El Folklore nos une, dame la mano hermano”</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1061/protocolo_149_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1061/protocolo_149_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Femenia por la cual el Parlamento del MERCOSUR declara de interés el libro Políticas Públicas para el bienestar ciudadano del autor argentino Gaspar Contreras.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - BELLO, Cristian, Argentina - BOBADILLA, Karolina, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - ECHEVERRÍA, Braulio, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - LÓPEZ, Juan Pablo, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1074/protocolo_150_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1074/protocolo_150_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Femenia por la cual el PM declara de interés regional la publicación "Atlas de Organismos Parlamentarios Internacionales" relazado por el equipo del Observatorio de Política Internacional, dependiente de la Dirección General de Relaciones Internacionales del Honorable Senado de la Nación Argentina.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1076/protocolo_158_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1076/protocolo_158_-_2023.pdf</t>
   </si>
   <si>
     <t>Declaración presentada por la Parlamentaria Cecilia Britto por la cual declara de interés regional el aporte de Club Atlético River Plate, también insta a los Estados Parte a dar a conocer el trabajo del club. Declara el día 25 de mayo como "Día Regional de la Difusión de la práctica del Deporte". Recomiendo a las entidades deportivas de los Estados Partes a la formación en materia educativa y social.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Externo - EXT</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1081/protocolo_170_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1081/protocolo_170_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Dra. Cristina Sica, presidente de la Asociación Uruguaya de Ceremonial y Protocolo (AUCYP) por la cual solicita Declaración de Interés del PM al "3er. Simposio Internacional 20. Aniversario de la Asociación Uruguaya de Ceremonial y Protocolo AUCYP"</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Uruguay - AITA, Ubaldo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1082/protocolo-171-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1082/protocolo-171-2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentado por Ubaldo Aita y otros parlamentarios por la cual declara la adhesión de a la 77/247 de la Asamblea General de Naciones Unidas, también exhorta al cumplimiento del Derecho Internacional.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1084/protocolo-173-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1084/protocolo-173-2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Daniel Caggiani por la cual declara el día 6 de setiembre de cada año como "El día Internacional del Técnico del Mercosur" en conmemoración de la creación de la Organización Internacional de Técnicos (OITEC)</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios parlamentarios de la delegación argentina, por la cual se exhorta al parlamentario Fabián Rodríguez Simón a que se presente ante la Justicia Penal Federal de la República Argentina en relación al caso n. 16850/2019 caratulado "Macri Mauricio y otros s/ asociación ilícita".</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1100/protocolo_196_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1100/protocolo_196_-_2023.pdf</t>
   </si>
   <si>
     <t>Proyecto de Declaración presentado por el Parlamentario Carlos Daniel Gleadell por lo cual declara de interés regional, cultural y educativo el libro "MUSEO TEMÁTICO NAO VICTORIA, réplica a escala real de la embarcación que cumplió la primera vuelta al mundo (1519-1522), obra del fotógrafo Néstor Cáceres.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1104/protocolo_202_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1104/protocolo_202_-_2023.pdf</t>
   </si>
   <si>
     <t>Proyecto de Declaración presentado por el Parlamentario Carlos Daniel Gleadell por lo cual el PM declara de interés regional, artístico, cultural y educativo del MERCOSUR al Instituto de Arte Folklorico "I.D.A.F."</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Argentina - BOBADILLA, Karolina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1105/protocolo_203_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1105/protocolo_203_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Bobadilla Karolina Soledad por la cual el PM declara la exigencia de probidad, compromiso, búsqueda de la verdad, así como la determinación de la totalidad de las responsabilidades penales involucradas en la investigación judicial que se sustancia en la Justicia Federal de la República Argentina sobre el intento de asesinato de la Vicepresidenta Cristina Fernández de Kirchner ocurrido el 1° de septiembre de 2022.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Argentina - OVIEDO, Ricardo, Argentina - RAMUNDO, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1112/protocolo_206_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1112/protocolo_206_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el parlamentario Daniel Ramundo por la cual declara el interés del PM en la realización de la "Muestra de música y arte de la Provincia de Córdoba".</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Brasil - CHINAGLIA, Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1113/protocolo_212_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1113/protocolo_212_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Arlindo Chinaglia por la cual el PM declara de interés regional el Proyecto de la Plata: Conectando territorios de identidad cultural para fortalecer el desarrollo sostenible en la Cuenca de la Plata.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1199/protocolo_218_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1199/protocolo_218_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Cristian Bello por la cual el PM declara de interés regional la ley de Economía Social y Solidaria aprobada por la Comisión de Trabajo, Políticas de Empleo, Seguridad Social y Economía Social.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CTAMUE - Comisión Temporaria de Acompañamiento del Acuerdo de Asociación Birregional MERCOSUR – Unión Europea</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1217/protocolo_227_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1217/protocolo_227_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración sobre el Estado de las negociaciones del Acuerdo de Asociación Birregional MERCOSUR- Unión Europea propuesta por la Comisión Temporaria MERCOSUR - Unión Europea por la cual el PM declara su compromiso con el avance de las negociaciones y el logro de un acuerdo equilibrado que promueva el desarrollo sostenible.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1101/protocolo_199_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1101/protocolo_199_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Dra. Cecilia Catherine Britto por la cual declara de interés regional el 3° Simposio Internacional de Ceremonial y Protocolo; insta a los Poderes Ejecutivos y Estados Parte a promocionar la participación de sus funcionarios y el público en general; insta a los Ministerios de Relaciones Exteriores de los Estado Parte la realización del Simposio Internacional.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1235/protocolo_158_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1235/protocolo_158_-_2023.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1617/protocolo_255_-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1617/protocolo_255_-2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual declara su enérgico repudio a la inhabitación de la ciudadana María Corina Machado Parisca y todas las acciones realizadas por el régimen de manera inconstitucional y antidemocrática contra la dirigencia opositora.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1623/protocolo_262_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1623/protocolo_262_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perié por la cual el Parlamento del MERCOSUR declara de interés regional la Serie "Escultor de la Paz" que explora el pensamiento, vida y obra del Premio Nobel Adolfo Pérez Esquivel para inspirar a nuevas generaciones en la búsqueda de justicia y paz en el mundo.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1645/protocolo_299_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1645/protocolo_299_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR resuelve el mas repudio al asesinato del candidato a Presidente de Ecuador, Fernando Villavicencio</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1647/protocolo_304_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1647/protocolo_304_-_2023.pdf</t>
   </si>
   <si>
     <t>Proyecto de Declaración presentada por la Parlamentaria Elena Corregido por la cual el Parlamento del MERCOSUR declara su enérgico rechazo a la violación de los derechos humanos en el conflicto y bloqueo que se mantiene de Azerbaiyán sobre Armenia.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1723/protocolo_310_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1723/protocolo_310_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perié por la cual el Parlamento del MERCOSUR declara de interés regional el XXIII Encuentro de Escritores del MERCOSUR y sus respectivas actividades en dicho contexto.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1769/protocolo_313_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1769/protocolo_313_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara de interés regional la Federación de entidades sindicales de la Industria del Papel, celulosa, cartón aglomerado y artefactos de papel del MERCOSUR</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1812/protocolo_331_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1812/protocolo_331_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perié por la cual el PM declara de interés regional el Foro Internacional sobre el Cambio Climático, organizado por el Observatorio de Relaciones Internacionales de la Fundación Victoria.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Paraguay - HARMS, Walter</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1984/protocolo_343_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1984/protocolo_343_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Delegación de Paraguay por la cual insta a la República de Argentina a eliminar de manera inmediata el cobro de la tarifa en concepto de peaje fluvial.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Argentina - LÓPEZ, Juan Pablo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2000/protocolo_370_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2000/protocolo_370_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Juan Pablo López Baggio por la cual el PM declara de Interés Regional a la Fiesta Nacional de la Torta Frita.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2001/protocolo_371_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2001/protocolo_371_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Juan Pablo López Baggio por la cual el PM declara de Interés Regional la Fiesta Nacional del Salame Quintero.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2002/protocolo_372_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2002/protocolo_372_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Juan Pablo López Baggio por la cual el PM declara de Interés Regional a la Fiesta Nacional del Durazno.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BELLO, Cristian, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - ECHEVERRÍA, Braulio, Argentina - GLEADELL, Carlos, Argentina - OVIEDO, Ricardo, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2104/protocolo_389_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2104/protocolo_389_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perie por la cual el Parlamento del MERCOSUR declara de interés la creación del Comité Nacional Argentino preparatorio para el Festival Mundial de la Juventud de Rusia  que se realizará en Sochi Rusia - Marzo 2024.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Paraguay - RUBÍN, Rubén</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2453/protocolo_424_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2453/protocolo_424_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ruben Rubín por la cual el Parlamento del MERCOSUR declara de interés cultural el género musical de la Guarania y solicitar su inscripción a la comisión de Patrimonio del MERCOSUR dentro de la lista de Patrimonio cultural intangible de la región.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Uruguay - COLMAN, Mario</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2476/protocolo_463_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2476/protocolo_463_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Mario Colman, en fecha 18 de diciembre de 2023,  por la cual el PM declara de interés cultural del Parlamento del MERCOSUR la Marcha al Paraguay en Conmemoración de los 100 años de la Escuela "Artigas del Solar de Artigas" en Asunción.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/576/protocolo_32_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/576/protocolo_32_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen por la cual el PM recomienda al CMC establecer de manera común un protocolo de libre transitabilidad en el ámbito del MERCOSUR para el ganado bufalino.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/584/protocolo_49_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/584/protocolo_49_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen sobre la lucha contra el hambre y abordaje de una agenda de seguridad alimentaria regional del MERCOSUR.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1056/protocolo_141_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1056/protocolo_141_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC informe a los Estados Parte y asociados la vigencia del Protocolo de control y prevención del virus del dengue y del vector Aedes aegypti y el protocolo de vigilancia epidemiológica en el Mercosur de la enfermedad Virus Zika aprobado por este Parlamento en el año 2016.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>Paraguay - BITTAR, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1080/protocolo_167-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1080/protocolo_167-2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación que recomienda la regulación de la emisión de carbono en el MERCOSUR por medio de un Ente Regulador de Emisión de Bonos de Carbono del MERCOSUR.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1083/protocolo-172-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1083/protocolo-172-2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Daniel Caggiani por la cual establece la reducción de la jornada laboral a 40 horas semanales en los países del MERCOSUR.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1633/protocolo_268_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1633/protocolo_268_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC que invite a los Estados Partes y a los Miembros asociados a que, vean la viabilidad de legislar sobre un distintivo que reconozca bienes, productos y servicios que minimizan los efectos ambientales en comparación a otros.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1634/protocolo_269_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1634/protocolo_269_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC a que invite a los Estados Parte y asociados del MERCOSUR a que vean la viabilidad de instalar redes de drenaje de residuos.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1635/protocolo_270_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1635/protocolo_270_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC para que invite a los Estados Parte y asociados del MERCOSUR a que, vean la viabilidad de dictar normas que creen el Voluntariado Ambiental del MERCOSUR.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1995/protocolo_360_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1995/protocolo_360_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda instar a los Estados Parte y Asociados del MERCOSUR la creación de un Consejo del Ambiente y Cambio Climático del MERCOSUR</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2004/protocolo_375_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2004/protocolo_375_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Rubén Rubín por la cual el PM recomienda al CMC tomar las medidas institucionales para asegurar el normal desarrollo de la navegación y el transporte comercial fluvial en la Hidrovía de los ríos Paraguay y Paraná.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>CDRS - Comisión de Desarrollo Regional Sustentable,Ordenamiento Territorial, Salud,Medio Ambiente y Turismo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2005/protocolo_376_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2005/protocolo_376_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Comisión de Desarrollo Regional y Sustentable por la cual el PM recomienda al CMC intensificar la cooperación regional con el objetivo de cumplir la meta 3.6 de los ODS: reducir muertes y traumas causados por accidentes de tránsito.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2129/protocolo_390_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2129/protocolo_390_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Cecilia Britto, Maria Sofia Budeguer e Eduardo Nelson Nicoletti por la cual el Parlamento del MERCOSUR recomienda realizar el más enérgico repudio a dichos y acciones que reivindican las dictaduras militares en toda la región.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - NICOLETTI, Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2310/potocolo_403_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2310/potocolo_403_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Cecilia Britto y Eduardo Nelson Nicoletti por la cual el PM declara a Lionel Messi como Ciudadano Ilustre del MERCOSUR y recomienda que el 24 de junio sea declarado Día Regional de la Superación Deportiva.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2311/protocolo_404_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2311/protocolo_404_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Catherine Britto y por el Parlamentario Eduardo Nelson Nicoletti por la cual el PM recomienda instar a los Estados Parte y Asociados del MERCOSUR la creación de un Consejo del Ambiente y Cambio Climático del MERCOSUR, que funcione como un órgano de consulta, asesoría, participación, debate y formulación de políticas ambientales.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2312/protocolo_405_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2312/protocolo_405_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Catherine Britto y por el Parlamentario Eduardo Nelson Nicoletti por la cual el PM recomienda instar a los Estados Parte y Asociados del MERCOSUR a fomentar medidas de protección al Medio Ambiente limitando la distribución de productos de un solo uso en los negocios de comida, regular el consumo y reciclaje de botellas plásticas desechables, disminuir la generación de residuos, con fines de contribuir a una mejora en las condiciones de salud de la población actual y de las futuras generaciones.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2313/protocolo_406_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2313/protocolo_406_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC para que invite a los Estados Partes y asociados del MERCOSUR a que, vean la viabilidad de legislar sobre la reducción de las emisiones de gases de efecto invernadero.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>Brasil - COSTA, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2429/protocolo_414_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2429/protocolo_414_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Humberto Cosa por la cual el PM recomienda al CMC acelerar el proceso de aprobación del Proyecto de Acuerdo de coproducción cinematográfico y audiovisual del MERCOSUR</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>Brasil - DE MATTOS, Pompeo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2448/protocolo_418_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2448/protocolo_418_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Pompeo de Mattos sobre el marco regional normativo de protección y promoción de los Derechos de las personas ancianas en el ámbito del MERCOSUR.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2449/protocolo_419_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2449/protocolo_419_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Pompeo de Mattos por la cual el PM recomienda al CMC, la modificación del Acuerdo Marco del MERCOSUR de reconocimiento recíproco y la entrega de matriculas para el ejercicio profesional temporario.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2454/protocolo_425_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2454/protocolo_425_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Ruben Rubín por la cual el Parlamento del MERCOSUR recomienda al CMC acompañar la postulación presentada ante la UNESCO a la Guarania para integrar la lista representativa del Patrimonio cultural inmaterial de la Humanidad</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2456/protocolo_429_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2456/protocolo_429_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el PM recomienda aprobar el presupuesto del año 2024.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2470/protocolo_455_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2470/protocolo_455_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Mario Colman por la cual el PM recomienda al CMC, declarar a la obra conocida como la Cumparsita como himno del MERCOSUR</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/581/protocolo_43_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/581/protocolo_43_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Gleadell por la cual el PM dispone seleccionar un representante por cada uno de los países que integran el PM a fin de conformar una Delegación del PM para que peticione durante este año ante el Comité (C-24) y/o Comisión política Especial y de Descolonización en favor de los derechos de la soberanía de la República Argentina sobre las Islas Malvinas</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Uruguay - PENADÉS, Gustavo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/593/protocolo_55_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/593/protocolo_55_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el Parlamento del MERCOSUR aprueba el Memorando de Entendimiento entre el Parlamento del MERCOSUR y el Parlamento Internacional para la Tolerancia y la Paz - IPTP</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/596/protocolo_59_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/596/protocolo_59_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición con la cual el Parlamento aprueba Convenio marco de cooperación interinstitucional entre la Universidad Nacional de Asunción (UNA) y el Parlamento del MERCOSUR (PARLASUR).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>ODPM - Observatorio de la Democracia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/610/protocolo_83_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/610/protocolo_83_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición que aprueba el Informe Final de la Misión de Observación Electoral en las Elecciones Generales de la República Federativa del Brasil 2022</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/611/protocolo_84_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/611/protocolo_84_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Comisión de Ciudadanía y DDHH por la cual se solicita ampliar el período de funcionamiento de la Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/763/protocolo_113_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/763/protocolo_113_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Femenia por la cual el Parlamento del MERCOSUR dispone la creación de la Comisión Temporaria sobre migración forzada por desastres climáticos y efectos adversos del cambio climático</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>Argentina - ABRUZA, Armando, Argentina - BENEDETTO, Humberto, Argentina - BRITTO, Cecilia, Argentina - KARLEN, Alejandro, Argentina - NICOLETTI, Eduardo, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/826/protocolo_118_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/826/protocolo_118_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por los Parlamentarios Britto, Nicoletti, Puig, Benedetto, Karlen y Abruza por la cual el PM dispone solicitar al Tribunal Permanente de Revisión la opinión consultiva que se adjunta como anexo de la presente (Régimen jurídico del pago de las dietas y demás beneficios a los Parlamentarios.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Brasil - RUSSOMANNO, Celso</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1090/protocolo_180_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1090/protocolo_180_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por Parlamentario por la cual dispone la reglamentación del sistema de participación popular y ciudadana en el ámbito del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>Uruguay - BACIGALUPE, Rubén</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1216/protocolo_225_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1216/protocolo_225_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Presidente Rubén Bacigalupe por la cual el PM dispone fijar como fecha para la primera y última sesión del año 2023 los días 27 de marzo y 18 de diciembre.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1637/protocolo_275_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1637/protocolo_275_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposión por la cual aprueba el Acuerdo de Procedimientos entre el Parlamento del MERCOSUR (PARLASUR) y el Consejo Nacional Electoral (CNE) de la República de Ecuador sobre la Misión Internacional de Observación Electoral para las Elecciones Presidenciales y Legislativas anticipadas y consultas populares: Yasuní y Chocó Andino.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1640/protocolo_279_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1640/protocolo_279_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición que aprueba el Acuerdo entre la Universidad de la República - Facultad de Derecho y el Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>Paraguay - GONZÁLEZ, Kattya</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1804/protocolo_324_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1804/protocolo_324_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Kattya González por la cual el Parlamento del MERCOSUR dispone la creación del Frente Parlamentario contra la corrupción e impunidad regional.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1809/protocolo_325_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1809/protocolo_325_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Mario Colman por la cual el PM dispone que todos los regalos oficiales recibidos en nombre del Parlamento sean almacenados y exhibidos, siendo de responsabilidad de la Secretaría de Presidencia los registros y el inventario.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1810/protocolo_326_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1810/protocolo_326_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Mario Colman por la cual se habilita la donación de equipos informáticos considerados sobrantes e el PM a la Escuela N° 230 "Benita Berro de Varela", a la Escuela N° 191 "Escuela Países del MECOSUR", a la Escuela N° 104 de Conchillas y a la Escuela N° 32 "Juana de Ibarbourou".</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>Paraguay - VERA, Pastor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1811/protocolo_328_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1811/protocolo_328_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Pastor Vera Bejarano por la cual el Parlamento del MERCOSUR dispone crear el Frente Parlamentario contra la Tuberculosis del Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1913/protocolo_336_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1913/protocolo_336_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Presidente del Parlamento del MERCOSUR Mario Colman por la cual el PM dispone aprobar el Acuerdo de Cooperación entre el Parlamento del MERCOSUR y la Organización Internacional para las Migraciones (OIM)</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1985/protocolo_353_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1985/protocolo_353_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el Parlamento del MERCOSUR dispone aprobar el Convenio Marco entre la Universidad Nacional de General San Martín y el Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1986/protocolo_354_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1986/protocolo_354_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el Parlamento del MERCOSUR dispone aprobar el Convenio de Cooperación entre el Parlamento del MERCOSUR y el Centro de Estudios e Investigación en Derecho Internacional de la Universidad del Estado de Río de Janeiro.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1992/protocolo357_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1992/protocolo357_-_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Mario Colman por la cual la Mesa Directiva del Parlamento del MERCOSUR cede temporalmente su derecho de uso sobre la "sala de Presidencia" ubicada en el edificio Mercosur, a la Unión Interparlamentaria (UIP).</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1998/protocolo_364_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1998/protocolo_364_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual se modifica la fecha de la LXXXX SO, pasando la misma del 20 de noviembre al 27 de noviembre de 2023.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2204/protocolo_399_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2204/protocolo_399_2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Femenia por la cual el PM dispone la creación de la comisión de Futuro en el ámbito del Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2457/protocolo_430-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2457/protocolo_430-2023.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el PM dispone sobre el presupuesto del año 2024.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2458/protocolo_432_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2458/protocolo_432_-_2023.pdf</t>
   </si>
   <si>
     <t>Ejecución Presupuestaria correspondiente al ejercicio enero - diciembre 2022.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/592/protocolo_54_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/592/protocolo_54_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de declaración por la cual se declara interés regional la realización del tercer foro de los territorios subnacionales del corredor bioceánico de Capricornio (Prot/41/2023).</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/595/protocolo_57_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/595/protocolo_57_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de (Protocolo 328/2022) Convenio marco de cooperación interinstitucional entre la Universidad Nacional de Asunción (una) y el Parlamento del Mercosur (PARLASUR).</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/597/protocolo_64_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/597/protocolo_64_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la Propuesta de Declaración por la cual se declara importancia de que los gobiernos de Argentina y Paraguay, en coordinación con las autoridades locales, lleven a cabo un plan de conectividad entre el departamento Ñeembucú del Paraguay y las provincias de Formosa, Chaco y Corrientes de la Argentina (Protocolo 05/2023).</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/598/protocolo_65_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/598/protocolo_65_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la Propuesta de Recomendación por la cual se recomienda llevar una tarea conjunta de planificación, entre CMC y los Estados Parte del Mercosur, acerca de la Hidrovía-Paraguay-Paraná-Uruguay, de manera a desarrollar una política común toda injerencia militar externa. (Protocolo 279/2022).</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>CINT - Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/604/protocolo_77_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/604/protocolo_77_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico por la aprobación del Pacto FORADOR/ - DUNCAN. _x000D_
 Protocolo 44 2023.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/605/protocolo_78_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/605/protocolo_78_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales, Interregionales y Planeamiento Estratégico por la aprobación de la propuesta de declaración "Interés Regional el Lanzamiento del Observatorio de Relaciones Internacionales fundada en el marco de la Fundación Victoria_Misiones"._x000D_
 Protocolo 14 2023.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/609/protocolo_82_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/609/protocolo_82_2023.pdf</t>
   </si>
   <si>
     <t>Informe final de la Misión de Observación electoral en las elecciones generales de la República Federativa del Brasil 2022</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1060/protocolo_148__2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1060/protocolo_148__2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración (Protocolo 70/2023) por la cual el PM declara de interés el libro "Néstor el Hombre que cambió todo"</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1079/protocolo_166_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1079/protocolo_166_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Misión de Observación Electoral Internacional del Parlamento del MERCOSUR en las Elecciones Nacionales y Departamentales de la República del Paraguay.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1085/protocolo_174_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1085/protocolo_174_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión presentado por la Comisión de Asuntos Internacionales por la cual aconseja la aprobación de la:_x000D_
 PDE-102/2023 Repudio y rechazo a la persecución judicial, e intentos de proscripción que sufre desde hace meses, la vicepresidenta de Argentina, Cristina Fernández de Kirchner.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1086/protocolo_175_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1086/protocolo_175_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión presentado por la Comisión de Asuntos Internacionales por la cual aconseja la aprobación de la PDE-105/2023: "Interés regional: "Atlas de Organismos Parlamentario Internacionales".</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1088/protocolo_177_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1088/protocolo_177_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión presentado por la Comisión de Asuntos Internacionales (CINT) por la cual aconseja la aprobación de PDD/43/2023: la Mesa Directiva seleccionara un representante por cada uno de los países que integran el Parlamento a fin de conformar una Delegación del Parlamento del MERCOSUR para que peticione durante el presente año ante el Comité (C-24).</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1219/protocolo_229_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1219/protocolo_229_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión presentada por la Comisión de Infraestructura, Transporte, Recursos Energéticos, Agricultura, Pecuaria y Pesca por la cual aconseja la aprobación con modificaciones la Propuesta de Declaración (protocolo 03/2023) presentada por el Parlamentario Ricardo Canese.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1220/protocolo_230_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1220/protocolo_230_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión presentado por la Comisión de Infraestructura, Transporte, Recursos Energéticos, Agricultura, Pecuaria y Pesca por lo cual aconseja la aprobación de la Propuesta de Recomendación (protocolo 32/2023) presentada por el Parlamentario Alejandro Karlen.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1224/protocolo_242_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1224/protocolo_242_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 05/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte, por la cual aconseja la APROBACIÓN del Protocolo 207/2022: Propuesta de Declaración presentada por la Parlamentaria Julia Perié, por la cual el PM declara de su interés la publicación digital bilingüe español/portugués : "Teatro Situado. Revista de artes escénicas con ojos Latinoamericanos.".</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1225/protocolo_243_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1225/protocolo_243_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 06/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja la APROBACIÓN del Protocolo 71/2023: Propuesta de Declaración presentada por el Parlamentario Hernán Olivero, por la cual el PM declara de su interés la realización de la "Muestra de música y arte de la Provincia de Córdoba, que incluye obras de: "El Cordobazo - La mesa de tres patas y Canciones del Mundo".</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1226/protocolo_244_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1226/protocolo_244_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 07/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja la APROBACIÓN del Protocolo149/2023: Propuesta de Declaración presentada por la Parlamentaria Marina Femenía, por la cual se declara de interés regional el libro "Políticas Públicas para el Bienestar Ciudadano" del autor Argentino Gaspar Contreras.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1227/protocolo_245_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1227/protocolo_245_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 09/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja la APROBACIÓN del Protocolo  173/2023: Propuesta de Declaración presentada por el Parlamentario Daniel Caggiani acompañado de varios parlamentarios, por la cual el PM declara el 6 de septiembre de cada año como el "Día Internacional del Técnico Mercosur" en conmemoración de la creación de la Organización Internacional de Técnicos (OITEC).</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1228/protocolo_246_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1228/protocolo_246_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 10/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja la APROBACIÓN del Protocolo  196/2023: Propuesta de Declaración presentada por el Parlamentario Carlos Gleadell por la cual el PM declara de interés regional, cultural y educativo el libro: Museo Temático NAO VICTORIA, réplica a escala real de la embarcación que cumplió la primera vuelta al mundo (1519-1522) cuyo autor es el fotógrafo Néstor Cáceres.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1229/protocolo_247_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1229/protocolo_247_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 11/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja la APROBACIÓN del Protocolo  199/2023: Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara de interés regional la realización del "3º Simposio Internacional de Ceremonial y Protocolo. 20º Aniversario" organizado por la Asociación Uruguaya de Ceremonial y Protocolo.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1230/protocolo_248_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1230/protocolo_248_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 12/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja la APROBACIÓN CON MODIFICICACIONES del Protocolo  202/2023: Propuesta de Declaración presentada por el Parlamentario Carlos Gleadell por la cual el PM declara de interés regional, artístico, cultural y educativo al INSTITUTO DE ARTE FOLKLORICO "I.D.A.F.".</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1231/protocolo_249_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1231/protocolo_249_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 08/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja el RECHAZO del Protocolo 158/2023 "Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto, por la cual el PM declara de interés regional al Club Atlético River Plate por su aporte al desarrollo del deporte y su promoción en niños, jóvenes y adolescentes."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1232/protocolo_250_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1232/protocolo_250_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión 13/2023 de la Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte por la cual aconseja el RECHAZO del Protocolo 212/2023- "Propuesta de Declaración por la cual se declara de interés regional el Proyecto Caminos de la Plata: Conectando territorios de identidad cultural para fortalecer el desarrollo sostenible en la Cuenca de la Plata".</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1233/protocolo_253_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1233/protocolo_253_-_2023.pdf</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1234/protocolo_254_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1234/protocolo_254_-_2023.pdf</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>CJUR - Comisión de Asuntos Jurídicos e Institucionales</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1953/mep_444_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1953/mep_444_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación del proyecto de norma referente a la reglamentación del procedimiento para la solicitud de opiniones consultivas al TPR por el PM y otras modificaciones.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2003/protocolo_373_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2003/protocolo_373_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión presentada de Asuntos Internacionales por la cual aconseja la APROBACION de la Propuesta de Declaración PDE 299/2023: declarar el más energético repudio al asesinato del candidato a presidente de Ecuador, Fernando Villavicencio.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2423/protocolo_407_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2423/protocolo_407_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos que aconseja el ARCHIVO de la Propuesta por la cual se notifica la restitución de los derechos plenos de la delegación de la Republica de Venezuela. Protocolo 361/2022</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2424/protocolo_408_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2424/protocolo_408_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la APROBACIÓN CON MODIFICACIONES del Protocolo 279/2022: Propuesta de Disposición por la cual el PM designa Luis Seara la sala Zoom del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2425/protocolo_409_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2425/protocolo_409_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por el ARCHIVO de la Propuesta de Disposición PDI/28/2021 - MEP/85/2021 - por la pérdida del mandato del Parlamentario Celso Troche Alvarez.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2426/protocolo_410_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2426/protocolo_410_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la APROBACIÓN CON MODIFICACIONES de la Propuesta de Recomendación que insta a las Cancillerías de los países miembros a cumplir con el Artículo 15 del Acuerdo sobre el Acuífero Guaraní. Protocolo 123/2022.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2459/protocolo_433_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2459/protocolo_433_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación con modificaciones del Presupuesto del Parlamento del MERCOSUR 2024.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2460/protocolo_434_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2460/protocolo_434_-_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de la Ejecución Presupuestaria del Parlamento del MERCOSUR, ejercicio enero-diciembre 2022.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2464/protocolo_447_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2464/protocolo_447_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la Propuesta de Recomendación sobre conformación de grupos políticos de amistad parlamentaria con diversos países (MEP/10/2022)</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2465/protocolo_448_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2465/protocolo_448_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la Propuesta de Disposición sustitutiva a la propuesta sobre Creación de la medalla al mérito y honor Orden del Crucero Sur (MEP/23/2022)</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2466/protocolo_449_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2466/protocolo_449_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la Propuesta de Recomendación de creación del Espacio MALVINAS para la descolonización en el Edificio MERCOSUR  (MEP/76/2020)</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2467/protocolo_450_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2467/protocolo_450_2023.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de las siguientes propuestas:_x000D_
 MEP/34/2020_x000D_
 MEP/49/2020_x000D_
 MEP/104/2020_x000D_
 MEP/111/2020_x000D_
 MEP/120/2020_x000D_
 Protocolo 228/2022</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Solicitud de Licencias</t>
   </si>
   <si>
     <t>Argentina - MAGNAGHI, Emilio Luis</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/577/protocolo_37_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/577/protocolo_37_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Emilio Magnaghi por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Argentina - VANOSSI, Jorge</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/578/protocolo_39_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/578/protocolo_39_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Vanossi por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>Uruguay - MENÉNDEZ, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/579/protocolo_40_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/579/protocolo_40_2023.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Rafael Menéndez por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Argentina - OLIVERO, Herman</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/583/protocolo_45_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/583/protocolo_45_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Herman Olivero por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Argentina - SOSA, Justo Marco</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/590/protocolo_52_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/590/protocolo_52_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>Argentina - RAMUNDO, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/591/protocolo_53_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/591/protocolo_53_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Ramundo por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Uruguay - RODRÍGUEZ, Conrado</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/594/protocolo_56_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/594/protocolo_56_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Conrado Rodríguez por la cual solicita licencia para la LXXXV SO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>Argentina - NOSTRALA, Walter</t>
   </si>
   <si>
     <t>Solicitud verbal de licencia durante la LXXXV SO, por parte del Parlamentario Benedetto para el Parlamentario Nostrala.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Argentina - CRABBE, Marcela</t>
   </si>
   <si>
     <t>Solicitud verbal de licencia durante la LXXXV SO, por parte del Parlamentario Benedetto para la Parlamentaria Marcela Crabbe.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>Solicitud verbal de licencia realizada por el Parlamentario Gustavo Penades en la fecha comprendida entre el 8 de mayo y el 7 de junio del corriente._x000D_
 La misma fue realizada en la reunión de Mesa Directiva Extraordinaria realizada en fecha 4 de mayo de 2023.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1077/protocolo_159_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1077/protocolo_159_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por la Parlamentaria Cecilia Britto por la cual comunica la licencia del Parlamentario Julio Sotelo, que no podrá asistir a la Sesión Plenaria del día 29 de mayo.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1078/protocolo_160_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1078/protocolo_160_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por la Parlamentaria Cecilia Britto por la cual comunica la licencia del Parlamentario Hernan Olivero, que no podrá asistir a la Sesión Plenaria del día 29 de mayo.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1087/protocolo_176_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1087/protocolo_176_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Gustavo Penadés por la cual solicita licencia por el término de noventa días, en conformidad a lo dispuesto en los artículo 20 literal b y 24 del Reglamento Interno, a partir de la fecha.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>Argentina - DEL VALLE GONZÁLEZ , María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1102/protocolo_200_-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1102/protocolo_200_-2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por la parlamentaria María Teresa del Valle González Fernández por la cual informa que no estará presente en la LXXXVII de fecha 26 de junio del corriente.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Argentina - BÉLIZ, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1103/protocolo_201_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1103/protocolo_201_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Alfredo Béliz por la cual solicita licencia para la LXXXVII SO de fecha 26 de junio de 2023</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Uruguay - VIERA, Nicolás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1198/protocolo_217_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1198/protocolo_217_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Nicolás Viera por la cual solicita licencia para la LXXXVII SO del día 26 de junio de 2023.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1222/protocolo_239_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1222/protocolo_239_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por la Parlamentaria Cecilia Catherine Britto por la cual pone en conocimiento la inasistencia de los parlamentarios:_x000D_
 Sotelo, Julio Rene; Beliz, Alfredo; Olivero, Hernán; Silva Echeverria, Braulio.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>Comunicación verbal del Parlamentario Humberto Benedetto por la cual comunica la inasistencia de los Parlamentarios Walter Nostrala y Marcelo Elías.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>Argentina - RIOSECO, Ramón</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1618/protocolo_257_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1618/protocolo_257_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Ramón Solano Rioseco por la cual informa que por razones de fuerza mayor no podrá asistir a la sesión parlamentaria del día 07 de agosto de 2023.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1619/protocolo_258_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1619/protocolo_258_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Carlos Daniel Gleadell por la cual informa que por razones personales no podrá asistir a la SO LXXXVIII del 7 de agosto de 2023.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>Uruguay - KECHICHIÁN, Liliam</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1620/protocolo_259_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1620/protocolo_259_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por la Parlamentaria Liliam Kechichian por la cual informa que no podrá asistir la SO LXXXVIII del 7 de agosto de 2023. Solicita que se convoque al Diputado Gustavo Olmos en calidad de su suplente.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1622/protocolo_261_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1622/protocolo_261_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de licencia presentada por el Parlamentario Javier Zacarías Irún, Senador Nacional de Paraguay, por la cual informa que no podrá asistir a la SO LXXXVIII del 7 de agosto de 2023 y solicita que su toma de compromiso sea incluida en el orden del día de la sesión ordinaria subsiguiente.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1632/protocolo_267_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1632/protocolo_267_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por la Parlamentaria Bettiana Díaz por la cual informa que no podrá asistir a la Sesión Ordinaria LXXXVIII del 7 de agosto de 2023.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1636/protocolo_271_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1636/protocolo_271_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Nicolás Viera por la cual solicita licencia para la Sesión Ordinaria LXXXVIII del 7 de agosto de 2023.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1641/protocolo_284_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1641/protocolo_284_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Daniel Caggiani por la cual solicita licencia para la Sesión LXXXVIII SO del día 7 de agosto de 2023.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>Argentina - ABRUZA, Armando</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1646/protocolo_302_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1646/protocolo_302_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia presentada por el Parlamentario Armando Daniel Abruza, de la Delegación Argentina, por la cual informa que no podrá asistir a la Sesión Ordinaria LXXXIX del 25 de septiembre de 2023</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1722/protocolo_309_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1722/protocolo_309_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Alfredo Béliz por la cual solicita licencia para la LXXXIX</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1768/protocolo_312_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1768/protocolo_312_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Vera Bejarano por la cual solicita licencia para la LXXXIX SO</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Paraguay - CABRERA, Lourdes</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1803/protocolo_323_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1803/protocolo_323_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Noelia Cabrera por la cual solicita licencia para la LXXXIX SO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>Paraguay - CENTURIÓN, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1871/protocolo_333_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1871/protocolo_333_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Centurión por la cual solicita licencia para la LXXXIX SO.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>Paraguay - NÚÑEZ, Basilio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1951/protocolo_338_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1951/protocolo_338_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Basilio Núñez por la cual solicita licencia para la SO LXXXIX convocada para el día 25 de setiembre de 2023.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1952/protocolo_337_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1952/protocolo_337_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rubén Rubin por la cual solicita licencia para la SO LXXXIX convocada para el día 25 de setiembre de 2023.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1982/protocolo_341_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1982/protocolo_341_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Caggiani por la cual solicita licencia para la LXXXIX SO.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>Paraguay - VALIENTE, Regina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1991/protocolo_356_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1991/protocolo_356_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Lizarella Valiente por la cual solicita licencia para la LXXXIX SO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>Paraguay - CERINI, César</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1993/protocolo_358_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1993/protocolo_358_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario César Cerini por la cual solicita licencia para la LXXXIX SO.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>Paraguay - VILLANUEVA, Virina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1997/protocolo_363_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1997/protocolo_363_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Virina Villanueva por la cual solicita licencia para la LXXXIX SO.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>Uruguay - DELLA VENTURA, Amanda</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1999/protocolo_369_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1999/protocolo_369_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Amanda Della Ventura por la cual solicita licencia para la SO LXXXIX del 25 de setiembre.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>Solicitud verbal realizada por el Parlamentario Benedetto, de solicitud de licencia para los Parlamentarios Julio Sotelo y Marcela Crabbe para la LXXXIX SO.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>Uruguay - DOS SANTOS, Valentina</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2450/protocolo_421_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2450/protocolo_421_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Valentina dos Santos por la cual solicita licencia para la SO XC del 27 de noviembre.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2451/protocolo_422_-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2451/protocolo_422_-2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Basilio Núñez por la cual solicita licencia para la SO XC del 27 de noviembre.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2452/protocolo_423_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2452/protocolo_423_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Regina Lizarella Valiente Cabrera por la cual solicita licencia para la SO XC del 27 de noviembre.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>Paraguay - KEMPER, Patrick</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2455/protocolo_428_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2455/protocolo_428_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Patrick Kemper Thiede por la cual solicita licencia para la SO XC del 27 de noviembre.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>Solicitud verbal de licencia para los Parlamentarios, Crabbe, Nostrala, Cornejo, Sotelo, Strada, Quaquá, Odair Cunha, Maidana y Nicolás Viera.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2468/protocolo_451_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2468/protocolo_451_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Centurión por la cual solicita licencia para la Sesión Extraordinaria a realizarse el 18 de diciembre proximo.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>Paraguay - ZACARÍAS, Ernesto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2469/protocolo_452_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2469/protocolo_452_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Javier Zacarías Irún por la cual solicita licencia para la Sesión Extraordinaria a realizarse el 18 de diciembre próximo.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2471/protocolo_456_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2471/protocolo_456_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Lourdes Noelia Cabrera por la cual solicita licencia para la Sesion Extraordinaria de fecha 18 de diciembre del corriente</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2472/protocolo_458_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2472/protocolo_458_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Regina Lizarella Valiente por la cual solicita licencia para la Sesión Extraordinaria de fecha 18 de diciembre de 2023</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>Paraguay - MEZA, Hugo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2473/protocolo_459_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2473/protocolo_459_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Hugo Meza  por la cual solicita licencia para la Sesión Extraordinaria de fecha 18 de diciembre de 2023</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2474/protocolo_460_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2474/protocolo_460_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Pastor Alberto Vera Bejarano  por la cual solicita licencia para la Sesión Extraordinaria de fecha 18 de diciembre de 2023</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2475/protocolo_461_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2475/protocolo_461_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Basilio Núñez por la cual solicita licencia para la Sesión Extraordinaria de fecha 18 de diciembre próximo</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
     <t>Secretaría de Relaciones Institucionales y Comunicación Social - SERICOM</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/569/protocolo_09_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/569/protocolo_09_2023.pdf</t>
   </si>
   <si>
     <t>Nota remitida por la Secretaría de Relaciones Institucionales y Comunicación Social por la cual se remite en anexo, Petición ciudadana del Sr. Adelar Jose Drescher.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/570/protocolo_10_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/570/protocolo_10_2023.pdf</t>
   </si>
   <si>
     <t>Memorando de entendimiento entre el Parlamento del MERCOSUR y el Parlamento Internacional para la tolerancia y Paz, IPTP.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Secretaría de Relaciones Internacionales e Integración - SRII</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/571/protocolo_11_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/571/protocolo_11_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Secretaría de Relaciones Internacionales e integración del Parlamento del MERCOSUR, por la cual se comunica al Sr. Co. Presidente del Componente Latinoamericano en EUROLAT, Sr. Oscar Darío Pérez que el Presidente del Parlamento del MERCOSUR, Parlamentario Gustavo Penadés desempeñará el cargo de co-vicepresidente del Componente Latinoamericano.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/572/protocolo_12_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/572/protocolo_12_2023.pdf</t>
   </si>
   <si>
     <t>Declaración conjunta entre el Parlamento Centroamericano y el Presidente  y la Mesa Directiva del Parlamento del MERCOSUR que reafirma los valores de defensa de la Democracia y la integración Regional.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/603/protocolo_76_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/603/protocolo_76_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios por la cual informa que Parlamentaria argentina Norma Aguirre llevará adelante la coordinación de esta Comisión.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/606/protocolo_79_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/606/protocolo_79_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Comisión de Asuntos Internacionales por la cual informa que el Parlamentario paraguayo Nelson Argaña será Vicepresidente de esta Comisión.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/648/protocolo_100_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/648/protocolo_100_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de vicepresidenta del PM por la cual comunica que la Parlamentaria Karolina Bobadilla cubrirá la vacante generada por la renuncia del Parlamentario Víctor Santa María en la Comisión de Trabajo</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1057/protocolo_144_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1057/protocolo_144_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ricardo Canese por la cual presenta denuncia de fraude electoral en las elecciones del Paraguay del 30 de abril de 2023</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1215/protocolo_220_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1215/protocolo_220_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Presidente Rubén Bacigalupe por la cual comunica que el señor parlamentario Sergio Botana integrará la comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico, la Delegación Externa para EUROLAT, la Comisión Temporaria de Acompañamiento del Acuerdo Birregional MERCOSUR - Unión Europea, y el Frente Parlamentario contra el Hambre - PARLASUR en sustitución del señor parlamentario Gustavo Penadés.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1218/protocolo_226_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1218/protocolo_226_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Lic. Neri Olmedo por la cual presenta saludo de despedida a los integrantes del Parlamento.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1221/protocolo_237_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1221/protocolo_237_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Comisión de Derechos Humanos por la cual comunica que el próximo martes 27 de junio se cumplen 50 años del golpe de estado en Uruguay. A estos efectos el PIT-CNT (central sindical única de Uruguay) convoca a un paro general con concentración y movilización en homenaje a la "heroica huelga general". Comunica que se verán afectados servicios de transporte, dependencias públicas y privada, y no se contara con servicios tercerizados contratados por el Parlasur para la realización de la transmisión de la audiencia en esa fecha. Se propone la postergación de la actividad prevista para esta fecha, y que se agregue como punto de orden del día a ser tratado en la reunión convocada para el 26 de junio próximo.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1621/protocolo_260-2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1621/protocolo_260-2023.pdf</t>
   </si>
   <si>
     <t>Comunicación del Presidente Raúl Luís Latorre Martínez, presidente de la Cámara de Diputados, y Leonardo Saiz Arce, Secretario Parlamentario, por la cual remite la Resolución Nº 56 "Que designa a los Diputados Nacionales para integrar el Parlamento del MERCOSUR". Delegación paraguaya.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1631/protocolo_266_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1631/protocolo_266_-_2023.pdf</t>
   </si>
   <si>
     <t>Comunicación presentada por el Senador Silvio A. Olevar B. Presidente de la Cámara de Senadores de la República del Paraguay por la cual se remite las nóminas de legisladores titulares y suplentes, designados por cada Cámara para integrar el Parlamento del MERCOSUR en representación de la República del Paraguay.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1638/protocolo_276_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1638/protocolo_276_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Cámara Argentina de Empresarios Culturales por la cual el PM declara de interés regional para el Desarrollo de estas Nuevas Economías, en especial la Economía Naranja, y el Seminario PULSO NARANJA. Como así también a la Cámara Argentina de Empresarios Culturales.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1642/protocolo_285_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1642/protocolo_285_-_2023.pdf</t>
   </si>
   <si>
     <t>Acuerdo entre la Universidad de la República - Facultad de Derecho y el Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1967/protocolo_340_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1967/protocolo_340_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota enviada por el Parlamentario Nelsinho Trad en su calidad de Jefe de Delegación por la cual informa la nueva Delegación de Brasil.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1983/protocolo_342_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1983/protocolo_342_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rubén Rubin por la cual informa que la Solicitud de Licencia previamente presentada con el Protocolo 337/2023 queda sin efecto.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1996/protocolo_361_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1996/protocolo_361_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Arlindo Chinaglia en su calidad de Vicepresidente del Parlamento del MERCOSUR por la cual comunica los nombres de los Parlamentarios brasileros que ocuparán las Comisiones Permanentes del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2461/protocolo_436_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2461/protocolo_436_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Arlindo Chinaglia por la cual informa que el Parlamentario Paulo Fernando dos Santos fue designado para ocupar el cargo de presidente de la Comisión de Trabajo, Políticas de Empleo, Seguridad Social y Economía Social (CTRA).</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2463/protocolo_446_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2463/protocolo_446_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por Cecilia Britto por la cual el Parlamentario Dr. Gerardo Zamora presenta su renuncia a su puesto en el Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2477/protocolo_464_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2477/protocolo_464_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Conrado Rodríguez por la cual comunica la continuidad del Sr. Heber Scarone como Secretario en el grupo político Integración Democrática.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2478/protocolo_465_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2478/protocolo_465_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Conrado Rodríguez por la cual comunica su incorporación al grupo político Integración Democrática.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>Paraguay - LÓPEZ, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2479/protocolo_466_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2479/protocolo_466_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Carlos María López López por la cual comunica su incorporación al grupo político Integración Democrática.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>Argentina - SESMA, Laura Judith</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2480/protocolo_467_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2480/protocolo_467_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Laura Sesma por la cual comunica su incorporación al grupo político Integración Democrática.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>Paraguay - AMARILLA, Dionisio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2481/protocolo_468_-_2023.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2481/protocolo_468_-_2023.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Dionisio Oswaldo Amarilla Guirland por la cual comunica su incorporación al grupo político Integración Democrática.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2732,67 +2732,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1644/protocolo_289_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/563/protocolo_03_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/564/protocolo_04_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/565/protocolo_05_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/566/protocolo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/567/protocolo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/568/protocolo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/573/protocolo_13_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/574/protocolo_14_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/575/protocolo_18_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/580/protocolo_42_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/582/protocolo_44_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/599/protocolo_69_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/600/protocolo_70_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/601/protocolo_71_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/602/protocolo_74_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/612/protocolo_86_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/613/protocolo_87_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/659/protocolo_102_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/744/protocolo_111_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/745/protocolo_112_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1058/protocolo_145_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1059/protocolo_147_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1061/protocolo_149_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1074/protocolo_150_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1076/protocolo_158_-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1081/protocolo_170_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1082/protocolo-171-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1084/protocolo-173-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1100/protocolo_196_-_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1104/protocolo_202_-_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1105/protocolo_203_-_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1112/protocolo_206_-_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1113/protocolo_212_-_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1199/protocolo_218_-_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1217/protocolo_227_-_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1101/protocolo_199_-_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1235/protocolo_158_-_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1617/protocolo_255_-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1623/protocolo_262_-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1645/protocolo_299_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1647/protocolo_304_-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1723/protocolo_310_-_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1769/protocolo_313_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1812/protocolo_331_-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1984/protocolo_343_-_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2000/protocolo_370_-_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2001/protocolo_371_-_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2002/protocolo_372_-_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2104/protocolo_389_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2453/protocolo_424_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2476/protocolo_463_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/576/protocolo_32_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/584/protocolo_49_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1056/protocolo_141_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1080/protocolo_167-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1083/protocolo-172-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1633/protocolo_268_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1634/protocolo_269_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1635/protocolo_270_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1995/protocolo_360_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2004/protocolo_375_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2005/protocolo_376_-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2129/protocolo_390_-_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2310/potocolo_403_-_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2311/protocolo_404_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2312/protocolo_405_-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2313/protocolo_406_-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2429/protocolo_414_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2448/protocolo_418_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2449/protocolo_419_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2454/protocolo_425_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2456/protocolo_429_-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2470/protocolo_455_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/581/protocolo_43_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/593/protocolo_55_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/596/protocolo_59_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/610/protocolo_83_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/611/protocolo_84_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/763/protocolo_113_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/826/protocolo_118_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1090/protocolo_180_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1216/protocolo_225_-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1637/protocolo_275_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1640/protocolo_279_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1804/protocolo_324_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1809/protocolo_325_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1810/protocolo_326_-_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1811/protocolo_328_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1913/protocolo_336_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1985/protocolo_353_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1986/protocolo_354_-_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1992/protocolo357_-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1998/protocolo_364_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2204/protocolo_399_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2457/protocolo_430-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2458/protocolo_432_-_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/592/protocolo_54_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/595/protocolo_57_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/597/protocolo_64_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/598/protocolo_65_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/604/protocolo_77_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/605/protocolo_78_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/609/protocolo_82_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1060/protocolo_148__2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1079/protocolo_166_-_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1085/protocolo_174_-_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1086/protocolo_175_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1088/protocolo_177_-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1219/protocolo_229_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1220/protocolo_230_-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1224/protocolo_242_-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1225/protocolo_243_-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1226/protocolo_244_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1227/protocolo_245_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1228/protocolo_246_-_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1229/protocolo_247_-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1230/protocolo_248_-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1231/protocolo_249_-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1232/protocolo_250_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1233/protocolo_253_-_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1234/protocolo_254_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1953/mep_444_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2003/protocolo_373_-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2423/protocolo_407_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2424/protocolo_408_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2425/protocolo_409_-_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2426/protocolo_410_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2459/protocolo_433_-_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2460/protocolo_434_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2464/protocolo_447_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2465/protocolo_448_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2466/protocolo_449_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2467/protocolo_450_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/577/protocolo_37_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/578/protocolo_39_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/579/protocolo_40_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/583/protocolo_45_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/590/protocolo_52_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/591/protocolo_53_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/594/protocolo_56_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1077/protocolo_159_-_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1078/protocolo_160_-_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1087/protocolo_176_-_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1102/protocolo_200_-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1103/protocolo_201_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1198/protocolo_217_-_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1222/protocolo_239_-_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1618/protocolo_257_-_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1619/protocolo_258_-_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1620/protocolo_259_-_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1622/protocolo_261_-_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1632/protocolo_267_-_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1636/protocolo_271_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1641/protocolo_284_-_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1646/protocolo_302_-_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1722/protocolo_309_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1768/protocolo_312_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1803/protocolo_323_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1871/protocolo_333_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1951/protocolo_338_-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1952/protocolo_337_-_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1982/protocolo_341_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1991/protocolo_356_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1993/protocolo_358_-_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1997/protocolo_363_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1999/protocolo_369_-_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2450/protocolo_421_-_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2451/protocolo_422_-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2452/protocolo_423_-_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2455/protocolo_428_-_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2468/protocolo_451_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2469/protocolo_452_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2471/protocolo_456_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2472/protocolo_458_-_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2473/protocolo_459_-_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2474/protocolo_460_-_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2475/protocolo_461_-_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/569/protocolo_09_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/570/protocolo_10_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/571/protocolo_11_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/572/protocolo_12_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/603/protocolo_76_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/606/protocolo_79_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/648/protocolo_100_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1057/protocolo_144_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1215/protocolo_220_-_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1218/protocolo_226_-_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1221/protocolo_237_-_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1621/protocolo_260-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1631/protocolo_266_-_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1638/protocolo_276_-_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1642/protocolo_285_-_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1967/protocolo_340_-_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1983/protocolo_342_-_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1996/protocolo_361_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2461/protocolo_436_-_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2463/protocolo_446_-_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2477/protocolo_464_-_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2478/protocolo_465_-_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2479/protocolo_466_-_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2480/protocolo_467_-_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2481/protocolo_468_-_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1644/protocolo_289_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/563/protocolo_03_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/564/protocolo_04_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/565/protocolo_05_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/566/protocolo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/567/protocolo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/568/protocolo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/573/protocolo_13_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/574/protocolo_14_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/575/protocolo_18_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/580/protocolo_42_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/582/protocolo_44_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/599/protocolo_69_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/600/protocolo_70_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/601/protocolo_71_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/602/protocolo_74_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/612/protocolo_86_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/613/protocolo_87_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/659/protocolo_102_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/744/protocolo_111_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/745/protocolo_112_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1058/protocolo_145_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1059/protocolo_147_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1061/protocolo_149_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1074/protocolo_150_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1076/protocolo_158_-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1081/protocolo_170_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1082/protocolo-171-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1084/protocolo-173-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1100/protocolo_196_-_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1104/protocolo_202_-_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1105/protocolo_203_-_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1112/protocolo_206_-_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1113/protocolo_212_-_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1199/protocolo_218_-_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1217/protocolo_227_-_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1101/protocolo_199_-_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1235/protocolo_158_-_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1617/protocolo_255_-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1623/protocolo_262_-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1645/protocolo_299_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1647/protocolo_304_-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1723/protocolo_310_-_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1769/protocolo_313_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1812/protocolo_331_-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1984/protocolo_343_-_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2000/protocolo_370_-_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2001/protocolo_371_-_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2002/protocolo_372_-_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2104/protocolo_389_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2453/protocolo_424_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2476/protocolo_463_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/576/protocolo_32_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/584/protocolo_49_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1056/protocolo_141_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1080/protocolo_167-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1083/protocolo-172-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1633/protocolo_268_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1634/protocolo_269_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1635/protocolo_270_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1995/protocolo_360_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2004/protocolo_375_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2005/protocolo_376_-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2129/protocolo_390_-_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2310/potocolo_403_-_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2311/protocolo_404_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2312/protocolo_405_-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2313/protocolo_406_-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2429/protocolo_414_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2448/protocolo_418_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2449/protocolo_419_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2454/protocolo_425_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2456/protocolo_429_-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2470/protocolo_455_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/581/protocolo_43_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/593/protocolo_55_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/596/protocolo_59_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/610/protocolo_83_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/611/protocolo_84_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/763/protocolo_113_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/826/protocolo_118_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1090/protocolo_180_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1216/protocolo_225_-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1637/protocolo_275_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1640/protocolo_279_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1804/protocolo_324_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1809/protocolo_325_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1810/protocolo_326_-_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1811/protocolo_328_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1913/protocolo_336_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1985/protocolo_353_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1986/protocolo_354_-_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1992/protocolo357_-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1998/protocolo_364_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2204/protocolo_399_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2457/protocolo_430-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2458/protocolo_432_-_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/592/protocolo_54_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/595/protocolo_57_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/597/protocolo_64_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/598/protocolo_65_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/604/protocolo_77_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/605/protocolo_78_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/609/protocolo_82_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1060/protocolo_148__2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1079/protocolo_166_-_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1085/protocolo_174_-_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1086/protocolo_175_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1088/protocolo_177_-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1219/protocolo_229_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1220/protocolo_230_-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1224/protocolo_242_-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1225/protocolo_243_-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1226/protocolo_244_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1227/protocolo_245_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1228/protocolo_246_-_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1229/protocolo_247_-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1230/protocolo_248_-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1231/protocolo_249_-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1232/protocolo_250_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1233/protocolo_253_-_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1234/protocolo_254_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1953/mep_444_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2003/protocolo_373_-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2423/protocolo_407_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2424/protocolo_408_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2425/protocolo_409_-_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2426/protocolo_410_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2459/protocolo_433_-_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2460/protocolo_434_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2464/protocolo_447_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2465/protocolo_448_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2466/protocolo_449_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2467/protocolo_450_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/577/protocolo_37_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/578/protocolo_39_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/579/protocolo_40_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/583/protocolo_45_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/590/protocolo_52_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/591/protocolo_53_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/594/protocolo_56_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1077/protocolo_159_-_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1078/protocolo_160_-_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1087/protocolo_176_-_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1102/protocolo_200_-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1103/protocolo_201_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1198/protocolo_217_-_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1222/protocolo_239_-_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1618/protocolo_257_-_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1619/protocolo_258_-_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1620/protocolo_259_-_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1622/protocolo_261_-_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1632/protocolo_267_-_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1636/protocolo_271_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1641/protocolo_284_-_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1646/protocolo_302_-_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1722/protocolo_309_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1768/protocolo_312_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1803/protocolo_323_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1871/protocolo_333_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1951/protocolo_338_-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1952/protocolo_337_-_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1982/protocolo_341_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1991/protocolo_356_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1993/protocolo_358_-_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1997/protocolo_363_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1999/protocolo_369_-_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2450/protocolo_421_-_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2451/protocolo_422_-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2452/protocolo_423_-_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2455/protocolo_428_-_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2468/protocolo_451_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2469/protocolo_452_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2471/protocolo_456_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2472/protocolo_458_-_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2473/protocolo_459_-_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2474/protocolo_460_-_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2475/protocolo_461_-_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/569/protocolo_09_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/570/protocolo_10_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/571/protocolo_11_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/572/protocolo_12_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/603/protocolo_76_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/606/protocolo_79_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/648/protocolo_100_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1057/protocolo_144_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1215/protocolo_220_-_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1218/protocolo_226_-_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1221/protocolo_237_-_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1621/protocolo_260-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1631/protocolo_266_-_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1638/protocolo_276_-_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1642/protocolo_285_-_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1967/protocolo_340_-_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1983/protocolo_342_-_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/1996/protocolo_361_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2461/protocolo_436_-_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2463/protocolo_446_-_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2477/protocolo_464_-_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2478/protocolo_465_-_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2479/protocolo_466_-_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2480/protocolo_467_-_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2023/2481/protocolo_468_-_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>