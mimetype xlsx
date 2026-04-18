--- v0 (2025-10-11)
+++ v1 (2026-04-18)
@@ -54,3659 +54,3659 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Propuesta de Anteproyecto de Norma</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/376/protocolo_178_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/376/protocolo_178_2022.pdf</t>
   </si>
   <si>
     <t>Anteproyecto de norma elaborado por los miembros de la Comisión de Trabajo sobre economía social y solidaria.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>FpceH - Frente Parlamentario contra el Hambre - PARLASUR</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/430/protocolo_235_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/430/protocolo_235_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Anteproyecto de Norma presentada por el Frente Parlamentario contra el Hambre sobre la Agricultura familiar en el Mercosur</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Argentina - FEMENÍA, Marina, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/486/protocolo_291_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/486/protocolo_291_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Anteproyecto de Norma presentado por la Parlamentaria Femenia acompañada por varios Parlamentarios de la Delegación Argentina referente al acceso a las TIC´S e internet y eliminar la brecha digital.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Argentina - HARISPE, Gastón, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio, Paraguay - CANESE, Ricardo, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/147/mep_01_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/147/mep_01_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Harispe acompañado por varios Parlamentarios referente al apoyo a la restructuración de la deuda externa, democracia y Derechos Humanos.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/148/mep_02_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/148/mep_02_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Karlen acompañado por varios Parlamentarios por la cual el PM declara su más enérgico rechazo al desplazamiento de armas nucleares por parte del gobierno de Gran Bretaña durante el conflicto del Atlántico Sur conocido popularmente como Guerra de las Malvinas.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/149/mep_03_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/149/mep_03_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto acompañada por varios Parlamentarios por la cual el PM declara el más enérgico repudio a la elección ilegitima de autoridades realizada en las Islas Malvinas por parte del Gobierno Británico y pobladores del archipiélago.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BELLO, Cristian, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - RIOSECO, Ramón, Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/152/mep_06_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/152/mep_06_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto acompañada  por varios Parlamentarios por la cual el PM declara el más enérgico repudio por la venta ilegal realizada al ciudadano Joe Lewis de las tierras ubicadas en Lago Escondido.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Argentina - ABRUZA, Armando</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/153/mep_07_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/153/mep_07_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Abruza referente a la independencia de la judicatura.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Argentina - BRITTO, Cecilia, Argentina - D'AURIA, Nancy, Argentina - LABORDE, Oscar, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/159/mep_13_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/159/mep_13_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por las Parlamentarias Elena Corregido y Julia Perie por la cual se solicita al FMI que considere la revisión de los limites de acceso y de la política de sobretasas.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BRITTO, Cecilia, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - LABORDE, Oscar, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/160/mep_14_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/160/mep_14_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por las Parlamentarias Elena Corregido y Julia Perié por la cual el PM declara la paridad de género en la composición del Parlamento del MERCOSUR en cuanto a Parlamentarios y a Parlamentarias se refiere.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/161/mep_15_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/161/mep_15_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por las Parlamentarias Elena Corregido y Julia Perié por la cual el PM declara de su interés el Informe de Amnistía Internacional que argumenta que el Estado israelí mantiene un régimen institucionalizado de opresión y dominación de la población palestina en beneficio de los judíos israelíes</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/162/mep_16_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/162/mep_16_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese referente a “analizar y tomar medidas para avanzar en la integración eléctrica regional soberana, legal, justa, eficiente y sostenible.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Argentina - STORANI, María Luisa, Argentina - FIDEL, Gabriel, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/167/mep_21_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/167/mep_21_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios María Luisa  Storani, Lilia Puig y Gabriel Fidel por la cual el PM condena la agresión por parte de la Federación Rusa a Ucrania.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto, Argentina - ABRUZA, Armando, Argentina - CRABBE, Marcela, Argentina - DEL VALLE GONZÁLEZ , María, Argentina - ELÍAS, Marcelo, Argentina - NOSTRALA, Walter, Argentina - RODRÍGUEZ SIMÓN, Fabián, Paraguay - ARGAÑA, Nelson, Paraguay - BENÍTEZ, Edith, Paraguay - CRICHIGNO, María Eugenia, Paraguay - MIGNARRO, María, Paraguay - OLMEDO, Neri, Paraguay - TROCHE, Celso, Uruguay - PENADÉS, Gustavo, Uruguay - RODRÍGUEZ, Conrado</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/168/mep_22_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/168/mep_22_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el PM declara su enérgico rechazo a la invasión a Ucrania por parte de la Federación Rusa.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/176/mep_31_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/176/mep_31_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por las Parlamentarias Elena Corregido y Julia Perié sobre “Reconocimiento de las mujeres en Malvinas”</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/177/mep_32_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/177/mep_32_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta al CMC a analizar e impulsar el transporte ferroviario eléctrico en toda la región.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Argentina - SOTELO, Julio, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/178/mep_33_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/178/mep_33_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Sotelo y acompañado por los Parlamentarios Perié, Karlen. Gleadell, Cejas, Strada, Oviedo, Corregido, Nicoletti, Britto, Bello, D´auria, Beliz, Santa María y Budeguer por la cual el PM declara de interés el libro “Por qué Patria Grande”</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/179/mep_34_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/179/mep_34_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Sotelo y acompañado por los Parlamentarios Perié, Karlen. Gleadell, Cejas, Strada, Oviedo, Corregido, Nicoletti, Britto, Bello, D´auria, Beliz, Santa María y Budeguer por la cual el PM declara de interés el primer Encuentro Latinoamericano de Geopolítica y Estudios Estratégicos.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/180/mep_35_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/180/mep_35_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corregido de afirmación del abolicionismo de la explotación sexual en el MERCOSUR.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro, Argentina - GLEADELL, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/185/mep_47_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/185/mep_47_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Karlen por la cual el PM manifiesta profunda preocupación y repudio por la reciente designación de parte del Gobierno de Reino Unido de Gran Bretaña e Irlanda del Norte de Alison Blake como nueva gobernadora de las Islas Malvinas.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Argentina - OVIEDO, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/189/mep_53_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/189/mep_53_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaracion presentada por el Parlamentario Oviedo por la cual el PM declara de interés la realización de la Vuelta Ciclista a Formosa Internacional a desarrollarse desde el 07 al 10 de abril de 2022</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Argentina - SANTA MARÍA, Víctor, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/199/mep_57_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/199/mep_57_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Santa María por la cual el PM declara su reconocimiento por el trigésimo primer aniversario de la Firma del Tratado de Asunción</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Argentina - SOTELO, Julio, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/240/mep_62_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/240/mep_62_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Sotelo y acompañado por varios Parlamentarios de la Delegación Argentina por la cual el PM declara la importancia de promover la “Agenda Malvinas nos une”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - PERIÉ, Julia, Argentina - PRADO, María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/241/mep_63_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/241/mep_63_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaracion presentada por la Parlamentaria Britto y acompañada por las Parlamentarias Elena Corregido, Sofía Prado, Nancy D´auria, Julia Perié y Marina Femenia por la cual el PM declara de interés regional la obra literaria denominada “Las Primeras” autoría de la periodista argentina Gisela Marziotta.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paraguay - BENÍTEZ, Edith, Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - MIGNARRO, María, Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/242/mep_64_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/242/mep_64_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual se insta al CMC a impulsar la integración energética y eléctrica en el MERCOSUR y a desarrollar modalidades de transporte en base a energías renovables.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara de interés regional la incorporación de “Redes Chaco” al foro civil de la EUROLAT, y la gran labor desarrollada en el cuidado y en la preservación del Gran Chaco Americano.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Argentina - GLEADELL, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/276/protocolo_97_-_mep_89_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/276/protocolo_97_-_mep_89_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Carlos Gleadell por la cual el Parlamento del MERCOSUR declara de interés regional el libro Relatos de Malvinas: Desde el Balcón de la Orilla.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/278/protocolo_99_-_mep_91_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/278/protocolo_99_-_mep_91_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara de interés regional el VIII Congreso Argentino de Derecho Ambiental que se realizará los días 5 y 6 de mayo de 2022.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/279/protocolo_100_-_mep_92_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/279/protocolo_100_-_mep_92_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta al CMC a convalidar los títulos de cursos de lengua guaraní, en diversa modalidad, en la Provincia de Corrientes, Argentina, a cargo del Ateneo de Lengua y Cultura Guaraní.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/287/protocolo_107_-_mep_96_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/287/protocolo_107_-_mep_96_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Britto y Santa María por la cual el PM declara de interés regional la conclusión del Comité de DDHH del 28 de abril de 2022 al ratificar la violación de derecho del ex Presidente Luiz Inacio Lula da Silva.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Paraguay - ARGAÑA, Nelson, Paraguay - BARUJA, Jorge, Paraguay - BENÍTEZ, Edith, Paraguay - BITTAR, Tomás, Paraguay - BOGADO TATTER, Juan, Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - CRICHIGNO, María Eugenia, Paraguay - DURÉ, Pedro, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel, Paraguay - NEUMAN, Luis, Paraguay - OLMEDO, Neri, Paraguay - PENAYO, Atilio, Paraguay - TORALES, Jorge, Paraguay - TORRES, José, Paraguay - TROCHE, Celso</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/291/protocolo_111_-_mep_100_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/291/protocolo_111_-_mep_100_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguaya por la cual se insta al Estado Brasileño a devolver los archivos nacionales paraguayos secuestrados en 1869 durante la Guerra de la Triple Alianza.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - LÓPEZ, Carlos, Argentina - OVIEDO, Ricardo, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás, Argentina - VANOSSI, Jorge</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/297/protocolo_117_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/297/protocolo_117_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perie por la cual se declara de interés la película “Soy Aimé” sobre la vida y obra de Aimé Paimé cantora mapuche heroína cultural. Acompañan los Parlamentarios Britto, D´auria, Gleadell, Brizuela, Corregido, Strada, Cejas, Oviedo, Harispe, López, Vanossi, Bello, Sotelo, Femenia.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/303/protocolo_125_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/303/protocolo_125_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se reclama a la Municipalidad de Asunción, vía CMC, evitar la nueva mutilación del Jardín Botánico y Zoológico de Asunción, declarado Patrimonio Natural, Cultural, Histórico Arquitectónico y Sociocultural por el Parlamento del MERCOSUR al proponer destinarse, como mínimo 5 hectáreas para la construcción de un Museo de Ciencias auspiciado por la Fundación Perry.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Argentina - SANTA MARÍA, Víctor, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/306/protocolo_128_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/306/protocolo_128_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Víctor Santa María por la cual el PM declara de interés cultural la muestra “Pueblos originarios: Guerreros del tiempo” del fotógrafo brasileño Ricardo Stuckert.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/308/protocolo_132_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/308/protocolo_132_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual se condena el brutal desalojo de la Comunidad Avá Guaraní de Cerrito, Minga Pora.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Bolivia - VEIZAGA, Laidy, Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - MIGNARRO, María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/336/protocolo_143_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/336/protocolo_143_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Laidy Veizaga acompañada por los Parlamentarios Enzo Cardozo, Blanca Lila Mignarro y Ricardo Canese,  por la cual el PM declara la prioridad de la actualización e implementación del plan maestro de la cuenca del Río Pilcomayo, con el propósito de alcanzar resultados efectivos en su desarrollo y gestión integral y sostenible.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/389/protocolo_194_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/389/protocolo_194_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de (Declaración) presentada por el Parlamentario Canese por la cual se insta a los gobiernos de Paraguay y Argentina a tomar medidas para abaratar los costos de la balsa que realiza el servicio de paso de personas y vehículos entre Puerto Cano y Pilar._x000D_
 _x000D_
 Ver pestaña "Documento Accesorio":_x000D_
 Propuesta de Recomendación modificada por la cual el PM recomienda al CMC tomar las medidas correspondientes en coordinación con los gobiernos de Paraguay y Argentina, para abaratar las tarifas del servicio de balsa entre Pilar/Paraguay y Puerto Cano/Argentina, a un nivel similar al que rige en otros sitios más cercanos a grandes ciudades, sobre el mismo limítrofe río Paraguay.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/402/protocolo_207_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/402/protocolo_207_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perié por la cual el Parlamento del MERCOSUR declara de interés la publicación digital bilingüe español/portugués “Teatro situado. Revista de artes escénicas con ojos latinoamericanos”</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/410/protocolo_215_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/410/protocolo_215_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se declara de interés regional el II Seminario Internacional "Soberanía Energética, integración eléctrica y gestión pública para el buen vivir, con rol protagonico de los movimientos populares para la vigencia de derechos humanos socio ambientales"</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/419/protocolo_224_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/419/protocolo_224_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Carlos Gleadell por la cual el Parlamento del MERCOSUR declara al Festival Juvenil Patagónico del Folklore de la Ciudad de Puerto San Julián, Provincia de Santa Cruz como Festival Juvenil de Folklore del MERCOSUR bajo el lema."El folklore nos une, dame la mano hermano"</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BRITTO, Cecilia, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/420/protocolo_225_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/420/protocolo_225_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie acompañada por los Parlamentarios Britto, D´auria, Sotelo y Corregido por la cual el PM declara patrimonio natural y cultural del MERCOSUR la Araucaria Angustifolia.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/421/protocolo_226_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/421/protocolo_226_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie acompañada por los Parlamentarios Britto, D´auria, Sotelo y Corregido por la cual el PM declara de interés la publicación "Nuevas Venas: Palabras e imágenes inspiradas por Eduardo Galeano"</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/422/protocolo_227_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/422/protocolo_227_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Ricardo Canese y Neri Olmedo por la cual se declara de interés del MERCOSUR la concreción de Mercados Regionales de Intercambio de Alimentos en cada uno de los principales departamentos agrícolas del Paraguay</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BÉLIZ, Carlos, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORNEJO, Hernán, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - RIOSECO, Ramón, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/423/protocolo_228_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/423/protocolo_228_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto, acompañada por los Parlamentarios Karlen, Harispe, Nicoletti, Cejas, Brizuela, D´auria, Beliz, Rioseco, Oviedo, Budeguer, Femenia, López López, Gleadell, Perie, Strada, Cornejo y Sotelo por la cual el Parlamento del MERCOSUR declara su enérgico repudio al atentado contra la vida de la vicepresidenta de la Nación Argentina, la Dra. Cristina Fernández de Kirchner.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - HARISPE, Gastón, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PRADO, María, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/431/protocolo_236_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/431/protocolo_236_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie acompañada por los Parlamentarios Nicoletti, Britto, Sotelo, D´auria, Corregido, Oviedo, Brizuela, Harispe, Femenia, Strada y Prado de absoluto repudio al Tweet de la Parlamentaria del Mercosur Marcela Crabbe en referencia al intento de magnicidio de la Vicepresidenta Argentina Cristina Fernández de Kirchner.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Argentina - BRITTO, Cecilia, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/432/protocolo_237_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/432/protocolo_237_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaracion presentada por la Parlamentaria Corregido, acompañada por los Parlamentarios Perie, Gleadell, Britto, López, Karlen, Sotelo, Prado, D´auría, Oviedo, Strada por la cual el PM declara excluir del seno del PM a la Parlamentaria Marcela Crabbe por su manifiesta inhabilidad moral y falta de decoro para el cargo para el cual fue elegida.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Argentina - BRITTO, Cecilia, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Bolivia - MENDOZA, Adolfo, Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/433/protocolo_238_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/433/protocolo_238_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corregido por la cual el PM declara de interés regional el veredicto que estableció como delitos de lesa humanidad en el marco de un proceso de genocidio a los hechos perpetrados contra miembros de los pueblos Qom y Moqoit el 19 de julio de 1924, la que se conoció como Masacre de Napalpí.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BELLO, Cristian, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - OLIVERO, Herman, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - RAMUNDO, Daniel, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/438/protocolo_243_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/438/protocolo_243_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto acompañada por los Parlamentarios Santa María, Harispe, Sotelo, Perié, Corregido, Oviedo, Olivero, Karlen, Prado, D´auria, Gleadell, Bello, Cejas y Ramundo por la cual el PM declara su más profunda preocupación por la presencia norteamericana en el tramo paraguayo, lo cual amenaza directamente a los intereses económicos por la implicancia del control del territorio y de los capitales que la elaboración de un Plan Maestro para la navegabilidad del Rio  Paraguay pueda significar para la región y para la soberanía de nuestros pueblos.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - PERIÉ, Julia, Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/442/protocolo_247_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/442/protocolo_247_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corregido, acompañada por los Parlamentarios Perié, Harispe, Gleadell, Canese, Nicoletti, Britto, Prado, D´auría, Sotelo y Bello por la cual el Parlamento del MERCOSUR declara su preocupación y repudio por los hechos ocurridos en la comunidad indígena Tilquiza en la Provincia de Jujuy, Argentina</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Argentina - NICOLETTI, Eduardo, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/443/protocolo_248_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/443/protocolo_248_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Eduardo Nelson Nicoletti, acompañado por los Parlamentarios Britto, Harispe, Karlen, Perie, Prado, Sotelo, Strada, Cejas, Cornejo, Corregido, D´auría, Gleadell y Oviedo por la cual el Parlamento del MERCOSUR declara de interés regional la relizacion de los 3 juicios de lesa humanidad, llevados a cabo en La Pampa durante los años 2010/2022 en los que se juzgaron a los responsables de esta Provincia del terrorismo de Estado que se consumó en Argentina en el período 1975/1983</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/446/protocolo_251_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/446/protocolo_251_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la colección "Rapazinho - Portugués como lengua extranjera para Hispanohablantes"</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/459/protocolo_264_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/459/protocolo_264_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perie por la cual el PM declara de interés la celebración del III Foro Mundial de Derechos Humanos 2023 que tendrá lugar en Argentina del 20 al 24 de marzo. Acompañada por los Parlamentarios Harispe, Britto, Santa María, Gleadell, Beliz, López, Karlen, Sotelo, Prado, D´auría, Oviedo, Bello, Nicoletti, Corregido</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/466/protocolo_271_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/466/protocolo_271_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional “El II Congreso Nacional de Mujeres lideres y políticas del Paraguay”</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/469/protocolo_274_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/469/protocolo_274_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese “ que reafirma que la hidrovía Paraná – Paraguay es de libre navegación y que no corresponde que ningún Estado cobre ningún tipo de peaje”</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/473/protocolo_278_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/473/protocolo_278_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Canese y Caggiani por la cual se insta al Estado Paraguayo y a todos los Estados del MERCOSUR, vía CMC a llevar a cabo una tarea conjunta de planificación de la hidrovia Paraná – Paraguay – Uruguay de manera de desarrollar una política común de integración en la región con participación protagónica de la ciudadanía, evitando toda injerencia militar externa.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/480/protocolo_285_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/480/protocolo_285_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Femenía acompañada por varios Parlamentarios de la Delegacion Argentina por la cual el PM declara reafirmar la importancia fundamental y primordial de promover el respeto a los derechos humanos en todo ámbito y nivel contribuyendo y fortaleciendo la paz y la convivencia política</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Paraguay - ARGAÑA, Nelson, Paraguay - CANESE, Ricardo, Paraguay - MORÍNIGO, Manuel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/483/protocolo_288_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/483/protocolo_288_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese en su calidad de Presidente de la Subcomisión de Verdad y Justicia sobre la Guerra de la Triple Alianza, acompañado por los Parlamentarios Argaña y Morínigo por la cual el PM declara que el pueblo paraguayo sufrió gravísimos y masivos crímenes de guerra y de lesa humanidad cometidos por la Triple Alianza.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - LÓPEZ, Juan Pablo, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/521/protocolo_320_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/521/protocolo_320_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Elena Corregido por la cual el PM declara su repudio a las expresiones del Ex Presidente Mauricio Macri y del Senador Luis Juez por xenófobas, racistas y antidemocráticas.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/525/protocolo_326_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/525/protocolo_326_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie por la cual el Parlamento del MERCOSUR declara de interés la revista “Ciencia, Tecnología y Política” publicada por la cátedra libre Ciencia Política y Sociedad de la Universidad Nacional de la Plata”</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/557/protocolo_358_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/557/protocolo_358_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su más profundo pesar por la partida terrenal de la Sra. Hebe María Pastor de Bonafini</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2131/mep_64_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2131/mep_64_2022.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro, Argentina - BÉLIZ, Carlos, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/156/mep_10_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/156/mep_10_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen para la conformación de Grupos Parlamentarios de Amistad con distintos países.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/157/mep_11_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/157/mep_11_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen sobre tarjeta de movilidad para la discapacidad en el MERCOSUR</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - GLEADELL, Carlos, Argentina - PRADO, María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/169/mep_23_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/169/mep_23_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el PM recomienda al CMC la creación de una medalla al mérito y honor a aquellas personas o colectivos que vivas o ya ausentes merezcan su reconocimiento en alto grado de honor por parte del mayor bloque de América del Sur.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - MORÍNIGO, Manuel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/190/mep_55_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/190/mep_55_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Canese y Morinigo por la cual se insta al Estado Paraguayo vía CMC a arbitrar los medios para que la numerosa población paraguaya residente en el exterior este empadronada automáticamente y pueda ejercer el derecho humano de “elegir y ser elegido”</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/200/mep_58_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/200/mep_58_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda a los Estados Parte y Asociados del MERCOSUR a fomentar e implementar políticas públicas nacionales y regionales sobre agroecología con base en la soberanía alimentaria y la perspectiva de género.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/201/mep_59_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/201/mep_59_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda la capacitación obligatoria en la temática de género y violencia contra las mujeres para todas las personas que se desempeñen en la función pública en todos los niveles y jerarquías de todos los órganos de la estructura institucional del MERCOSUR.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/265/mep_79_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/265/mep_79_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual se recomienda a los Poderes Legislativos de los Estados Parte y Asociados incluir el titulo “Delitos Ambientales” a sus respectivos códigos penales.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Argentina - GLEADELL, Carlos, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio, Argentina - VILAS, Pablo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/270/mep_82_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/270/mep_82_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Carlos Gleadell (Adhieren los Parlamentarios Santamaría, Britto, Laborde, Vilas, Sotelo, Prado, Karlen, Bello, Nicoletti, Oviedo, Cejas, López, Harispe, Perié, Corregido, D´auría, Béliz)</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/286/protocolo_106_-_mep_95_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/286/protocolo_106_-_mep_95_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC dejar sin efecto la resolución de los Cancilleres del MERCOSUR de fecha 5 de agosto de 2017, en la que se resolvía suspender a la República Bolivariana de Venezuela en todos los derechos y obligaciones inherentes a su condición de Estado Parte del MERCOSUR.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/289/protocolo_109_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/289/protocolo_109_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda al CMC instar a los Poderes Legislativos de cada Estado Parte y Asociados del MERCOSUR, a la aprobación del Protocolo Regional que establece el Régimen de Responsabilidad Social, Empresarial y Ambiental, logrando de esta manera asegurar la sostenibilidad de los bienes naturales y ambiente de toda la región.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/292/protocolo_112_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/292/protocolo_112_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual se recomienda instar a los Estados Parte a fomentar la soberanía Alimentaria, establecer la importancia, el valor y la necesidad de los cultivos urbanos o huertas en ciudades para preservar el ambiente.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/301/protocolo_123_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/301/protocolo_123_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Lilia Puig por la cual el Parlamento del MERCOSUR recomienda al CMC instar a las Cancillerías de los países miembros a cumplir en forma urgente con el Artículo 15 del Acuerdo sobre el Acuífero Guaraní</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/330/protocolo_138_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/330/protocolo_138_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC establezca los mecanismos institucionales para poner en vigencia el mecanismo del Grupo de Alto Nivel sobre Relación Institucional.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Argentina - NOSTRALA, Walter</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/333/protocolo_140_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/333/protocolo_140_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Nostrala por la cual el PM recomienda instar a los Estados Parte a la adopción de medidas que flexibilicen las políticas migratorias para todos aquellos migrantes que tuvieron que abandonar la República de Ucrania por acciones de la guerra a fin de garantizar los Derechos Humanos</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/416/protocolo_221_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/416/protocolo_221_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen sobre los lineamientos para la notificación, detección precoz y manejo de casos de la Viruela de los monos (Monkeypox) en el MERCOSUR</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - RIOSECO, Ramón, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/429/protocolo_234_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/429/protocolo_234_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen sobre estrategia y plan de acción del MERCOSUR sobre el discurso de odio</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/481/protocolo_286_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/481/protocolo_286_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Puig por la cual se solicita la revisión de la Dec. CMC 6/2022 por ser violatoria del PCPM.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
     <t>Propuesta de Recomendación al Consejo del Mercado Común que remite el Presupuesto del Parlamento del MERCOSUR para el año de 2023.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/510/protocolo_309_2022_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/510/protocolo_309_2022_1.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la el PM recomienda al CMC analizar las problemáticas del cambio climático y su impacto en los sectores productivos de la región, promoviendo acciones que fortalezcan el compromiso de los estados parte y articulen políticas públicas coordinadas en los diferentes sectores productivos de la región, en beneficio de los pueblos.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
     <t>Paraguay - BENÍTEZ, Edith, Paraguay - PENAYO, Atilio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/266/mep_80_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/266/mep_80_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por los Parlamentarios Atilio Penayo y Edith Benítez por la cual el Parlamento del MERCOSUR dispone aprobar y ratificar la Declaración de Rabat cooperación SUR – SUR, el cual fue considerado en la ciudad de Rabat – Reino de Marruecos entre los días 4 y 5 de marzo de 2022</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/277/protocolo_98_-_mep_90_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/277/protocolo_98_-_mep_90_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario _x000D_
 Carlos Gleadell por la cual el Parlamento del MERCOSUR dispone que durante el año 2022 toda la documentación administrativa y oficial que sea remitida por el Parlamento del MERCOSUR centralizada y descentralizada deberá llevar la siguiente leyenda: 2022 MALVINAS NOS UNE_x000D_
 “Los Estados Parte del Parlamento del MERCOSUR apoyan diplomáticamente a la República Argentina en su soberanía por las Islas Malvinas”</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - CEJAS, Jorge, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - RAMUNDO, Daniel, Argentina - RIOSECO, Ramón, Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/283/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/283/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Britto por la cual el PM dispone excluir del seno del Parlamento del Mercosur al Parlamentario Fabián Simón Rodríguez, por su manifiesta inhabilidad moral y falta de decoro para el cargo para el cual fuere elegido, conforme la aplicación del artículo 30 del reglamento interno de este honorable cuerpo legislativo.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Argentina - GLEADELL, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás, Argentina - VANOSSI, Jorge</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/299/protocolo_119_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/299/protocolo_119_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por los Parlamentarios Gleadell y Nicoletti por la cual el PM dispone la conformación de una Delegación del Parlamento del MERCOSUR para que peticiones durante el presente año el Comité (C24) y/o Comisión Política Especial y de Descolonización a favor de los derechos de Soberanía de la República Argentina sobre las Islas Malvinas.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/300/protocolo_122_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/300/protocolo_122_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Puig por la cual el PM dispone crea en el marco de la Comisión de Desarrollo Regional Sustentable, Ordenamiento Territorial, Vivienda, Salud, Medio Ambiente y Turismo la “Comisión Temporaria para el seguimiento del cumplimiento del Art 15 del Acuerdo sobre el Acuífero Guaraní”</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia, Argentina - DEL VALLE GONZÁLEZ , María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/363/protocolo_164_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/363/protocolo_164_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Puig acompañada por la Parlamentaria Teresa González Fernández por la cual el PM dispone aprobar el Convenio entre el Parlamento del MERCOSUR y la Universidad Austral de la República Argentina</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Argentina - ABRUZA, Armando, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BENEDETTO, Humberto, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - NOSTRALA, Walter, Argentina - OLIVERO, Herman, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - PUIG, Lilia, Argentina - RAMUNDO, Daniel, Argentina - SOTELO, Julio, Argentina - STORANI, María Luisa, Argentina - STRADA, Tomás, Argentina - VANOSSI, Jorge</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/409/protocolo_214_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/409/protocolo_214_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por los Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR, dispone mientras dure la etapa de transición única prorrogada hasta el 30 de diciembre de 2030 por la Decisión CMC 9/20 del CMC, las dietas, aportes previsionales y demás gastos correspondientes de los parlamentarios electos por el voto directo, deberán ser afrontadas por el Estado Parte al cual pertenecen, de acuerdo a la normativa vigente en cada país.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Argentina - ABRUZA, Armando, Argentina - AGUIRRE, Norma, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - CRABBE, Marcela, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - LÓPEZ, Carlos, Argentina - MAGNAGHI, Emilio Luis, Argentina - NICOLETTI, Eduardo, Argentina - NOSTRALA, Walter, Argentina - OLIVERO, Herman, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - PUIG, Lilia, Argentina - RAMUNDO, Daniel, Argentina - RIOSECO, Ramón, Argentina - SOSA, Justo Marco, Argentina - STRADA, Tomás, Argentina - VANOSSI, Jorge</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/474/protocolo_279_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/474/protocolo_279_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por los Parlamentarios Britto, Corregido, Ramundo, Nicoletti, Oviedo, Abruza, Nostrala, Perie, Cornejo, Gleadell, Vanossi, Bello, Olivero, Sosa, Prado, D auría, Aguirre, Rioseco, Strada, Magnaghi, Puig, López y Crabbe por la cual el PM dispone designar Luis Seara la sala Zoom del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Propuesta de Disposición que aprueba la ejecución presupuestaria 2021 de acuerdo a la auditoría correspondiente.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Propuesta de Disposición que aprueba el Presupuesto del Parlamento del MERCOSUR año 2023.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Argentina - HARISPE, Gastón, Argentina - BELLO, Cristian, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - ECHEVERRÍA, Braulio, Argentina - FEMENÍA, Marina, Argentina - GLEADELL, Carlos, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PRADO, María, Argentina - SOTELO, Julio, Paraguay - CANESE, Ricardo, Paraguay - MORÍNIGO, Manuel, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/560/protocolo_361_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/560/protocolo_361_2022.pdf</t>
   </si>
   <si>
     <t>Propuesta de acto presentada por el Parlamentario Harispe, que notifica la restitución de los derechos plenos de la Delegación de la República Bolivariana de Venezuela al Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>ODPM - Observatorio de la Democracia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/165/mep_19_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/165/mep_19_2022.pdf</t>
   </si>
   <si>
     <t>Informe del ODPM sobre procesos electorales en los países del MERCOSUR</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/191/mep_41_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/191/mep_41_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación del MEP/23/2022 “Propuesta de Recomendación por la cual se insta al CMC la creación de una medalla al mérito y honor a aquellas personas o colectivos que vivas o ya ausente merezcan reconocimiento en alto grado de honor por parte del mayor bloque de América del Sur y que dicho distintivo lleve el nombre de “Orden de la Cruz” (MEP/23/2022)</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/192/mep_42_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/192/mep_42_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación del MEP/31/2022 “Propuesta de Declaración presentada por las Parlamentarias Elena Corregido y Julia Perié sobre “Reconocimiento de las mujeres en Malvinas”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/193/mep_43_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/193/mep_43_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación del MEP/209/2021 Dictamen de la Asesoría Jurídica sobre el borrador de Convenio entre el Parlamento del Mercosur y la Facultad de Ciencia Política y Relaciones Internacionales de la Universidad Nacional de Rosario (MEP/209/2021)</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/194/mep_44_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/194/mep_44_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones  del MEP/189/2021 “Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM declara rendir un especial homenaje a Radio Cáritas Universidad Católica, con motivo de su 85 Aniversario” (MEP/189/2021)</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/195/mep_45_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/195/mep_45_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación del MEP/33/2022 “Propuesta de Declaración presentada por el Parlamentario Sotelo y acompañado por los Parlamentarios Perié, Karlen. Gleadell, Cejas, Strada, Oviedo, Corregido, Nicoletti, Britto, Bello, D´auria, Beliz, Santa María y Budeguer por la cual el PM declara de interés el libro “ Por qué Patria Grande” (MEP/33/2022)</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/196/mep_46_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/196/mep_46_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación del MEP/34/2022 “Propuesta de Declaración presentada por el Parlamentario Sotelo y acompañado por los Parlamentarios Perié, Karlen. Gleadell, Cejas, Strada, Oviedo, Corregido, Nicoletti, Britto, Bello, D´auria, Beliz, Santa María y Budeguer por la cual el PM declara de interés el primer Encuentro Latinoamericano de Geopolítica y Estudios Estratégicos” (MEP/34/2022)</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/250/protocolo_72_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/250/protocolo_72_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación por la cual se insta a todos los gobiernos que integran el MERCOSUR, vía CMC ,a estrechar lazos de integración eléctrica de tal manera de minimizar los efectos negativos de la actual crisis eléctrica en el Brasil y que, en tal contexto, se eliminen todas las trabas para-arancelarias que impiden que el Paraguay exporte la energía de Yacyretá que no consume al Brasil, a un precio justo. (MEP/133/2021)</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/253/mep_73_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/253/mep_73_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación por la cual se recomienda a los gobiernos de las Repúblicas de Paraguay, Brasil y Argentina vía CMC respetar la soberanía del Paraguay en relación a la energía de Itaipú Y Yacyretá y posibilitar la libre exportación de la energía que el Paraguay no consume para beneficio de los sistemas eléctricos del MERCOSUR (MEP/140/2021)</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/259/mep_74_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/259/mep_74_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación por la cual se insta a los Estados brasileño y paraguayo vía CMC a considerar en la revisión del Anexo C del Tratado de Itaipú llevada a cabo por la Contraloría General de la República del Paraguay en todas sus consecuencias y en el marco del Tratado de Asunción (MEP/142/2021)</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/261/mep_75_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/261/mep_75_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Declaración por la cual se censura la decisión adoptada por los gobiernos de Bolsonaro y Abdo Benítez en contra de la integración eléctrica y para grave perjuicio de los pueblos paraguayo y brasileño. (MEP/168/2021)</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/263/mep_77_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/263/mep_77_2022.pdf</t>
   </si>
   <si>
     <t>Informe de Actividades llevadas a cabo durante el año 2021 por la Comisión de Infraestructura</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/271/mep_83_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/271/mep_83_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH sobre Informe anual de actividades año 2020</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/294/informe_en_mayoria.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/294/informe_en_mayoria.pdf</t>
   </si>
   <si>
     <t>Informe de MAYORÍA de la Comisión de Presupuesto y Asuntos Internos por la cual se pone a consideración la Propuesta de Disposición por la cual el PM se dispone  excluir del seno del PM al Parlamentario Fabián Rodríguez Simón (MEP/81/2021)</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/295/informe_en_minoria.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/295/informe_en_minoria.pdf</t>
   </si>
   <si>
     <t>Informe de MINORÍA de la Comisión de Presupuesto y Asuntos Internos por la cual se pone a consideración la Propuesta de Disposición por la cual el PM se dispone  excluir del seno del PM al Parlamentario Fabián Rodríguez Simón (MEP/81/2021)</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/338/protocolo_144_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/338/protocolo_144_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual el PM recomienda al CMC la creación de la Reunión Especializada de Ministros y Altas autoridades en materia nuclear del MERCOSUR (MEP/56/2019)</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/340/protocolo_145_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/340/protocolo_145_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones  de la Propuesta  de Declaración por la cual se declara de interés estratégico regional para el MERCOSUR, la construcción, habilitación y puesta en marcha del puente bimodal, ferrovial carretero fronterizo, de Monte Caseros, Provincia de Corrientes y Bella Unión, departamento de Artigas, República Oriental del Uruguay.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/342/protocolo_146_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/342/protocolo_146_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC, instruir la constitución de un foro pertinente de abordaje de las alteraciones de las cadenas de suministro regional en el contexto de los recientes acontecimientos a escala global en la recuperación económica del COVID 19.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/343/protocolo_147_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/343/protocolo_147_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de Declaración  presentada por el Parlamentario Canese por la cual se insta al CMC a analizar e impulsar el transporte ferroviario eléctrico en toda la región.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/344/protocolo_148_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/344/protocolo_148_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de las Propuestas de Declaración MEP 16 2022 y MEP 64 2022 unificadas en una sola propuesta por la cual se insta al CMC a impulsar la integración eléctrica y energética del MERCOSUR  soberana, legal, justa, eficiente y sostenible y a desarrollar modalidades de transporte en base a energías renovables a fin de afrontar mejor los desafíos de la crisis energética y los altos precios de los hidrocarburos.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/347/protocolo_150_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/347/protocolo_150_2022.pdf</t>
   </si>
   <si>
     <t>Informe por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés regional la obra literaria denominada "Las primeras" autora de la periodista argentina Gisela Marziotta</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/349/protocolo_154_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/349/protocolo_154_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la Propuesta de Declaración por la cual se declara de interés regional la obra literaria Relatos de Malvinas: Desde el Balcón de la Orilla de la escritora Argentina Juana Soria</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/351/protocolo_155_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/351/protocolo_155_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Disposición presentada por el Parlamentario Carlos Gleadell por la cual el Parlamento del MERCOSUR dispone que durante el año 2022 toda la documentación administrativa y oficial que sea remitida por el Parlamento del MERCOSUR centralizada y descentralizada deberá llevar la siguiente leyenda: 2022 MALVINAS NOS UNE “Los Estados Parte del Parlamento del MERCOSUR apoyan diplomáticamente a la República Argentina en su soberanía por las Islas Malvinas” (Protocolo 98/2022 - MEP/90/2022)</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/352/protocolo_156_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/352/protocolo_156_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración presentada por el Parlamentario Oviedo por la cual el PM declara de interés la realización de la Vuelta Ciclista a Formosa Internacional a desarrollarse desde el 07 al 10 de abril de 2022.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/353/protocolo_157_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/353/protocolo_157_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración presentada por la Parlamentaria Perie por la cual se declara de interés la película “Soy Aimé” sobre la vida y obra de Aimé Paimé cantora mapuche heroína cultural. Acompañan los Parlamentarios Britto, D´auria, Gleadell, Brizuela, Corregido, Strada, Cejas, Oviedo, Harispe, López, Vanossi, Bello, Sotelo, Femenia. (Protocolo 117/2022)</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>CJUR - Comisión de Asuntos Jurídicos e Institucionales</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/356/protocolo_159_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/356/protocolo_159_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la Propuesta de Declaración por la cual  insta a la justicia en el caso de la Sra. María Ovando (MEP/147/2020)</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/359/protocolo_161_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/359/protocolo_161_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta de Declaracion sobre la situación del fotógrafo y reportero argentino Facundo Morales.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/360/protocolo_162_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/360/protocolo_162_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta de disposición por la cual se crea la Escuela de Gobierno del PM.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/362/protocolo_163_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/362/protocolo_163_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta de declaración por la cual el PM declara su profunda preocupación por la conducta irresponsable de Jair Bolsonaro, quien con sus acciones y omisiones, frente a la pandemia mundial del COVID 19 pone en riesgo, la salud y el bienestar y la vida de los habitantes de toda la región.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/364/protocolo_165_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/364/protocolo_165_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la propuesta de Declaración sobre independencia de la Judicatura (MEP/07/2022)</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/371/protocolo_173_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/371/protocolo_173_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la Propuesta de Declaración de reafirmacion de los términos del Estado Argentino como país abolicionista. (MEP/91/2020)</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/372/protocolo_174_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/372/protocolo_174_2022.pdf</t>
   </si>
   <si>
     <t>Informe anual 2021 de la Comisión de Ciudadanía y DDHH</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/373/protocolo_175_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/373/protocolo_175_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la Propuesta de Declaración de interés: Conclusión de la ONU a favor de Lula Inacio Da Silva (MEP/96/2022)</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/374/protocolo_176_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/374/protocolo_176_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Recomendación sobre capacitación obligatoria en temática de genero y violencia contra las mujeres para todas las personas que se desempeñen en la función publica en todos los niveles y jerarquías de todos los órganos de la estructura del MERCOSUR (MEP/59/2022)</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/380/protocolo_182_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/380/protocolo_182_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su reconocimiento por el trigésimo primer aniversario de la Firma del Tratado de Asunción (MEP/57/2022)</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/384/protocolo_186_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/384/protocolo_186_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de Declaración por la cual se declara de interés regional el VIII Congreso Argentino de Derecho Ambiental</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/385/protocolo_188_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/385/protocolo_188_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el Parlamento del MERCOSUR recomienda al CMC convalidad los títulos de cursos de lengua guaraní en diversa modalidad en la Provincia de Corrientes Argentina a cargo del Ateneo de Lengua y Cultura Guaraní</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/386/protocolo_189_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/386/protocolo_189_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Recomendación por la cual el PM recomienda la capacitación obligatoria en la temática de género y violencia contra las mujeres para todas las personas que se desempeñen en la función pública en todos los niveles y jerarquías de todos los órganos de la estructura institucional del MERCOSUR</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/387/protocolo_190_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/387/protocolo_190_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Declaración por la cual el PM declara la importancia de promover la Agenda Malvinas nos une</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/427/protocolo_232_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/427/protocolo_232_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración por la cual de declara de interés regional devolver los archivos nacionales paraguayos secuestrados en 1869 durante la Guerra de la Triple Alianza y a permitir el libre análisis de los documentos de Itamaratí y de otras fuentes brasileñas de la época.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/436/protocolo_241_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/436/protocolo_241_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación del Informe de la Audiencia Pública realizada en Asunción los días 23 y 24 de agosto sobre “Desalojos de Comunidades Indígenas y Campesinas del Paraguay”</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/437/protocolo_242_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/437/protocolo_242_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de Ia propuesta de Disposición que crea el Observatorio de la Inmigración del Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/440/protocolo_245_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/440/protocolo_245_2022.pdf</t>
   </si>
   <si>
     <t>Informe anual 2021 Observatorio de la Democracia del Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/444/protocolo_249_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/444/protocolo_249_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de DDHH por la aprobación del Protocolo 193/2022: Denuncia pública Convergencia Colombia por la Paz en Uruguay, por la cual se denuncia ante la comunidad internacional la forma abusiva en que fue detenido y deportado el Abogado y defensor de Derechos Humanos Diego Martínez Castillo quien viajaba a la Argentina como asesor de un caso de la Jurisdicción Especial para la Paz y sin conocimiento de sus garantías y a la defensa estuvo detenido durante 4 horas por el personal de Migración, el cual ordeno su deportación a Colombia.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>CINT - Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/451/protocolo_256_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/451/protocolo_256_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por el archivo de la Propuesta de Declaración de preocupación ante la violencia política ejercida contra la Dra. Paola Pabón prefecta de la provincia de Pichincha, República de Ecuador.(MEP/146/2020)</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/452/protocolo_257_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/452/protocolo_257_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por el archivo de la propuesta de Declaración por la cual el PM declara su mas enérgico repudio ante la violenta represión del Gobierno de Colombia a través de su presidente Iván Duque contra su propio pueblo. MEP/75/2021</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/453/protocolo_258_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/453/protocolo_258_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación del Proyecto de Declaración de repudio al accionar del ex presidente argentino Mauricio Macri quien en el año 2019 habría colaborado con armamento bélico para perpetrar el golpe en el Estado Plurinacional de Bolivia en cuya oportunidad se cometieron delitos de lesa humanidad. (MEP/137/2021)</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/454/protocolo_259_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/454/protocolo_259_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación del Proyecto de Declaración de repudio al desplazamiento de armas nucleares por parte del Gobierno de Gran Bretaña durante el conflicto del Atlántico Sur conocido como Guerra de Malvinas que tuvo lugar en 1982. (MEP/02/2022)</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/455/protocolo_260_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/455/protocolo_260_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la Propuesta de Declaración de repudio a la elección ilegitima de autoridades realizada en las Islas Malvinas por parte del Gobierno Británico y pobladores del archipiélago</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/456/protocolo_261_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/456/protocolo_261_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la propuesta de Declaración por la cual el PM declara de su interés el Informe de Amnistía Internacional que argumenta que el Estado israelí mantiene un régimen institucionalizado de opresión y dominación de la población palestina en beneficio de los judíos israelíes.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/457/protocolo_262_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/457/protocolo_262_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la propuesta de Disposición por la cual el PM adopta la declaración de Rabat de Cooperación SUR – SUR</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/458/protocolo_263_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/458/protocolo_263_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la propuesta de Recomendación de creación del “Espacio Malvinas para la descolonización” en el Edificio MERCOSUR.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/462/protocolo_267_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/462/protocolo_267_2022.pdf</t>
   </si>
   <si>
     <t>Informe Preliminar - Misión de Observación Electoral Internacional del PARLASUR a las elecciones generales de Brasil | PRIMERA VUELTA</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>CTRA - Comisión de Trabajo, Políticas de Empleo, Seguridad Social y Economía Social</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/470/protocolo_275_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/470/protocolo_275_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Trabajo por la aprobación de la propuesta del Anteproyecto de Norma sobre economía social y solidaria (Protocolo 178/2022)</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/471/protocolo_276_-_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/471/protocolo_276_-_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Trabajo por la aprobación la propuesta de Recomendación por la cual el Parlamento del MERCOSUR recomienda que los Estados Miembros del MERCOSUR lleven a la práctica el Convenio 198 de la OIT (MEP/511/2018)</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/500/protocolo_299_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/500/protocolo_299_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de la propuesta de Disposición para que durante todo el 2022 toda la documentación administrativa y oficial que sea remitida por el Parlamento del MERCOSUR, centralizada y descentralizada deberá llevar la leyenda: 2022 MALVINAS NOS UNE</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/501/protocolo_300_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/501/protocolo_300_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación del Informe de Auditoría de los Informes Financieros de propósito especial (PM) para el período comprendido entre el 1 de enero y el 31 de diciembre de 2021</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/504/protocolo_303_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/504/protocolo_303_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación con modificaciones de la Propuesta de Disposición que aprueba el Presupuesto 2023.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/506/protocolo_305_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/506/protocolo_305_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de Declaración por la cual se declara de interés regional las conclusiones del I Foro sobre la integración del Corredor Bioceánico (Protocolo/141/2022)</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/507/protocolo_306_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/507/protocolo_306_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de Recomendación “por la cual se recomienda abaratar los costos de la balsa que realiza el servicio de paso de personas y vehículos entre Puerto Cano (Argentina) y Pilar (Paraguay) y fortalecer asi el proyecto de Integración del MERCOSUR (Protocolo/194/2022).</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/508/protocolo_307_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/508/protocolo_307_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación del Anteproyecto de Norma sobre Agricultura Familiar Campesina en el MERCOSUR (Protocolo/235/2022)</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/509/protocolo_308_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/509/protocolo_308_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de Recomendación por la cual se recomienda al CMC reafirmar que la hidrovía Paraguay – Paraná es de libre navegación y no corresponde que ningún Estado cobre ningún tipo de peaje (Protocolo/272/2022)</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/511/protocolo_310_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/511/protocolo_310_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Recomendación por la cual se recomienda analizar las problemáticas del cambio climático y su impacto en los sectores productivos de la región.(Protocolo 309/2022)</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/512/protocolo_311_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/512/protocolo_311_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta por la cual se crea la tarjeta de movilidad por discapacidad en el MERCOSUR.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/513/protocolo_312_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/513/protocolo_312_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración sobre el Desalojo de la Comunidad Tilquiza en la Provincia de Jujuy Argentina. (Protocolo 247 2022)</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/514/protocolo_313_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/514/protocolo_313_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación sobre la paridad de género en el ámbito de Parlamento del MERCOSUR (Protocolo 18 2022)</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/515/protocolo_314_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/515/protocolo_314_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración que declara de interés los 3 juicios realizados en la Provincia de la Pampa, por crímenes de lesa Humanidad (Protocolo 248 2022)</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/516/protocolo_315_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/516/protocolo_315_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta sobre la reestructuración de la deuda externa, democracia y DDHH.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/517/protocolo_316_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/517/protocolo_316_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración que declara de interés el II Congreso Nacional de Lideres y mujeres políticas a realizarse en Paraguay (Protocolo 271 2022)</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/518/protocolo_317_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/518/protocolo_317_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración por el cual se declara que el pueblo paraguayo sufrió gravísimos masivos y sistemáticos crímenes de guerra y de lesa humanidad, así como un  verdadero exterminio o genocidio en términos modernos durante la Guerra de la Triple Alianza</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/519/protocolo_318_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/519/protocolo_318_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta por la reafirmación de la promoción de los DDHH en todos los ámbitos fortaleciendo la paz y la convivencia.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/549/protocolo_350_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/549/protocolo_350_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual se declara de interés regional la publicación NUEVAS VENAS (Protocolo 226/2022)</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/550/protocolo_351_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/550/protocolo_351_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual de declara de interés del PM la revista Ciencia, Tecnología y Política” publicada por la Cátedra Libre Ciencia Política y Sociedad de la Universidad de La Plata” (Protocolo 326/2022)</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/551/protocolo_352_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/551/protocolo_352_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta por la cual se declara de interés regional el II Seminario Internacional “Soberanía energética, integración eléctrica y gestión pública para el Buen Vivir” (Protocolo/215/2022)</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/552/protocolo_353_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/552/protocolo_353_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones por la cual se declara de interés el Festival Juvenil Patagónico y Nacional del Folklore de la Ciudad de Puerto San Julián (Protocolo 224/2022)</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/553/protocolo_354_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/553/protocolo_354_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual se declara de interés regional la colección “Rapazinho – portugués como lengua extranjera para hispanohablantes”</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/554/protocolo_355_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/554/protocolo_355_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Disposición que aprueba el Convenio entre el PM y la Universidad Austral (Protocolo 164/2022)</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/1236/protocolo_183_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/1236/protocolo_183_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Declaración por la cual el PM declara de interés cultural la muestra pueblos originarios: Guerreros del Tiempo del fotógrafo brasileño Ricardo Stuckert.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Solicitud de Licencias</t>
   </si>
   <si>
     <t>Argentina - CUSI CRUZ, Miguel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/182/mep_38_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/182/mep_38_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto en su calidad de Jefa de la Delegación Argentina por la cual comunica la solicitud de renovación de licencia por el término de 90 días del Parlamentario Miguel Angel Cusi Cruz</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Argentina - SOSA, Justo Marco</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/187/mep_51_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/187/mep_51_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXXX SO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Uruguay - NÚÑEZ, Gerardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/188/mep_52_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/188/mep_52_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gerardo Nuñez por la cual solicita licencia para la LXXX SO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/249/mep_70_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/249/mep_70_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Armando Abruzza por la cual solicita licencia para la LXXX SO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/262/mep_76_2021_nota_uepm_uy_6.2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/262/mep_76_2021_nota_uepm_uy_6.2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Lilia Puig por la cual solicita licencia para la LXXX SO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Uruguay - BIANCHI, Graciela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/302/protocolo_124_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/302/protocolo_124_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Graciela Bianchi por la cual comunica que no podrá concurrir a la LXXXI SO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/307/protocolo_130_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/307/protocolo_130_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gerardo Núñez por la cual solicita licencia para la LXXXI SO de fecha 6 de junio 2022.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Uruguay - PEÑA, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/309/protocolo_133_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/309/protocolo_133_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Peña por la cual solicita licencia para la LXXXI SO</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Argentina - BÉLIZ, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/326/protocolo_134_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/326/protocolo_134_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Alfredo Béliz por la cual solicita licencia para la LXXXI SO</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/327/protocolo_135_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/327/protocolo_135_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Miguel Cusi Cruz por medio de la Parlamentaria Britto por la cual solicita renovación de su licencia en el Parlamento del MERCOSUR por 90 días a partir del 1 de junio de 2022.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Argentina - BRIZUELA, Damián</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/328/protocolo_136_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/328/protocolo_136_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Damián Brizuela por la cual solicita licencia para la LXXXI SO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/332/protocolo_139_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/332/protocolo_139_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual solicita licencia para la LXXXI SO</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Argentina - STORANI, María Luisa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/348/protocolo_151_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/348/protocolo_151_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Storani por la cual solicita licencia para la LXXXI SO</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Uruguay - DÍAZ, Bettiana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/401/protocolo_206_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/401/protocolo_206_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Bettiana Díaz por la cual solicita licencia para la LXXXII SO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/403/protocolo_208_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/403/protocolo_208_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Graciela Bianchi por la cual solicita licencia para la LXXXII SO</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/406/protocolo_211_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/406/protocolo_211_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Caggiani por la cual solicita licencia para la LXXXII SO</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/408/protocolo_213_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/408/protocolo_213_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gerardo Nuñez por la cual solicita licencia para la LXXXII SO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXXXIII SO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/485/protocolo_290_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/485/protocolo_290_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gerardo Nuñez por la cual solicita licencia para la LXXXIII SO</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/488/protocolo_293_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/488/protocolo_293_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gleadell por la cual solicita licencia para la LXXXIII SO</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/528/protocolo_329_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/528/protocolo_329_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gerardo Nuñez por la cual solicita licencia para la LXXXIV SO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/529/protocolo_330_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/529/protocolo_330_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Peña por la cual solicita licencia para la LXXXIV SO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Uruguay - DASTUGUE, Álvaro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/530/protocolo_331_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/530/protocolo_331_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Álvaro Dastugue por la cual solicita licencia para la LXXXIV SO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/531/protocolo_332_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/531/protocolo_332_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXXXIV SO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Uruguay - MATO, Verónica</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/556/protocolo_357_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/556/protocolo_357_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Mato por la cual solicita licencia para la LXXXIV SO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
     <t>Bolivia - CONDORI, Sara</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/150/mep_04_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/150/mep_04_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Sra. Coordinadora de Representantes Parlamentarios Supraestatales de la Asamblea Plurinacional de Bolivia, Sara Condori por la cual comunica que mediante Resolución aprobada de fecha 17 de diciembre de 2021, se ha dispuesto la reasignación de la Vicepresidencia del Parlamento del MERCOSUR por Bolivia para la presente gestión, recayendo la misma en la Parlamentaria Alicia Lisseth Ticona Quispe.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Argentina - CRABBE, Marcela</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/151/mep_05_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/151/mep_05_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Crabbe por la cual comunica su incorporación al Bloque de Integración Democrática.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto, Argentina - CRABBE, Marcela, Argentina - ELÍAS, Marcelo, Argentina - NOSTRALA, Walter, Uruguay - RODRÍGUEZ, Conrado</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/154/mep_08_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/154/mep_08_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Benedetto por la cual informa la nueva integración del Bloque Integración Democrática.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Externo - EXT</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/158/mep_12_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/158/mep_12_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Diputado de la República Italiana, Onorevole Mario Borghese por la cual manifiesta el interés de organizar el “Grupo de Amistad entre el Parlamento Italiano y el Parlamento del MERCOSUR” iniciativa de los Parlamentarios Herman Olivero y Daniel Ramundo.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/163/mep_17_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/163/mep_17_2022.pdf</t>
   </si>
   <si>
     <t>Acordada Extraordinaria del Poder Judicial de la Nación Argentina.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/164/mep_18_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/164/mep_18_2022.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la nomina de la Delegación de Parlamentarios y Parlamentarias de la República Argentina ante el PM</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/166/mep_20_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/166/mep_20_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios María Luisa  Storani, Lilia Puig y Gabriel Fidel por la cual solicitan se promueva de parte de la Mesa Directiva una convocatoria a sesión extraordinaria el 7 de marzo de 2022.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Argentina - LABORDE, Oscar</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/170/mep_24_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/170/mep_24_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios Laborde y Britto por la cual informan la nomina de Parlamentarios y Funcionarios que concurrirán a la Reunión de Mesa Directiva de fecha 7 de marzo.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Argentina - RAMUNDO, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/171/mep_25_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/171/mep_25_2022.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Asuntos Internacionales Antecedentes sobre la creación del Grupo de Amistad entre el PM y el Parlamento Italiano y el tratamiento dado en la Comisión de Asuntos internacionales, Interregionales y de Planeamiento Estratégico.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Bolivia - TICONA, Alicia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/172/mep_26_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/172/mep_26_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Alicia Lisseth Ticona por la cual remite propuestas de Acto del PM bajo proyectos de Acción Parlamentaria que han sido trabajados por el conjunto de la Delegación Boliviana y aprobados por la Comisión Permanente de Organismos Parlamentarios Supraestatales de Integración .</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/174/mep_28_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/174/mep_28_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Laborde por la cual comunica la incorporación de la Parlamentaria Britto en condición de primer suplente a la Comisión Externa de EUROLAT.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/175/mep_29_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/175/mep_29_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Parlamentaria Alicia Ticona por la cual comunica el nombre del Parlamentario Faustino Ollisco como representante de  la Delegación Boliviana como parte de la Comision Externa de EUROLAT en su próxima actividad</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Paraguay - BITTAR, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/181/mep_37_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/181/mep_37_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Secretario de la Presidencia, Sr Omar Rodríguez   por la cual comunica los nombres de los Parlamentarios Bittar y Morínigo para integrar el Grupo de Amistad entre el Parlamento del MERCOSUR y el Parlamento Italiano.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/183/mep_39_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/183/mep_39_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Lilia Puig por la cual solicita su incorporación al Grupo Integración Democrática</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/184/mep_40_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/184/mep_40_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Armando Daniel Abruza por la cual comunica su incorporación al Bloque Integración Democrática</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Brasil - RUSSOMANNO, Celso</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/186/mep_49_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/186/mep_49_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Celso Russomanno por la cual comunica algunos cambios en la integración de las Comisiones del PM en lo que respecta a la Delegación Brasil.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Benedetto en su carácter de Coordinador General del Bloque Regional Integración Democrática por la cual solicita el nombramiento de un auxiliar para el mismo.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/198/mep_09_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/198/mep_09_2022.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/238/mep_60_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/238/mep_60_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Ministro de Relaciones Exteriores de la República Argentina, Canciller Santiago Andrés Cafiero por la cual lamenta no poder participar de la XIV Sesión Especial del PM prevista para el lunes 4 de abril del corriente.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/239/mep_61_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/239/mep_61_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Conrado Rodríguez en su calidad de Presidente de la Comisión de Presupuesto y Asuntos Internos del PM, por la cual traslada la inquietud de los miembros de la Comisión con respecto a la necesidad de contar con la integración completa de los Parlamentarios miembros por parte de la Delegación de Brasil para un adecuado funcionamiento de la misma.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Bolivia - ZUÑIGA, Luis</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/246/mep_67_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/246/mep_67_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Zuñiga (Bolivia) por la cual solicita la habilitación para participar como su suplente a la Parlamentaria Laidy Elena Veizaga  en la LXXX SO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/247/mep_68_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/247/mep_68_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Sara Katya Condori (Bolivia) por la cual solicita la habilitación para participar como su suplente al Parlamentario Cirilo Féliz Conde Alvarez</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Bolivia - OLLISCO, Faustino</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/248/mep_69_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/248/mep_69_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Faustino Ollisco (Bolivia) por la cual solicita la habilitación para participar como su suplente a la Parlamentaria Olga Cavalotty</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Uruguay - MANINI RÍOS, Guido</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/264/mep_78_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/264/mep_78_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Guido Manini Ríos por la cual comunica su renuncia al cargo como Parlamentario integrante del PM y se propone la sustitución del suscripto al Diputado Rafael Menéndez.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/269/mep_81_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/269/mep_81_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica los nombres de los Parlamentarios que representarán a la Delegación Argentina ante el Grupo de Amistad entre el Parlamento del MERCOSUR y el Parlamento Italiano</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Argentina - HARISPE, Gastón</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/272/mep_85_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/272/mep_85_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Harispe por la cual comunica que la Parlamentaria Elena Corregido presidirá la Subcomisión MUJERES Y DIVERSIDAD, creada en el ámbito de la Comisión de Ciudadanía y DDHH.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Harispe por la cual comunica que el Parlamentario Canese presidirá la Subcomisión de Verdad y Justicia sobre crímenes de lesa humanidad cometidos durante la Guerra de la Triple Alianza, creada en el ámbito de la Comisión de Ciudadanía y DDHH.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/275/protocolo_96_-_mep_88_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/275/protocolo_96_-_mep_88_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual solicita la incorporación del MEP/63/2022 al Orden del Día de la LXXXI SO, y peticiona se curse invitación a la autora, literata periodista y Diputada Nacional Gisela Marziotta a la reunión de Mesa Directiva a los fines de poder presenciar y fundamentar ante la misma.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/284/protocolo_104_-_mep_93_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/284/protocolo_104_-_mep_93_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Ramundo por la cual informa que se ha conformado el bloque “Unión Sudamericana para la Justicia Social”</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/285/protocolo_105_-_mep_94_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/285/protocolo_105_-_mep_94_2022.pdf</t>
   </si>
   <si>
     <t>Convenio del MERCOSUR sobre medidas protectoras y lucha contra la violencia contra las mujeres y la violencia domestica presentado por el Parlamentario Alejandro Karlen</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - LABORDE, Oscar</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/288/protocolo_108_-_mep_97_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/288/protocolo_108_-_mep_97_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios Oscar Laborde y Cecilia Britto por la cual se comunica los nombres de los Parlamentarios María Luisa Storani y Hernán Cornejo como integrantes suplentes del Observatorio de la Democracia</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/290/protocolo_110_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/290/protocolo_110_2022.pdf</t>
   </si>
   <si>
     <t>Acuerdo de procedimientos entre el Tribunal Superior Electoral y el PM sobre la misión internacional de observación electoral para las elecciones generales de octubre de 2022.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Paraguay - ARGAÑA, Nelson</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/298/protocolo_118_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/298/protocolo_118_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Argaña por la cual se condena vehementemente el atentado ocurrido en la República de Colombia, que costara la vida al Dr. Marcelo Pecci Albertini, Agente Fiscal de la República del Paraguay, especializado en la lucha contra el crimen organizado.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/304/protocolo_126_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/304/protocolo_126_2022.pdf</t>
   </si>
   <si>
     <t>Nota remitida por la Cámara de Diputados de Brasil por la cual se comunica que el Diputado Danrlei de Deus Hinterholz pasara a ser titular dentro de la Representación Brasil ante el PM</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/305/protocolo_127_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/305/protocolo_127_2022.pdf</t>
   </si>
   <si>
     <t>Nota remitida por la Cámara de Senadores de Brasil por la cual se comunica que el Senador Lucas Barreto pasará a ser suplente dentro de la Representación Brasil ante el PM</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/329/protocolo_137_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/329/protocolo_137_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Russomanno por la cual comunica que el Diputado Danrlei de Deus Hinterholz sustituirá Al Diputado Vicente Calefi en la Comisión de Trabajo</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Argentina - CORNEJO, Hernán, Brasil - TRAD, Nelsinho, Paraguay - CARDOZO, Enzo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/334/protocolo_141_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/334/protocolo_141_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la reunión realizada en la Asamblea Legislativa de Mato Grosso do Sul sobre “la integración del Corredor Bioceánico” presentado por los Parlamentarios Nelsinho Trad, Enzo Cardozo y Hernán Cornejo_x000D_
 _x000D_
 Ver pestaña "Documento Accesorio":_x000D_
 Propuesta de Declaración por la cual el PM declara de interés regional el "I Foro sobre la integración del Corredor Bioceánico" llevado a cabo en la Ciudad de Campo Grande-MS, los días 26 y 27 de mayo de 2022.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Brasil - SCHUCH, Heitor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/335/protocolo_142_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/335/protocolo_142_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Heitor Schuch por la cual solicita la realización de una audiencia pública de la Comisión de Infraestructura para tratar el Tratado de Libre Comercio MERCOSUR – Unión Europea.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/345/protocolo_149_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/345/protocolo_149_2022.pdf</t>
   </si>
   <si>
     <t>Acta 04/2021 de la Comisión de Infraestructura</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/366/protocolo_167_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/366/protocolo_167_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Comisión de Asuntos Jurídicos por la cual se remite la propuesta MEP/82/2021 "Código de Ética del Parlamento del MERCOSUR" a la Mesa Directiva de acuerdo a lo establecido en el Reglamento Interno en cuanto a las competencias de la misma.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/367/protocolo_168_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/367/protocolo_168_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Alicia Ticona por la cual comunica que por problemas administrativos, el Parlamentario Jaime Rivas Monje no podrá asistir a las elecciones de segunda vuelta a realizarse en Colombia.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/368/protocolo_170_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/368/protocolo_170_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Rector de la Universidad de Montevideo, Dr. Juan Manuel Gutiérrez Carrau por la cual invitan al Parlamento del MERCOSUR  firmar un Convenio marco de colaboración académica con la Universidad de Montevideo.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/369/protocolo_171_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/369/protocolo_171_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Secretario General del Parlamento Latinoamericano y Caribeño, Dip. Juan Martín Rodríguez por la cual remite proyecto de Convenio Marco de cooperación interparlamentaria entre el Parlamento del MERCOSUR y el Parlamento LATINOAMERICANO y CARIBEÑO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/370/protocolo_172_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/370/protocolo_172_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Laborde por la cual comunica que la Parlamentaria Britto participará en representación de la Vicepresidencia Argentina a la reunión de Mesa Directiva de fecha 18 de julio del corriente a realizarse en Asunción del Paraguay.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/375/protocolo_177_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/375/protocolo_177_2022.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Ciudadanía y DDHH</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/377/protocolo_179_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/377/protocolo_179_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Encargado de Negocios de la Federación de Rusia en la República Oriental del Uruguay, Sergey Leontev por la cual adjunta a la misma texto de la Declaración del Consejo de la Federación de la Asamblea Federal de la Federación de Rusia con motivo del Dia Internacional del Parlamentarismo.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/378/protocolo_180_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/378/protocolo_180_2022.pdf</t>
   </si>
   <si>
     <t>Acta N° 02/2022 de la Comisión de Educación</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/379/protocolo_181_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/379/protocolo_181_2022.pdf</t>
   </si>
   <si>
     <t>Convenio marco de Cooperación Interparlamentaria entre el Parlamento del MERCOSUR y el Parlamento Latinoamericano.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/388/protocolo_193_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/388/protocolo_193_2022.pdf</t>
   </si>
   <si>
     <t>Denuncia sobre la situación del Abogado y Defensor de Derechos Humanos, Diego Martínez.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/393/protocolo_198_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/393/protocolo_198_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Laborde por la cual comunica su renuncia como Parlamentario del MERCOSUR a partir del día 19 de julio de 2022.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Argentina - FIDEL, Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/394/protocolo_199_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/394/protocolo_199_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gabriel Fidel por la cual renuncia al cargo de Parlamentario del MERCOSUR</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/395/protocolo_200_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/395/protocolo_200_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Embajada de la República Árabe Siria en Buenos Aires, por la cual se remite traducción no oficial de la carta del Presidente del Parlamento de la República Árabe Siria, Hammouda Sabbagh enviada al Presidente del PM, en la que le invita a visitar Siria al frente de una Delegación Parlamentaria del MERCOSUR</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/396/protocolo_201_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/396/protocolo_201_2022.pdf</t>
   </si>
   <si>
     <t>Proyecto de reglamento del Grupo de trabajo interparlamentario Parlamento del MERCOSUR y Parlamento de la República Italiana remitido por el Parlamentario Daniel Ramundo</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Argentina - VILAS, Pablo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/397/protocolo_202_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/397/protocolo_202_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Pablo Vilas por la cual comunica su renuncia al cargo de Parlamentario del MERCOSUR</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/398/protocolo_203_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/398/protocolo_203_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Embajador Julio César Arriola en su calidad de Coordinador Nacional del CMC</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/399/protocolo_204_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/399/protocolo_204_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Víctor Santa María en su calidad de Presidente del Bloque Frente de Todos por la cual remite fallo referido a Simón Rodríguez para que el mismo sea girado a la Comisión de Presupuesto y Asuntos Internos.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/400/protocolo_205_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/400/protocolo_205_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Alicia Ticona por la cual solicita se remita un Informe sobre la situación de la adhesión de Bolivia al Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/404/protocolo_209_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/404/protocolo_209_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto en su carácter de Jefa de Delegación Argentina a los fines de comunicar la toma de compromiso del Parlamentario Emilio Luis Magnaghi en reemplazo del Parlamentario Gabriel Fidel.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/405/protocolo_210_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/405/protocolo_210_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto por la cual comunica algunos cambios en la integración de las Comisiones por parte de la Delegación Argentina</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/407/protocolo_212_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/407/protocolo_212_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica la imposibilidad material de la Delegación Argentina de poder participar de manera presencial en la LXXXII SO, por lo cual se solicita se realice de manera semipresencial.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/411/protocolo_216_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/411/protocolo_216_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica algunos cambios en la integración de las Comisiones del PM.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/412/protocolo_217_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/412/protocolo_217_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto por la cual comunica los nombres de los Parlamentarios que asumirán el lugar de los Parlamentarios que recientemente han presentado su renuncia, Oscar Laborde y Pablo Vilas._x000D_
 _x000D_
 Juan Pablo López Baggio_x000D_
 Lucila Agustina Rosso</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Argentina - AGUIRRE, Norma</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/413/protocolo_218_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/413/protocolo_218_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Norma Aguirre por la cual informa su adhesión al Bloque Integración Democrática</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/414/protocolo_219_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/414/protocolo_219_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de Vicepresidente ante el PM por la Delegación Argentina por la cual comunica que el Parlamentario Karlen se desempeñará como Jefe de la Delegación Argentina y Gastón Harispe como Presidente del Bloque por el Frente de Todos.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/415/protocolo_220_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/415/protocolo_220_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Secretaria de la Comisión de Ciudadanía y DDHH por la cual comunica que la Presidencia de la mencionada Comisión la asume la Parlamentaria Elena Corregido.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Uruguay - PENADÉS, Gustavo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/417/protocolo_222_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/417/protocolo_222_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Penades en su calidad de Presidente de la Representación Uruguaya ante el PM por la cual comunica que los Parlamentarios Gustavo Penades, Daniel Caggiani y Conrado Rodríguez integrarán la comisión temporaria de acompañamiento del Acuerdo de Asociación Birregional MERCOSUR - Unión Europea.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Uruguay - AITA, Ubaldo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/418/protocolo_223_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/418/protocolo_223_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ubaldo Aita sobre la realización de una Audiencia sobre "Pastizales del Río de la Plata/campo natural/ Bioma Pampa" actualidad y desafíos.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/424/protocolo_229_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/424/protocolo_229_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Alicia Ticona por la cual remite listado de los miembros por la Delegación Boliviana para integrar el Frente Parlamentario contra el Hambre</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/425/protocolo_230_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/425/protocolo_230_2022.pdf</t>
   </si>
   <si>
     <t>Acta N° 2 de la Subcomision de género (Comisión de DDHH)</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/426/protocolo_231_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/426/protocolo_231_2022.pdf</t>
   </si>
   <si>
     <t>Acta  N° 2/2022 de la Comisión de Ciudadanía y DDHH</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Documentación entregada por la Comisión de Presupuesto y Asuntos Internos sobre el tema Rodríguez Simón</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/434/protocolo_239_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/434/protocolo_239_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Elena Corregido en su calidad de Presidenta de la Comisión de DDHH por la cual informa que la Parlamentaria María Luisa Storani  presidirá la Subcomisión MUJERES Y DIVERSIDAD, llevando adelante la coordinación de la misma, la cual articula dentro de la Comisión de Ciudadanía y DDHH del Parlamento del Mercosur.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/435/protocolo_240_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/435/protocolo_240_2022.pdf</t>
   </si>
   <si>
     <t>Acta N° 03/2022 Comisión de Ciudadanía y DDHH</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto por la cual comunica en su calidad de Vicepresidenta Argentina ante el PM, que ha recibido las renuncias de los Parlamentarios Argentinos que sucedían en la lista representando a la Alianza Frente para la Victoria, los mencionados son: Juan Miguel Gómez Parodi, María Angélica Vila, y Emmanuel Antonio Álvarez Agis</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/441/protocolo_246_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/441/protocolo_246_2022.pdf</t>
   </si>
   <si>
     <t>Informe de Auditoria Estudio Kaplan referente a la auditoria de los Estados Financieros por el período comprendido entre el 1 de enero de 2021 y el 31 de diciembre de 2021.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/445/protocolo_250_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/445/protocolo_250_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de Vicepresidenta del PM por la cual solicita designar a Lucía Landa, Secretaria de Relaciones Internacionales e Integración del PM, como co – secretaria ante EUROLAT.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/447/protocolo_252_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/447/protocolo_252_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de Vicepresidenta del PM por la Delegación Argentina por la cual solicita el reemplazo del Parlamentario Sotelo en la integración de EUROLAT por el Parlamentario Jorge Cejas.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/448/protocolo_253_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/448/protocolo_253_2022.pdf</t>
   </si>
   <si>
     <t>Convocatoria remitida por la Asamblea Parlamentaria Euro - Latinoamericana  para la reunión de Mesa Directiva ampliada del Componente latinoamericano, a realizarse en Bogotá el 24 de octubre de 2022.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/449/protocolo_254_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/449/protocolo_254_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Secretario General de la UIP, Martin Chungong,  como respuesta a la solicitud de la Mesa Directiva del Parlamento del MERCOSUR,  para elevar el actual status del Parlamento del MERCOSUR,  de su situación actual de Observador Permanente a la de Miembro Asociado.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Argentina - CORREGIDO, Elena, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/450/protocolo_255_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/450/protocolo_255_2022.pdf</t>
   </si>
   <si>
     <t>Nota de los Parlamentarios Caggiani y Corregido, entregada por la Secretaría de la Comisión de Presupuesto y Asuntos Internos por la cual se requiere un Informe sobre la partida Presentismo actualizada al mes de octubre. Asimismo se solicita que la rendición de cuentas del año 2021 sea aprobado por la Comisión de Presupuesto con Informe de la Secretaría Administrativa en forma previa a su aprobación en Plenario. Del mismo modo se solicita Informe a la Secretaría Administrativa en sala de Comisión sobre lo ejecutado en el ejercicio 2022 precio a la consideración del Presupuesto 2023</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/460/protocolo_265_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/460/protocolo_265_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Alicia Ticona en su calidad de Vicepresidenta de la Delegación de Bolivia ante el PM por la cual se solicita al Presidente del PM, realizar una nota dirigida al Presidente de la Comisión Permanente de la Representación ante Organismos Parlamentarios Supraestatales y al Presidente de la Cámara de Diputados indicando la importancia de la participación de la delegación boliviana en las actividades que se realizan dentro del MERCOSUR.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/461/protocolo_266_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/461/protocolo_266_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Co- Secretario, Dr. Eduardo Chiliquina Mazón por la cual se propone llevar a cabo una reunión de los Presidentes de Integracion previo a la reunión del componente latinoamericano.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/463/protocolo_268_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/463/protocolo_268_2022.pdf</t>
   </si>
   <si>
     <t>Nota del Consejo Nacional Electoral de la República del Ecuador por la cual se extiende invitación al Parlamento del MERCOSUR para que conforme una Misión de Observación Electoral el próximo domingo 5 de febrero de 2023, fecha en que se celebrarán las Elecciones Seccionales y elección de consejeras y consejeros del Consejo de Participacion Ciudadana y control social 2023.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Secretaría de Relaciones Internacionales e Integración - SRII</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/464/protocolo_270_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/464/protocolo_270_2022.pdf</t>
   </si>
   <si>
     <t>Informe Secretaría Relaciones Internacionales Julio – octubre 2022</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/465/protocolo_270_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/465/protocolo_270_2022.pdf</t>
   </si>
   <si>
     <t>Acta Secretaría Relaciones Internacionales de Mesa Directiva de fecha 18 de Julio – Asunción.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/472/protocolo_277_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/472/protocolo_277_2022.pdf</t>
   </si>
   <si>
     <t>Acta 3 de la Comisión de Ciudadanía y DDHH</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/475/protocolo_280_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/475/protocolo_280_2022.pdf</t>
   </si>
   <si>
     <t>Solicitud verbal del Jefe de la Delegación de Uruguay Parl. Daniel Caggiani, de apoyo y divulgación por parte del PM para el Seminario Internacional: Las relaciones entre América Latina y la Unión Europea en los nuevos contextos. El caso del Acuerdo MERCOSUR- UNION EUROPEA. Lugar: Sede de la ALADI - Montevideo. Fecha: 29, de octubre de 2022. Hora: 09.00 a 13.00</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/476/protocolo_281_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/476/protocolo_281_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Embajada Checa por la cual comunica la visita del Señor Vicepresidente de la Cámara de Diputados del Parlamento de la República Checa D. Jan SKOPECEK a la República Oriental del Uruguay y solicita una audiencia con la Mesa Directiva del PM</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/477/protocolo_282_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/477/protocolo_282_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Parlamentaria Britto por la cual comunica que Juan Pablo López Baggio y Braulio Silva Echeverría asumirán el cargo de Parlamentarios del PM.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/478/protocolo_283_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/478/protocolo_283_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Sra Lucila Rosso por la cual comunica su renuncia a asumir el cargo de Parlamentaria del MERCOSUR</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/479/protocolo_284_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/479/protocolo_284_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Sosa por la cual solicita licencia para la LXXXIII SO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/487/protocolo_292_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/487/protocolo_292_2022.pdf</t>
   </si>
   <si>
     <t>Relatorio Subcomisión de Verdad y Justicia sobre la Guerra de la Triple Alianza y anexos.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/489/protocolo_294_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/489/protocolo_294_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual informa que en el marco de la XV Conferencia Regional sobre la Mujer en America Latina y el Caribe, a realizarse en la ciudad de Buenos Aires durante los días 7 al 11 de noviembre, los Parlamentarios miembros de la Delegación Argentina han presentado ante las autoridades del Foro de Mujeres Parlamentarias, una iniciativa como material de trabajo, la cual se comparte en adjunto.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/490/protocolo_295_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/490/protocolo_295_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el sindicato de conductores navales de la República Argentina</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Solicitud verbal del Presidente del PM Parl. Tomás Bittar, de apoyo consistente en pago de pasajes aéreos y viáticos correspondientes para dos académicos, y divulgación por parte del PM para el Seminario Internacional: “Nuevos escenarios de competencia estratégica en la región latinoamericana”.  Organizado por la Universidad Nacional de Asunción, el Centro Perry de los Estados Unidos de Norteamérica y el PM. Lugar: Universidad Nacional de Asunción - Asunción, Paraguay. Fecha: 7-9 de noviembre de 2022.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/495/protocolo_297_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/495/protocolo_297_2022.pdf</t>
   </si>
   <si>
     <t>Memorando de Entendimiento entre el PM y la Camara de Consejeros del Parlamento del Reino de Marruecos</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/499/protocolo_298_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/499/protocolo_298_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Comisión de Presupuesto y Asuntos Internos por la cual se solicita a la Mesa Directiva del PM la gestión para dar trámite institucional a la presente nota.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/503/protocolo_302_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/503/protocolo_302_2022.pdf</t>
   </si>
   <si>
     <t>Informe Preliminar de la Misión de Observación Electoral Internacional del PARLASUR a las Elecciones Generales de Brasil. SEGUNDA VUELTA</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/505/protocolo_304_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/505/protocolo_304_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Graciela Bianchi por la cual comunica su renuncia al cargo de Parlamentaria del MERCOSUR.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/520/protocolo_319_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/520/protocolo_319_2022.pdf</t>
   </si>
   <si>
     <t>Nota de la Unidad de Apoyo de los Parlamentarios Supraestatales de Bolivia por instrucción de la Vicepresidenta de Bolivia para consultar con respecto a la participación de la delegación boliviana ante EUROLAT.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/522/protocolo_321_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/522/protocolo_321_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Consejo Causa Armenia del Uruguay por la cual expresa su agradecimiento al Parlamento del MERCOSUR con motivo del 15 aniversario del reconocimiento del Genocidio Armenio por parte de este organismo.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/523/protocolo_324_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/523/protocolo_324_2022.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Asuntos Internacionales de fecha 8 de agosto de 2022</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/524/protocolo_325_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/524/protocolo_325_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de Vicepresidenta por Argentina en la cual comunica algunos cambios en la integración de las Comisiones por parte de la República Argentina.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/526/protocolo_327_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/526/protocolo_327_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Canese en su calidad de Presidente de la Sub Comision de Verdad y Justicia sobre la Guerra de la Triple Alianza del Parlamento del MERCOSUR a fin de solicitar el apoyo de la dirección de comunicaciones y página web del Parlamento del MERCOSUR, para la presentación del Relatorio Final del trabajo realizado por esta subcomisión a realizarse el día viernes 2 de diciembre a las 9 horas en la Sala de Sesiones de la Cámara de Senadores del Paraguay</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/527/protocolo_328_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/527/protocolo_328_2022.pdf</t>
   </si>
   <si>
     <t>Convenio marco de cooperación interinstitucional entre la Universidad Nacional de Asunción y el MERCOSUR</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/532/protocolo_333_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/532/protocolo_333_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°1 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/533/protocolo_334_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/533/protocolo_334_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°2 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/534/protocolo_335_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/534/protocolo_335_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°3 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/535/protocolo_336_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/535/protocolo_336_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°4 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/536/protocolo_337_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/536/protocolo_337_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°5 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/537/protocolo_338_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/537/protocolo_338_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°6 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/538/protocolo_339_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/538/protocolo_339_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°7 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/539/protocolo_340_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/539/protocolo_340_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°8 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/540/protocolo_341_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/540/protocolo_341_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°9 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/541/protocolo_342_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/541/protocolo_342_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°10 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/542/protocolo_343_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/542/protocolo_343_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°11 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/543/protocolo_344_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/543/protocolo_344_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°12 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/544/protocolo_345_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/544/protocolo_345_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°13 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/545/protocolo_346_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/545/protocolo_346_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°14 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/546/protocolo_347_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/546/protocolo_347_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°15 Audiencia Pública Subcomisión de Verdad y Justicia</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/547/protocolo_348_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/547/protocolo_348_2022.pdf</t>
   </si>
   <si>
     <t>Acta N°7 de la Comision de Ciudadanía y DDHH</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/548/protocolo_349_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/548/protocolo_349_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Presidente Tomas Bittar por la cual comunica la nomina de Parlamentarios Paraguayos que representarán a esa Delegación en la Comisión de Seguimiento del Acuerdo MERCOSUR – UNION EUROPEA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/558/protocolo_359_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/558/protocolo_359_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de Vicepresidente Argentina ante el PM por la cual solicita autorizar el tratamiento preferencial en la Reunión de Mesa Directiva de fecha 5 de diciembre de la propuesta recibida por parte del Parlamentario Daniel Ramundo en relación al fallecimiento del compañero Osvaldo Mercuri.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/559/protocolo_360_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/559/protocolo_360_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto en su calidad de Vicepresidente Argentina ante el PM por la cual informa que el Parlamentario Cristian Bello ingresa al ODPM en calidad de suplente.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/561/protocolo_362_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/561/protocolo_362_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el abogado defensor del Parlamentario Enzo Cardozo sobre su situación procesal en el Paraguay.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/562/protocolo_363_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/562/protocolo_363_2022.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Harispe por la cual solicita que la Mesa Directiva remita una nota a la Asamblea Nacional de Venezuela, solicitando la lista actualizada de Parlamentarios.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2428/protocolo_273_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2428/protocolo_273_2022.pdf</t>
   </si>
   <si>
     <t>Dictamen Asesoría Jurídica sobre proyecto de Cooperacion entre el Parlamento del MERCOSUR y la Universidad Austral de la República Argentina.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2432/mep_25_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2432/mep_25_2022.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Asuntos Internacionales</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2433/mep_84_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2433/mep_84_2022.pdf</t>
   </si>
   <si>
     <t>Acta de la Subcomisión de Género</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4013,67 +4013,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/376/protocolo_178_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/430/protocolo_235_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/486/protocolo_291_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/147/mep_01_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/148/mep_02_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/149/mep_03_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/152/mep_06_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/153/mep_07_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/159/mep_13_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/160/mep_14_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/161/mep_15_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/162/mep_16_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/167/mep_21_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/168/mep_22_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/176/mep_31_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/177/mep_32_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/178/mep_33_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/179/mep_34_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/180/mep_35_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/185/mep_47_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/189/mep_53_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/199/mep_57_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/240/mep_62_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/241/mep_63_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/242/mep_64_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/276/protocolo_97_-_mep_89_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/278/protocolo_99_-_mep_91_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/279/protocolo_100_-_mep_92_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/287/protocolo_107_-_mep_96_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/291/protocolo_111_-_mep_100_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/297/protocolo_117_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/303/protocolo_125_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/306/protocolo_128_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/308/protocolo_132_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/336/protocolo_143_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/389/protocolo_194_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/402/protocolo_207_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/410/protocolo_215_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/419/protocolo_224_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/420/protocolo_225_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/421/protocolo_226_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/422/protocolo_227_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/423/protocolo_228_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/431/protocolo_236_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/432/protocolo_237_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/433/protocolo_238_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/438/protocolo_243_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/442/protocolo_247_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/443/protocolo_248_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/446/protocolo_251_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/459/protocolo_264_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/466/protocolo_271_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/469/protocolo_274_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/473/protocolo_278_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/480/protocolo_285_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/483/protocolo_288_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/521/protocolo_320_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/525/protocolo_326_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/557/protocolo_358_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2131/mep_64_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/156/mep_10_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/157/mep_11_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/169/mep_23_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/190/mep_55_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/200/mep_58_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/201/mep_59_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/265/mep_79_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/270/mep_82_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/286/protocolo_106_-_mep_95_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/289/protocolo_109_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/292/protocolo_112_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/301/protocolo_123_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/330/protocolo_138_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/333/protocolo_140_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/416/protocolo_221_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/429/protocolo_234_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/481/protocolo_286_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/510/protocolo_309_2022_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/266/mep_80_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/277/protocolo_98_-_mep_90_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/283/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/299/protocolo_119_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/300/protocolo_122_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/363/protocolo_164_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/409/protocolo_214_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/474/protocolo_279_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/560/protocolo_361_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/165/mep_19_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/191/mep_41_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/192/mep_42_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/193/mep_43_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/194/mep_44_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/195/mep_45_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/196/mep_46_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/250/protocolo_72_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/253/mep_73_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/259/mep_74_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/261/mep_75_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/263/mep_77_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/271/mep_83_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/294/informe_en_mayoria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/295/informe_en_minoria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/338/protocolo_144_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/340/protocolo_145_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/342/protocolo_146_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/343/protocolo_147_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/344/protocolo_148_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/347/protocolo_150_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/349/protocolo_154_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/351/protocolo_155_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/352/protocolo_156_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/353/protocolo_157_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/356/protocolo_159_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/359/protocolo_161_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/360/protocolo_162_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/362/protocolo_163_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/364/protocolo_165_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/371/protocolo_173_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/372/protocolo_174_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/373/protocolo_175_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/374/protocolo_176_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/380/protocolo_182_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/384/protocolo_186_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/385/protocolo_188_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/386/protocolo_189_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/387/protocolo_190_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/427/protocolo_232_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/436/protocolo_241_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/437/protocolo_242_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/440/protocolo_245_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/444/protocolo_249_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/451/protocolo_256_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/452/protocolo_257_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/453/protocolo_258_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/454/protocolo_259_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/455/protocolo_260_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/456/protocolo_261_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/457/protocolo_262_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/458/protocolo_263_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/462/protocolo_267_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/470/protocolo_275_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/471/protocolo_276_-_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/500/protocolo_299_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/501/protocolo_300_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/504/protocolo_303_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/506/protocolo_305_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/507/protocolo_306_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/508/protocolo_307_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/509/protocolo_308_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/511/protocolo_310_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/512/protocolo_311_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/513/protocolo_312_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/514/protocolo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/515/protocolo_314_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/516/protocolo_315_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/517/protocolo_316_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/518/protocolo_317_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/519/protocolo_318_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/549/protocolo_350_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/550/protocolo_351_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/551/protocolo_352_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/552/protocolo_353_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/553/protocolo_354_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/554/protocolo_355_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/1236/protocolo_183_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/182/mep_38_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/187/mep_51_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/188/mep_52_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/249/mep_70_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/262/mep_76_2021_nota_uepm_uy_6.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/302/protocolo_124_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/307/protocolo_130_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/309/protocolo_133_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/326/protocolo_134_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/327/protocolo_135_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/328/protocolo_136_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/332/protocolo_139_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/348/protocolo_151_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/401/protocolo_206_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/403/protocolo_208_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/406/protocolo_211_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/408/protocolo_213_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/485/protocolo_290_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/488/protocolo_293_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/528/protocolo_329_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/529/protocolo_330_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/530/protocolo_331_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/531/protocolo_332_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/556/protocolo_357_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/150/mep_04_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/151/mep_05_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/154/mep_08_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/158/mep_12_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/163/mep_17_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/164/mep_18_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/166/mep_20_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/170/mep_24_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/171/mep_25_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/172/mep_26_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/174/mep_28_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/175/mep_29_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/181/mep_37_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/183/mep_39_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/184/mep_40_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/186/mep_49_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/198/mep_09_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/238/mep_60_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/239/mep_61_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/246/mep_67_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/247/mep_68_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/248/mep_69_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/264/mep_78_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/269/mep_81_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/272/mep_85_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/275/protocolo_96_-_mep_88_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/284/protocolo_104_-_mep_93_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/285/protocolo_105_-_mep_94_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/288/protocolo_108_-_mep_97_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/290/protocolo_110_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/298/protocolo_118_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/304/protocolo_126_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/305/protocolo_127_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/329/protocolo_137_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/334/protocolo_141_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/335/protocolo_142_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/345/protocolo_149_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/366/protocolo_167_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/367/protocolo_168_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/368/protocolo_170_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/369/protocolo_171_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/370/protocolo_172_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/375/protocolo_177_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/377/protocolo_179_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/378/protocolo_180_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/379/protocolo_181_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/388/protocolo_193_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/393/protocolo_198_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/394/protocolo_199_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/395/protocolo_200_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/396/protocolo_201_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/397/protocolo_202_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/398/protocolo_203_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/399/protocolo_204_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/400/protocolo_205_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/404/protocolo_209_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/405/protocolo_210_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/407/protocolo_212_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/411/protocolo_216_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/412/protocolo_217_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/413/protocolo_218_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/414/protocolo_219_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/415/protocolo_220_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/417/protocolo_222_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/418/protocolo_223_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/424/protocolo_229_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/425/protocolo_230_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/426/protocolo_231_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/434/protocolo_239_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/435/protocolo_240_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/441/protocolo_246_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/445/protocolo_250_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/447/protocolo_252_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/448/protocolo_253_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/449/protocolo_254_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/450/protocolo_255_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/460/protocolo_265_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/461/protocolo_266_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/463/protocolo_268_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/464/protocolo_270_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/465/protocolo_270_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/472/protocolo_277_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/475/protocolo_280_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/476/protocolo_281_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/477/protocolo_282_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/478/protocolo_283_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/479/protocolo_284_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/487/protocolo_292_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/489/protocolo_294_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/490/protocolo_295_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/495/protocolo_297_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/499/protocolo_298_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/503/protocolo_302_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/505/protocolo_304_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/520/protocolo_319_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/522/protocolo_321_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/523/protocolo_324_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/524/protocolo_325_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/526/protocolo_327_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/527/protocolo_328_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/532/protocolo_333_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/533/protocolo_334_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/534/protocolo_335_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/535/protocolo_336_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/536/protocolo_337_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/537/protocolo_338_2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/538/protocolo_339_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/539/protocolo_340_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/540/protocolo_341_2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/541/protocolo_342_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/542/protocolo_343_2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/543/protocolo_344_2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/544/protocolo_345_2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/545/protocolo_346_2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/546/protocolo_347_2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/547/protocolo_348_2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/548/protocolo_349_2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/558/protocolo_359_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/559/protocolo_360_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/561/protocolo_362_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/562/protocolo_363_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2428/protocolo_273_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2432/mep_25_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2433/mep_84_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/376/protocolo_178_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/430/protocolo_235_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/486/protocolo_291_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/147/mep_01_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/148/mep_02_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/149/mep_03_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/152/mep_06_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/153/mep_07_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/159/mep_13_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/160/mep_14_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/161/mep_15_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/162/mep_16_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/167/mep_21_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/168/mep_22_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/176/mep_31_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/177/mep_32_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/178/mep_33_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/179/mep_34_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/180/mep_35_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/185/mep_47_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/189/mep_53_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/199/mep_57_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/240/mep_62_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/241/mep_63_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/242/mep_64_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/276/protocolo_97_-_mep_89_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/278/protocolo_99_-_mep_91_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/279/protocolo_100_-_mep_92_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/287/protocolo_107_-_mep_96_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/291/protocolo_111_-_mep_100_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/297/protocolo_117_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/303/protocolo_125_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/306/protocolo_128_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/308/protocolo_132_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/336/protocolo_143_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/389/protocolo_194_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/402/protocolo_207_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/410/protocolo_215_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/419/protocolo_224_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/420/protocolo_225_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/421/protocolo_226_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/422/protocolo_227_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/423/protocolo_228_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/431/protocolo_236_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/432/protocolo_237_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/433/protocolo_238_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/438/protocolo_243_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/442/protocolo_247_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/443/protocolo_248_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/446/protocolo_251_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/459/protocolo_264_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/466/protocolo_271_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/469/protocolo_274_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/473/protocolo_278_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/480/protocolo_285_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/483/protocolo_288_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/521/protocolo_320_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/525/protocolo_326_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/557/protocolo_358_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2131/mep_64_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/156/mep_10_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/157/mep_11_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/169/mep_23_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/190/mep_55_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/200/mep_58_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/201/mep_59_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/265/mep_79_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/270/mep_82_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/286/protocolo_106_-_mep_95_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/289/protocolo_109_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/292/protocolo_112_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/301/protocolo_123_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/330/protocolo_138_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/333/protocolo_140_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/416/protocolo_221_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/429/protocolo_234_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/481/protocolo_286_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/510/protocolo_309_2022_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/266/mep_80_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/277/protocolo_98_-_mep_90_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/283/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/299/protocolo_119_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/300/protocolo_122_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/363/protocolo_164_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/409/protocolo_214_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/474/protocolo_279_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/560/protocolo_361_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/165/mep_19_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/191/mep_41_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/192/mep_42_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/193/mep_43_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/194/mep_44_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/195/mep_45_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/196/mep_46_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/250/protocolo_72_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/253/mep_73_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/259/mep_74_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/261/mep_75_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/263/mep_77_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/271/mep_83_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/294/informe_en_mayoria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/295/informe_en_minoria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/338/protocolo_144_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/340/protocolo_145_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/342/protocolo_146_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/343/protocolo_147_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/344/protocolo_148_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/347/protocolo_150_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/349/protocolo_154_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/351/protocolo_155_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/352/protocolo_156_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/353/protocolo_157_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/356/protocolo_159_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/359/protocolo_161_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/360/protocolo_162_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/362/protocolo_163_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/364/protocolo_165_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/371/protocolo_173_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/372/protocolo_174_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/373/protocolo_175_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/374/protocolo_176_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/380/protocolo_182_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/384/protocolo_186_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/385/protocolo_188_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/386/protocolo_189_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/387/protocolo_190_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/427/protocolo_232_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/436/protocolo_241_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/437/protocolo_242_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/440/protocolo_245_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/444/protocolo_249_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/451/protocolo_256_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/452/protocolo_257_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/453/protocolo_258_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/454/protocolo_259_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/455/protocolo_260_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/456/protocolo_261_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/457/protocolo_262_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/458/protocolo_263_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/462/protocolo_267_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/470/protocolo_275_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/471/protocolo_276_-_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/500/protocolo_299_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/501/protocolo_300_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/504/protocolo_303_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/506/protocolo_305_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/507/protocolo_306_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/508/protocolo_307_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/509/protocolo_308_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/511/protocolo_310_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/512/protocolo_311_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/513/protocolo_312_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/514/protocolo_313_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/515/protocolo_314_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/516/protocolo_315_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/517/protocolo_316_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/518/protocolo_317_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/519/protocolo_318_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/549/protocolo_350_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/550/protocolo_351_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/551/protocolo_352_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/552/protocolo_353_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/553/protocolo_354_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/554/protocolo_355_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/1236/protocolo_183_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/182/mep_38_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/187/mep_51_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/188/mep_52_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/249/mep_70_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/262/mep_76_2021_nota_uepm_uy_6.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/302/protocolo_124_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/307/protocolo_130_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/309/protocolo_133_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/326/protocolo_134_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/327/protocolo_135_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/328/protocolo_136_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/332/protocolo_139_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/348/protocolo_151_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/401/protocolo_206_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/403/protocolo_208_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/406/protocolo_211_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/408/protocolo_213_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/485/protocolo_290_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/488/protocolo_293_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/528/protocolo_329_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/529/protocolo_330_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/530/protocolo_331_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/531/protocolo_332_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/556/protocolo_357_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/150/mep_04_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/151/mep_05_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/154/mep_08_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/158/mep_12_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/163/mep_17_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/164/mep_18_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/166/mep_20_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/170/mep_24_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/171/mep_25_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/172/mep_26_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/174/mep_28_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/175/mep_29_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/181/mep_37_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/183/mep_39_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/184/mep_40_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/186/mep_49_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/198/mep_09_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/238/mep_60_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/239/mep_61_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/246/mep_67_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/247/mep_68_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/248/mep_69_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/264/mep_78_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/269/mep_81_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/272/mep_85_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/275/protocolo_96_-_mep_88_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/284/protocolo_104_-_mep_93_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/285/protocolo_105_-_mep_94_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/288/protocolo_108_-_mep_97_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/290/protocolo_110_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/298/protocolo_118_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/304/protocolo_126_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/305/protocolo_127_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/329/protocolo_137_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/334/protocolo_141_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/335/protocolo_142_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/345/protocolo_149_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/366/protocolo_167_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/367/protocolo_168_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/368/protocolo_170_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/369/protocolo_171_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/370/protocolo_172_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/375/protocolo_177_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/377/protocolo_179_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/378/protocolo_180_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/379/protocolo_181_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/388/protocolo_193_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/393/protocolo_198_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/394/protocolo_199_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/395/protocolo_200_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/396/protocolo_201_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/397/protocolo_202_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/398/protocolo_203_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/399/protocolo_204_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/400/protocolo_205_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/404/protocolo_209_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/405/protocolo_210_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/407/protocolo_212_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/411/protocolo_216_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/412/protocolo_217_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/413/protocolo_218_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/414/protocolo_219_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/415/protocolo_220_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/417/protocolo_222_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/418/protocolo_223_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/424/protocolo_229_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/425/protocolo_230_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/426/protocolo_231_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/434/protocolo_239_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/435/protocolo_240_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/441/protocolo_246_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/445/protocolo_250_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/447/protocolo_252_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/448/protocolo_253_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/449/protocolo_254_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/450/protocolo_255_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/460/protocolo_265_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/461/protocolo_266_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/463/protocolo_268_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/464/protocolo_270_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/465/protocolo_270_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/472/protocolo_277_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/475/protocolo_280_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/476/protocolo_281_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/477/protocolo_282_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/478/protocolo_283_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/479/protocolo_284_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/487/protocolo_292_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/489/protocolo_294_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/490/protocolo_295_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/495/protocolo_297_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/499/protocolo_298_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/503/protocolo_302_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/505/protocolo_304_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/520/protocolo_319_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/522/protocolo_321_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/523/protocolo_324_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/524/protocolo_325_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/526/protocolo_327_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/527/protocolo_328_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/532/protocolo_333_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/533/protocolo_334_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/534/protocolo_335_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/535/protocolo_336_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/536/protocolo_337_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/537/protocolo_338_2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/538/protocolo_339_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/539/protocolo_340_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/540/protocolo_341_2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/541/protocolo_342_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/542/protocolo_343_2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/543/protocolo_344_2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/544/protocolo_345_2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/545/protocolo_346_2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/546/protocolo_347_2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/547/protocolo_348_2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/548/protocolo_349_2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/558/protocolo_359_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/559/protocolo_360_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/561/protocolo_362_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/562/protocolo_363_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2428/protocolo_273_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2432/mep_25_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2022/2433/mep_84_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>