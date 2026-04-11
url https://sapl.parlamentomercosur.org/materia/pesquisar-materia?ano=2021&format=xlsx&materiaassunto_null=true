--- v0 (2025-10-15)
+++ v1 (2026-04-11)
@@ -54,1780 +54,1780 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Paraguay - CARDOZO, Enzo, Paraguay - CANESE, Ricardo, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/139/mep_06_2021_propuesta_de_declaracion_ferrocarril_yacyreta.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/139/mep_06_2021_propuesta_de_declaracion_ferrocarril_yacyreta.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Delegación Paraguaya por la cual se insta a los gobiernos de Paraguay y Argentina a implementar a través de la Entidad Binacional Yacyretá la inmediata reconstrucción de la ferrovía inundada por el embalse de Yacyretá.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/141/mep_07_2021_ferrovia_interoceanica_fb21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/141/mep_07_2021_ferrovia_interoceanica_fb21.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta a los gobiernos de Argentina, Brasil, Paraguay, Uruguay, Bolivia y Chile, vía CMC, a concretar el proyecto ferroviario interoceánico Paranaguá-Foz de Yguazú - Hernandarias - Artigas - Curupayty - Resistencia - Salta - Antofagasta, más ramales.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Argentina - STORANI, María Luisa, Argentina - FIDEL, Gabriel, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/614/mep_14_2021_vacuna_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/614/mep_14_2021_vacuna_parlasur.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria María Luisa Storani también Gabriel Fidel y Lilia Puig sobre el derecho de la humanidad de acceder a las vacunas contra el COVID y a los mejores tratamientos.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/615/mep_17_2021_1_de_marzo_dia_de_autodeterminacion_pueblos_fb21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/615/mep_17_2021_1_de_marzo_dia_de_autodeterminacion_pueblos_fb21.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Ricardo Canese por la cual se declara el 1 de marzo como el día de la autodeterminación de los pueblos del MERCOSUR.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - CUSI CRUZ, Miguel, Argentina - D'AURIA, Nancy, Argentina - FEMENÍA, Marina, Argentina - KARLEN, Alejandro, Argentina - OVIEDO, Ricardo, Argentina - STRADA, Tomás, Argentina - VILAS, Pablo, Bolivia - MENDOZA, Adolfo, Brasil - COSTA, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/616/mep_18_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/616/mep_18_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parlamentaria Fernanda Gil Lozano de repudio en relación a las elecciones de segunda vuelta 2021 en el Ecuador.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CORREGIDO, Elena, Argentina - HARISPE, Gastón, Argentina - LABORDE, Oscar, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Bolivia - MENDOZA, Adolfo, Bolivia - MERELIS, Ana, Brasil - CHINAGLIA, Arlindo, Brasil - COSTA, Humberto, Brasil - CUNHA, Odair, Brasil - DIRCEU, Zeca, Brasil - PAULÃO, Brasil - WAGNER, Jaques, Paraguay - CANESE, Ricardo, Uruguay - AITA, Ubaldo, Uruguay - CAGGIANI, Daniel, Uruguay - DELLA VENTURA, Amanda, Uruguay - DÍAZ, Bettiana, Uruguay - KECHICHIÁN, Liliam</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/619/mep_22_2021_vacuna_covid_cooperacion_mercosur_cuba_mr21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/619/mep_22_2021_vacuna_covid_cooperacion_mercosur_cuba_mr21.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por varios Parlamentarios por la cual se proclama a la salud pública como un derecho humano inalienable, cuyo acceso no debe discriminar razones económicas, sociales, políticas, de género, de raza ni de religión, instándose a los gobiernos del Mercosur a coordinar con la República de Cuba, y demás países de América Latina y el Caribe, a fin de desarrollar una vacuna para el COVID 19 de acceso público y equitativo para todos nuestros pueblos, así como en todo lo que se refiere a salud pública._x000D_
 Parlamentarios: Daniel Caggiani, Oscar Laborde, Amanda Della Ventura, Ricardo Canese, Fernanda Gil Lozano, Nicolás Viera Díaz, Eduardo Nelson Nicoletti, Julia Perié, Mario Metaza, Liliam Kechichian, Ana María Olivera, Julio Sotelo, Ana Merelis, Bettiana Díaz Rey, Rubén Damián Brizuela, Ubaldo Aita, Lucía Etcheverry, Cristian Bello, Ricardo Cristóbal Oviedo, Cecilia Britto, Saúl Ortega, Zeca Dirceu, Arlindo Chinaglia, Odair Cunha, Humberto Costa, Victor Santa Maria y otros.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Argentina - HARISPE, Gastón</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/210/mep_31_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/210/mep_31_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración sobre Legislación que propone la revisión en casos de aplicación del derecho penal en violación de garantías constitucionales y en situación de riesgo de pérdida de la imparcialidad por razones políticas o ideológicas, que incluye una exposición de motivos sobre la situación de lo que se define como lawfare en los países del Mercosur (MEP/31/2021)</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - BOGADO TATTER, Juan, Paraguay - MORÍNIGO, Manuel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/622/mep_41_2021_violacion_ddhh_paraguay_29mr21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/622/mep_41_2021_violacion_ddhh_paraguay_29mr21.pdf</t>
   </si>
   <si>
     <t>Propuesta Parlamentario Ricardo Canese acompañado por los Parlamentarios Manuel Morinigo y Juan Félix Bogado Tatter sobre la violación de los DD.HH. en Paraguay.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bolivia - MERELIS, Ana</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/623/mep_44_2021_mercosur_formato_parlasur_firmado.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/623/mep_44_2021_mercosur_formato_parlasur_firmado.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana Marelis Genaro por cual se conmemora el día de MERCOSUR.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/624/mep_45_2021_medicina_tradicional__firmadob.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/624/mep_45_2021_medicina_tradicional__firmadob.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana Marelis Genaro de revalorización de la medicina tradicional ancestral.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/107/mep_46_2021_inst._ibero_formato_parlasur_firmadob.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/107/mep_46_2021_inst._ibero_formato_parlasur_firmadob.pdf</t>
   </si>
   <si>
     <t>Propuesta de  Declaración de Parlamentarios de la Delegación de Bolivia sobre el Instituto Iberoamericano de las lenguas indígenas</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/625/mep_49_2021_proyecto_grupo_de_lima.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/625/mep_49_2021_proyecto_grupo_de_lima.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por varios Parlamentarios por la cual el PM declara su beneplácito por la salida de la República Argentina del denominado Grupo de Lima ocurrida el pasado 24 de marzo.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/222/mep_61_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/222/mep_61_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de repudio a la persecución judicial a la prensa del "ilegítimo gobierno de Venezuela" (MEP/61/2021)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - NICOLETTI, Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/34/mep-64-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/34/mep-64-2021.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parlamentaria Britto acompañada por el Parlamentario Nicoletti por la cual se declara de interés la fabricación de la vacuna contra el coronavirus denominada Sputnik V</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Argentina - GLEADELL, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/630/mep_66_2021_proyecto_de_declaracionpdf.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/630/mep_66_2021_proyecto_de_declaracionpdf.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Carlos Gleadell y Ricardo Oviedo por la cual se ratifica como eje innegociable del MERCOSUR, la soberanía nacional de los Estados Parte y reafirmar los derechos soberanos de la Argentina sobre las Islas Malvinas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BELLO, Cristian, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Argentina - VILAS, Pablo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/631/mep_75_2021_proyecto_repudio_represion_en_colombia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/631/mep_75_2021_proyecto_repudio_represion_en_colombia.pdf</t>
   </si>
   <si>
     <t>Propuesta de Cecilia Britto de repudio al gobierno colombiano por represión a su pueblo.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/72/mep-79-2021-proyecto-tratado-internacional-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/72/mep-79-2021-proyecto-tratado-internacional-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parlamentaria Britto por la cual el PM declara la necesidad de consensuar, promover y ratificar un Tratado Internacional sobre la prevención y preparación ante pandemias</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/633/mep_83_2021_declaracion_ddhh_colombia_my21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/633/mep_83_2021_declaracion_ddhh_colombia_my21.pdf</t>
   </si>
   <si>
     <t>Propuesta Declaración presentada por la Bancada Progresista sobre DDHH en Colombia.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Argentina - DEL VALLE GONZÁLEZ , María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/24/mep_125_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/24/mep_125_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Teresa González por la cual el PM declara de interés el Postgrado Internacional en Patrimonio y Turismo.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Brasil - RUSSOMANNO, Celso, Argentina - BENEDETTO, Humberto, Argentina - CRABBE, Marcela, Argentina - ELÍAS, Marcelo, Argentina - FIDEL, Gabriel, Argentina - NOSTRALA, Walter, Argentina - PUIG, Lilia, Argentina - RODRÍGUEZ SIMÓN, Fabián, Argentina - STORANI, María Luisa, Argentina - VANOSSI, Jorge, Paraguay - ARGAÑA, Nelson, Paraguay - BENÍTEZ, Edith, Paraguay - MIGNARRO, María, Paraguay - TORRES, José, Uruguay - BIANCHI, Graciela, Uruguay - PEÑA, Daniel, Uruguay - RODRÍGUEZ, Conrado</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/636/mep_127_2021.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/636/mep_127_2021.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios sobre la situación de Nicaragua. Con la salvedad que las personas que figuran como parlamentarios de Venezuela no son incluidos en la lista de proponentes, por no encontrarse sus registro en el PM.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Paraguay - MIGNARRO, María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/251/mep_133_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/251/mep_133_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese y otros Parlamentarios de la Delegación Paraguay_x000D_
 Por la cual se insta a todos los gobiernos que integran el MERCOSUR, vía el CMC, a estrechar lazos de integración eléctrica, de tal manera a minimizar los efectos negativos de la actual crisis eléctrica en el Brasil, y que, en tal contexto, se eliminen todas las trabas para-arancelarias que impiden que el Paraguay exporte la energía de Yacyretá que no consume al Brasil, a un precio justo.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Propuesta presentada por los Parlamentarios Britto, Perie, Nicoletti -  Cuba: enérgico repudio al bloqueo económico que hace casi 60 años los EEUU han impuesto sobre el gobierno y el pueblo de Cuba.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OLIVERO, Herman, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - RAMUNDO, Daniel, Argentina - RIOSECO, Ramón, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/638/mep_137_2021_proyecto_macri_bolivia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/638/mep_137_2021_proyecto_macri_bolivia.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parlamentaria Britto sobre el accionar de Macri y la colaboración con armamento bélico para perpetrar el golpe de Estado en Bolivia.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/639/mep_138_2021_desalojo_comunidades_indigenas_py_jl21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/639/mep_138_2021_desalojo_comunidades_indigenas_py_jl21.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se condenan los violentos desalojos y las graves violaciones de DD.HH. de comunidades indígenas del Paraguay.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - ARGAÑA, Nelson, Paraguay - BOGADO TATTER, Juan, Paraguay - CARDOZO, Enzo, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel, Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/258/mep_142_2021_propuesta_de_declaracion_auditoria_de_deuda_de_itaipu_jl21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/258/mep_142_2021_propuesta_de_declaracion_auditoria_de_deuda_de_itaipu_jl21.pdf</t>
   </si>
   <si>
     <t>Por la cual se insta a los Estados brasileño y paraguayo, vía CMC, a considerar, en la revisión del Anexo C del Tratado de Itaipú, prevista en agosto del 2023, el Informe Final de la auditoría de la deuda de Itaipú, llevada a cabo por la Contraloría General de la República del Paraguay, en todas sus consecuencias y en el marco del Tratado de Asunción.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/109/mep_151_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/109/mep_151_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Delegación Boliviana ante el PM (Firmada de acuerdo a lo resuelto en MD de fecha 11 de agosto por la Parlamentaria Ana Merelis Genaro). “Decenio Internacional de las Lenguas Indígenas”</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/111/mep_152_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/111/mep_152_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de  Declaración de Parlamentarios de la Delegación de Bolivia sobre  "Profundizar la educación intercultural plurilingüe”</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/113/mep-153-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/113/mep-153-2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de  Declaración de Parlamentarios de la Delegación de Bolivia para  “Promover el reconocimiento universal de los Derechos de la Madre Tierra”</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/641/mep_154_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/641/mep_154_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Delegación Boliviana ante el PM (Firmada de acuerdo a lo resuelto en MD de fecha 11 de agosto por la Parlamentaria Ana Merelis Genaro). “Distribución equitativa y gratuita de las vacunas contra el COVID 19”</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Argentina - LABORDE, Oscar, Argentina - BRITTO, Cecilia, Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/644/mep_160_2021_proyecto_de_declaracion_plataforma_continental_1.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/644/mep_160_2021_proyecto_de_declaracion_plataforma_continental_1.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Bloque Frente de Todos por la cual el PM vería con agredo que la República de Chile respete lo resuelto por la Comisión de Límites de la Plataforma Continental (CLPC) de Naciones Unidas y lo acordado por Argentina y Chile en el Tratado de Paz y Amistad. Al mismo tiempo aspira que el diálogo en el contexto del respeto al derecho internacional se constituya en el mecanismo de resolución de las diferencias de acuerdo a la histórica hermandad que une a ambos pueblos.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/646/mep_164_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/646/mep_164_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional “El Congreso Internacional sobre Cambio Climático y Biodiversidad”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/115/mep_167_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/115/mep_167_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de  Declaración  por la cual el PM declara la importancia de promover la unidad de nuestros pueblos por lo que resulta oportuno impulsar la denominación de “Latinoamérica Unida” a espacios públicos de poblaciones que integran los Estados Parte y Asociados del MERCOSUR</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/260/mep_168_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/260/mep_168_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se censura la decisión adoptada por los Gobiernos de Bolsonaro y Abdo Benítez en contra de la integración eléctrica</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/117/mep_170_2021_presentacion_unila_st21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/117/mep_170_2021_presentacion_unila_st21.pdf</t>
   </si>
   <si>
     <t>Propuesta de  Declaración  por la cual se insta a la UNILA a continuar observando los procedimientos tendientes a fortalecer los procesos de integración a nivel universitario a la contratación de docentes latinoamericanos</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/218/mep_171_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/218/mep_171_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración por la cual el PM declara al Dr. José Gaspar Rodríguez de Francia “Líder de la Independencia del Paraguay y de América Latina” (MEP/171/2021)</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/647/mep_183_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/647/mep_183_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual declara la ilegalidad de los desalojos de comunidades indígenas, campesinas y de pobladores sin techo del Paraguay</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/80/mep_189_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/80/mep_189_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM declara rendir un especial homenaje a Radio Cáritas Universidad Católica con motivo de 85 aniversario.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BENEDETTO, Humberto, Argentina - BRIZUELA, Damián, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LÓPEZ, Carlos, Argentina - NICOLETTI, Eduardo, Argentina - OLIVERO, Herman, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - PUIG, Lilia, Argentina - RAMUNDO, Daniel, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio, Argentina - STORANI, María Luisa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/83/mep_202_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/83/mep_202_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto con la adhesión completa del Bloque Frente de Todos, Argentina Federal y los Sres Parlamentarios de Cambiemos. De Interés Regional, “La Conferencia de las Naciones Unidas sobre el Cambio Climático COP26, organizada por el Reino Unido en colaboración con Italia, tendrá lugar del 31 de octubre al 12 de noviembre de 2021 en el Scottish Event Campus (SEC) de Glasgow (Reino Unido”).</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/84/mep_205_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/84/mep_205_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta a los gobiernos de Paraguay y Argentina, vía CMC, a tener en cuenta la deuda social de Yacyretá, particularmente en el lado paraguayo, aún no debidamente resarcida.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/660/mep_206_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/660/mep_206_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Ricardo Canese por la cual se condena la política de los EEUU de América, de abierta y reiterada injerencia en los asuntos internos de la República de Cuba, vía bloqueo económico y acciones conexas, que tienen a agravarse y a volverse más violentas, contrarias al principio de autodeclaración de los pueblos y a la Carta de las NNUU.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/585/mep_83_2021_declaracion_ddhh_colombia_my21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/585/mep_83_2021_declaracion_ddhh_colombia_my21.pdf</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/587/mep_189_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/587/mep_189_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM declara rendir un especial homenaje a Radio Cáritas Universidad Católica, con motivo de su 85 Aniversario.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/589/mep_235_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/589/mep_235_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual se declara de interés estratégico regional para el MERCOSUR, la construcción, habilitación y puesta en marcha del puente bimodal, ferrovial carretero fronterizo, de Monte Caseros, Provincia de Corrientes y Bella Unión, departamento de Artigas, República Oriental del Uruguay (MEP/235/2021)</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1062/mep_148_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1062/mep_148_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto con la adhesión de varios Parlamentarios de la Delegación Argentina, por la cual el PM declara su más energético repudio a los dichos de la periodista argentina Beatriz Sarlo sobre las Islas Malvinas, Georgia del Su y Sandwich del Sur, al afirmar que son territorio Británico.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1063/mep_159_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1063/mep_159_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese sobre reconstitución y preservación de los ecosistemas.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1064/mep_169_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1064/mep_169_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Chinaglia, Laborde y Bittar por la cual el PM declara el irrestricto apoyo a los esfuerzos continuados en Defensa de la democracia.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/618/mep_21_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/618/mep_21_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Humberto Benedetto por la cual el PM recomienda al CMC establecer de manera común un protocolo de libre transitabilidad en el ámbito del Mercosur para aquellos ciudadano que hayan cumplimentado su vacunación contra el COVID 19, según las disposiciones y autorizaciones implementadas en cada Estado Parte.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/620/mep_30_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/620/mep_30_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Fernanda Gil Lozano por la cual promueve la creación de una Campaña Regional de Prevención y Concientización sobre Ciber acoso sexual a niñas, niños y adolescentes.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/621/mep_40_2021__propiedad_intelectual__relacionados_con_el_comercio_acuerdo_sobre_los_adpic_.docx_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/621/mep_40_2021__propiedad_intelectual__relacionados_con_el_comercio_acuerdo_sobre_los_adpic_.docx_1.pdf</t>
   </si>
   <si>
     <t>Propuesta Parlamentario Alejandro Karlen sobre propiedad intelectual con el comercio.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/32/mep-48-2021-vacuna-transporte-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/32/mep-48-2021-vacuna-transporte-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parl. Britto y Perie por la cual el PM recomienda al CMC instar a los instar a los Estados Parte y Asociados del Mercosur a inocular con la vacuna contra el covid19 a los trabajadores del transporte</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Brasil - TRAD, Nelsinho</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/37/mep-80-2021-proposta-rec-senador-nelsinho-trad.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/37/mep-80-2021-proposta-rec-senador-nelsinho-trad.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Nelsinho Trad sobre la licencia compulsoria de vacunas, medicamentos, y demás insumos necesarios para el control de la pandemia de COVID-19</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Argentina - ELÍAS, Marcelo, Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/635/mep_126_2021.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/635/mep_126_2021.docx</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Marcelo Elías “Establecer de manera común un protocolo de evaluación única de discapacidad y emisión del certificado correspondiente. Adhiere Humberto Benedetto.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/640/mep_141_2021_creacion_del_hospital_de_medicina_general_de_corrientes_en_la_republica_argentina._1.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/640/mep_141_2021_creacion_del_hospital_de_medicina_general_de_corrientes_en_la_republica_argentina._1.doc</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Karlen sobre creación de Hospital.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/642/mep_155_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/642/mep_155_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación  presentada por la Delegación Boliviana ante el PM (Firmada de acuerdo a lo resuelto en MD de fecha 11 de agosto por la Parlamentaria Ana Merelis Genaro)_x000D_
 “Creación del mecanismo internacional que proteja los bosques”</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Paraguay - CARDOZO, Enzo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/220/mep_156_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/220/mep_156_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el PM recomienda al CMC avanzar en el proceso de integración eléctrica regional (MEP/156/2021)</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Argentina - BÉLIZ, Carlos, Argentina - CEJAS, Jorge, Argentina - CORNEJO, Hernán, Argentina - CORREGIDO, Elena, Argentina - D'AURIA, Nancy, Argentina - GLEADELL, Carlos, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - OLIVERO, Herman, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia, Argentina - PRADO, María, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/643/mep_158_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/643/mep_158_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM declara de interés regional la posición conjunta de la Defensoría del Pueblo y la Secretaría de Malvinas frete a las declaraciones vertidas en los medios de comunicación.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/645/mep_163_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/645/mep_163_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual se recomienda al CMC instar a los legisladores de los Congresos de la Nación Argentina a que impulsen la creación de una Zona aduanera especial en todo el territorio de la Provincia de Misiones.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Paraguay - ARGAÑA, Nelson, Paraguay - BENÍTEZ, Edith, Paraguay - BITTAR, Tomás, Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - CRICHIGNO, María Eugenia, Paraguay - DURÉ, Pedro, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel, Paraguay - PENAYO, Atilio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/51/mep-173-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/51/mep-173-2021.pdf</t>
   </si>
   <si>
     <t>Prop. de Rec. por los Parl. de la Delegación Paraguaya por la cual el PM recomienda al CMC instar a la Rca. Fed. del Br. y a la Rca. del Py. habilitar un puerto seco en la ciudad de Cascavel, estado de Paraná</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/79/mep_188_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/79/mep_188_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda a los Poderes Legislativos de los Estados Parte y Asociados del Mercosur, consagrar a la naturaleza como sujeto de derecho, otorgándole personalidad jurídica propia, para el logro de la efectiva implementación de la legislación, y con ello la justicia ambiental en toda la región.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/81/mep_194_2021.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/81/mep_194_2021.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Karlen y Britto por la cual se propicia la constitución de un Foro de Abordaje de las Alteraciones en las Cadenas de Suministro Regional en el contexto de los recientes acontecimientos a escala global en la recuperación económica del Covid 19 .</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/82/mep_196_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/82/mep_196_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda al Poder Ejecutivo de la Nación Argentina, incluir en el presupuesto nacional correspondiente al ejercicio financiero del año 2022, una compensación económica extraordinaria a la provincia de Misiones, por su contribución a la preservación de la selva paranaense y el cuidado de la naturaleza, prestando servicios ambientales de vital importancia y beneficio para la región.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/661/mep_214_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/661/mep_214_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda a los Estados parte del MERCOSUR promover y aprobar una Ley de Biodiversidad.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/146/rec__pto__202210099.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/146/rec__pto__202210099.docx</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por el cual remite el Presupuesto 2022 del Parlamento del MERCOSUR al Consejo del Mercado Común.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/341/mep_236_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/341/mep_236_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC, instruir la constitución de un foro pertinente de abordaje de las alteraciones de las cadenas de suministro regional en el contexto de los recientes acontecimientos a escala global en la recuperación económica del COVID 19.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1066/mep_55_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1066/mep_55_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual se aprueba el Presupuesto del PM 2021</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1067/mep_222_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1067/mep_222_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el PM remite al CMC el presupuesta 2022</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/617/mep_19_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/617/mep_19_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta Parlamentario Humberto Benedetto sobre países asociados.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/293/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/293/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Britto por la cual el PM dispone excluir del seno del Parlamento del Mercosur al Parlamentario Fabián Simón Rodríguez, por su manifiesta inhabilidad moral y falta de decoro para el cargo para el cual fuere elegido, conforme la aplicación del artículo 30 del reglamento interno de este honorable cuerpo legislativo.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/632/mep_82_2021_codigo_de_etica_parlamento_del_mercosur.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/632/mep_82_2021_codigo_de_etica_parlamento_del_mercosur.docx</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por los Parlamentarios Humberto Benedetto, María Storani, Jorge Vanossi, Teresa González Fernández, Walter Nostrala, Lili Puig, Marcela Crabbe y Armando Abruza sobre el Código de Ética del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Paraguay - BOGADO TATTER, Juan</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/634/mep_85_2021_prop_de_disp_perdida_de_mandato.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/634/mep_85_2021_prop_de_disp_perdida_de_mandato.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por algunos Parlamentarios de la Delegación Paraguaya sobre la pérdida del mandato del Parlamentario Celso Troche.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Brasil - CHINAGLIA, Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/52/mep_198_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/52/mep_198_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Arlindo Chinaglia por la cual el PM dispone crear la Comisión Temporaria de acompañamiento del Acuerdo de Asociación Birregional MERCOSUR-Unión Europea, en el Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1068/mep_54_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1068/mep_54_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual se aprueba el Presupuesto del PM 2021.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>CDRS - Comisión de Desarrollo Regional Sustentable,Ordenamiento Territorial, Salud,Medio Ambiente y Turismo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/626/mep_32_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/626/mep_32_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de desarrollo regional sustentable MEP 14 2021._x000D_
 _x000D_
 MEP 14/2021: Propuesta de Declaración presentada por la Parlamentaria Storani sobre el derecho de la humanidad de acceder a las vacunas contra el COVID y a los mejores tratamientos_x000D_
 _x000D_
 Adhieren Fidel y Puig</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/627/mep_33_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/627/mep_33_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de desarrollo regional sustentable MEP 21 2021._x000D_
 MEP  21/2021:Propuesta presentada por el Parlamentario Benedetto sobre libre transitabilidad.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/25/mep-34-2021-informe-comision-mep-42-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/25/mep-34-2021-informe-comision-mep-42-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Reg. Sust. por la aprob. del MEP/42/2021: "Instar a Los Estados Parte y Asociados del Mercosur a tomar medidas coordinadas de urgencia para mitigar el impacto del coronavirus en el sector del transporte.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/26/mep-35-2021-informe-comision-60-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/26/mep-35-2021-informe-comision-60-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación del MEP/60/2020: Solicitando armonización esfuerzos nacionales acerca de la futura Vacunación contra el Covid-19 en la población de la Región</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/27/mep-36-2021-informe-comision-41-2020-1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/27/mep-36-2021-informe-comision-41-2020-1.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación del MEP/41/2020</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/628/mep_37_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/628/mep_37_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de desarrollo regional sustentable MEP 38 2020.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/28/mep-38-2021-informe-comision-mep-84-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/28/mep-38-2021-informe-comision-mep-84-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación del MEP/84/2020</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/629/mep_39_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/629/mep_39_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de desarrollo regional sustentable MEP 48 2020.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/138/mep-51-2021-informe-01-2021-1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/138/mep-51-2021-informe-01-2021-1.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación del MEP/06/2021 Propuesta presentada por la Delegación Paraguaya por la cual se insta a los gobiernos de Paraguay y Argentina a implementar a través de la Entidad Binacional Yacyretá la inmediata reconstrucción de la ferrovía inundada por el embalse de Yacyretá.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/140/mep-52-2021-informe-02-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/140/mep-52-2021-informe-02-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación del MEP/07/2021 Propuesta presentada por el Parlamentario Canese sobre la ferrovía interoceánica</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/101/mep-72-2021-informe-mep-05-2021_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/101/mep-72-2021-informe-mep-05-2021_1.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por el archivo de la propuesta sobre restricciones y violaciones a los DDHH en países miembros en ocasión de la pandemia del COVID</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/211/mep_73_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/211/mep_73_2021.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR LA APROBACIÓN (MEP/73/2021) de la Propuesta de Declaración sobre Legislación que propone la revisión en casos de aplicación del derecho penal en violación de garantías constitucionales y en situación de riesgo de pérdida de la imparcialidad por razones políticas o ideológicas, que incluye una exposición de motivos sobre la situación de lo que se define como lawfare en los países del Mercosur (MEP/31/2021)</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/209/mep_74_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/209/mep_74_2021.pdf</t>
   </si>
   <si>
     <t>INFORME de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN (MEP/74/2021) de la Propuesta de Disposición por la creación de la Comisión de Verdad y Justicia en el PM en relación a la Guerra de la Triple Alianza (MEP/180/2020)</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/649/mep_104_2021_inf._mep_83-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/649/mep_104_2021_inf._mep_83-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de DDHH por la aprobación con modificaciones Propuesta Declaración presentada por la Bancada Progresista sobre DDHH en Colombia. MEP/83/2021</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/650/mep_105_2021_inf._mep_17-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/650/mep_105_2021_inf._mep_17-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de DDHH por la aprobación de la Propuesta presentada por el Parlamentario Canese por la cual se declara el 1 de marzo como el día de la autodeterminación de los pueblos del MERCOSUR. (MEP/17/2021)</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/651/mep_106_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/651/mep_106_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración por la cual se exige a los gobiernos de Paraguay y Brasil la inmediata restitución de tierras, más la consiguiente reparación y/o compensación por daños y prejuicios, a las 70 comunidades indígenas desplazadas, en particular la Comunidad Tekoha Sauce, por el embalse de la represa de Itaipú. Nelson Argaña, Ricardo Canese y otros Parlamentarios, Paraguay (MEP/296/2016).</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/652/mep_107_2021_inf._mep_174-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/652/mep_107_2021_inf._mep_174-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Recomendación a los Estados Partes y asociados del Mercosur, a que, a través de sus organismos competentes, recomienda el uso de lenguaje inclusivo en comunicaciones oficiales como así también textos oficiales y dispositivos legales. (MEP/174/2020).</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/653/mep_108_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/653/mep_108_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Recomendación. Generar políticas públicas que garanticen los derechos de las mujeres. Asimismo, es necesario el acompañamiento activo de toda la sociedad civil, en revisar sus conductas, e incorporar la perspectiva de género e su vida cotidiana (MEP/28/2020).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/493/mep-109-2021---inf.-mep-138-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/493/mep-109-2021---inf.-mep-138-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Recomendación. El Parlasur extienda su beneplácito de la Alianza Internacional para el Recuerdo del Holocausto (HIRA por sus siglas en inglés) que define el concepto de antisemitismo. Que dicha Resolución pueda ser difundida y considerada como guía de aplicación en los Países miembros, con la finalidad de contribuir a la lucha contra el antisemitismo en todas sus formas (MEP/138/2020).</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/223/mep_110_2021_inf._mep_61-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/223/mep_110_2021_inf._mep_61-2021.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/110/2021) de la Propuesta de repudio a la persecución judicial a la prensa del "ilegítimo gobierno de Venezuela" (MEP/61/2021)</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/654/mep_111_2021_inf._mep_30-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/654/mep_111_2021_inf._mep_30-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la Propuesta de Recomendación de prevención y concientización sobre ciber acoso sexual a niñas, niños y adolescentes. (MEP/30/2021).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/225/mep_112_2021_inf._mep_169-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/225/mep_112_2021_inf._mep_169-2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/112/2021) de la Propuesta de apoyo a la resolución de la OEA sobre la carencia de condiciones para que haya elecciones en Venezuela. (MEP/169/2020)</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/227/mep_113_2021_inf._mep_119-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/227/mep_113_2021_inf._mep_119-2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/113/2021)  de la Propuesta por la cual se condena la violación de los derechos políticos del pueblo ecuatoriano por parte del Consejo Nacional Electoral (CNE) del Ecuador (MEP/119/2020)</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/229/mep_114_2021_inf._mep_29-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/229/mep_114_2021_inf._mep_29-2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/114/2021)  de la Propuesta de repudio al accionar del Goberador Gerardo Morales, quien expulsó de manera ilegal, arbitraria  y xénofoba,  a  sesenta y dos ( 62 ) personas migrantes del territorio de la Provincia de Jujuy – Argentina (MEP/29/2020)</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/231/mep_115_2021_inf._mep_77-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/231/mep_115_2021_inf._mep_77-2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/115/2021) de la Propuesta de repudio ante el violento asesinato del ciudadano perteneciente a la comunidad Afroamericana de los Estados Unidos, George Floyd por parte del oficial de la Policía de Minneapolis, Derek Chauvin (MEP/77/2020)</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/233/mep_116_2021_inf._mep_146-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/233/mep_116_2021_inf._mep_146-2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/116/2021)  de la Propuesta de Declaración de preocupación ante la violencia política ejercida contra la Dra. Paola Pabón, prefecta de la provincia de Pichincha, República de Ecuador (MEP/146/2020)</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/235/mep_117_2021_inf._mep_288-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/235/mep_117_2021_inf._mep_288-2019.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/117/2021) de la Propuesta por la cual se denuncia de la desaparición forzosa y detención arbitraria de un diputado de Venezuela, Juan Requensens.  Estuvo dos años preso y ahora está con arresto domiciliario por atacar a Maduro en el atentado con drones, está vinculado a esa causa (MEP/288/2019)</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/237/mep_118_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/237/mep_118_2021.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE CIUDADANÍA Y DDHH POR EL ARCHIVO (MEP/118/2021)  de la Propuesta de repudio a la represión de Lenín Moreno a las protestas por los ajustes (MEP/352/2019)</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/655/mep_119_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/655/mep_119_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de DDHH por el archivo MEP/272/2019._x000D_
 Propuesta de Declaración presentada por el parlamentario Argaña por la cual el PM declara persona no grata al Sr Cristian Kriskovich, miembro del Consejo de la Magistratura y del Jurado de enjuiciamiento de Magistrados de la República del Paraguay.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/656/mep_120_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/656/mep_120_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de SALUD por la aprobación del MEP/06/2020 Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC, incorporar, articular, y declarar la vigencia de la zona de alerta y vigilancia epidemiológica en la región mientras dure el brote del coronavirus (nCoV).</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/31/mep-121-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/31/mep-121-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Salud por la aprobación de la propuesta de recomendación para instar a los Estados Parte y Asociados del Mercosur a inocular con la vacuna contra la Covid-19 a los trabajadores del transporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/33/mep-122-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/33/mep-122-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Salud por la aprobación de la propuesta de declaración de interés regional, la fabricación en la República Arg. de la vacuna denominada Sputnik V, lo cual redundará en un beneficio p/ toda la región</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/35/mep-123-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/35/mep-123-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Salud por la aprobación de la propuesta para declarar la necesidad de consensuar, promover y ratificar un Tratado Internacional sobre la prevención y preparación ante pandemias</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/36/mep-124-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/36/mep-124-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Salud por la aprobación de la propuesta de recomendación sobre la licencia compulsoria de vacunas, medicamentos, y demás insumos necesarios para el control de la pandemia de Covid-19</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/657/mep_129_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/657/mep_129_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos sobre procedimiento ante la pérdida de mandato de los Parlamentarios Rodríguez Simón y Celso Troche.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/221/mep_166_2021_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/221/mep_166_2021_1.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE INFRAESTRUCTURA POR LA APROBACIÓN (MEP/166/2021)  de la Propuesta de Recomendación por la cual el PM recomienda al CMC avanzar en el proceso de integración eléctrica regional (MEP/156/2021)</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/106/mep-174-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/106/mep-174-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de  Declaración sobre el Instituto Iberoamericano de las lenguas indígenas</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/23/mep-175-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/23/mep-175-2021.pdf</t>
   </si>
   <si>
     <t>Informe por la aprobación 29/2021/DE/LXXV SO – MEP/125/2021 - Propuesta de Declaración presentada por la Parlamentaria Teresa González - Posgrado Internacional en Patrimonio y Turismo Sostenible de la Cátedra UNESCO de Turismo Cultural. Acompañados en esta iniciativa por la Universidad Nacional de Tres de Febrero y la Asociación Amigos del Museo Nacional de Bellas Artes de Argentina.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/108/mep-176-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/108/mep-176-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de  Declaración “Decenio Internacional de las Lenguas Indígenas”</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/110/mep-177-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/110/mep-177-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de  Declaración  "Profundizar la educación intercultural plurilingüe”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/112/mep-178-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/112/mep-178-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de  Declaración  “Promover el reconocimiento universal de los Derechos de la Madre Tierra”</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/114/mep-179-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/114/mep-179-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de  Declaración  por la cual el PM declara la importancia de promover la unidad de nuestros pueblos por lo que resulta oportuno impulsar la denominación de “Latinoamérica Unida” a espacios públicos de poblaciones que integran los Estados Parte y Asociados del MERCOSUR</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/116/mep-180-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/116/mep-180-2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de  Declaración  por la cual se insta a la UNILA a continuar observando los procedimientos tendientes a fortalecer los procesos de integración a nivel universitario a la contratación de docentes latinoamericanos</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/219/mep_181_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/219/mep_181_2021.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE EDUCACIÓN POR LA APROBACIÓN (MEP/181/2021) de la Propuesta de declaración por la cual el PM declara al Dr. José Gaspar Rodríguez de Francia “Líder de la Independencia del Paraguay y de América Latina” (MEP/171/2021)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/86/mep_187_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/86/mep_187_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual se declara de interés regional la agricultura familiar, campesina e indígena, se recomienda la implementación de políticas públicas sobre agroecología y se promueve la igualdad de género en la promoción del desarrollo sostenible del ambiente, como el desarrollo integral de las mujeres rurales (MEP/171/2020)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/56/mep_1872021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/56/mep_1872021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación de habilitar un Puerto Seco en la ciudad de Cascavel, Paraná, a fin de facilitar las operaciones vinculadas al comercio internacional y garantizar el abastecimiento y cumplimiento de los contratos vigentes.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/658/mep_207_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/658/mep_207_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de DDHH por la aprobación de la propuesta de Declaración por la cual el PM declara la ilegalidad de los desalojos de comunidades indígenas, campesinas y de pobladores sin techo del Paraguay y se insta al Estado paraguayo a tomar las medidas pertinentes para la plena vigencia de los derechos humanos garantizados en la Constitución Nacional paraguaya y en los tratados internacionales (MEP/138/2021)</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/144/informe_02_2021_ejecucion_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/144/informe_02_2021_ejecucion_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de la Disposición que aprueba la Ejecución Presupuestaria del Parlamento del MERCOSUR (Ejercicio Enero-diciembre 2020).</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/145/informe_03_2021_presupuesto_2022.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/145/informe_03_2021_presupuesto_2022.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de la Disposición que aprueba el Presupuesto del Parlamento del MERCOSUR 2022.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>CINT - Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/255/mep_231_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/255/mep_231_2021.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación con modificaciones de la propuesta de Declaración de repudio a los dichos pronunciados en medios masivos de comunicación por la Ex Ministra de Seguridad de la Nación de la República Argentina y presidenta del Partido PRO 2015 – 2019, Sra. Patricia Bullrich MEP/231/2021- (MEP/66/2021)</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/256/mep_232_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/256/mep_232_2021.pdf</t>
   </si>
   <si>
     <t>MEP/232/2021- Informe de la Comisión de Asuntos Internacionales por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM declara de interés regional la posición conjunta de la Defensoría del Público y la Secretaría de Malvinas, Antártida y Atlántico Sur de la República Argentina frente a las declaraciones vertidas en los medios de comunicación sobre la cuestión Malvinas (MEP 158 2021)</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/257/mep_233_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/257/mep_233_2021.pdf</t>
   </si>
   <si>
     <t>MEP/233/2021- Informe de la Comisión de Asuntos Internacionales por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM declara su enérgico repudio a los dichos de la periodista argentina Beatriz Sarlo sobre Islas Malvinas (MEP 148 2021)</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/586/mep_104_2021_inf._mep_83-2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/586/mep_104_2021_inf._mep_83-2021.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Solicitud de Licencias</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/803/mep_162_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/803/mep_162_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual reenvía renovación de licencia del Parlamentario Miguel Cusi Cruz.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/804/mep_186_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/804/mep_186_2021.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se solicita licencia para la Parlamentaria María Eugenia Crichigno.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1065/mep_-_182_-_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1065/mep_-_182_-_2021.pdf</t>
   </si>
   <si>
     <t>Solicitud de Licencia de la Parlamentaria Amanda Della Aventura (suplente Zulimar Ferreira).</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/805/mep_13_2021_nota_04_presidencia_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/805/mep_13_2021_nota_04_presidencia_parlasur.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la nueva Delegación de Uruguay ante el PM.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/828/mep_15_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/828/mep_15_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto a los fines de acreditar el deceso del Parlamentario Osvaldo José Mercuri, adjuntando certificado de defunción.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/806/mep_43_2021_comisiones_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/806/mep_43_2021_comisiones_2021.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la integración de las Comisiones por parte de la Delegación Boliviana ante el PM.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/807/mep_67_2021_nota_uepm_uy_003.2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/807/mep_67_2021_nota_uepm_uy_003.2021.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la integración de las Comisiones por parte de la Delegación Uruguaya ante el PM.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/808/mep_68_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/808/mep_68_2021.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la integración de EUROLAT por parte de la Delegación Uruguaya ante el PM.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/809/mep_76_2021_nota_uepm_uy_6.2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/809/mep_76_2021_nota_uepm_uy_6.2021.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la integración de ODPM por parte de la Delegación Uruguaya ante el PM.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/810/mep_78_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/810/mep_78_2021.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la integración de las Comisiones por parte de la Delegación de Brasil ante el PM.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/811/mep_84_2021_nota_comisiones_externas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/811/mep_84_2021_nota_comisiones_externas.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la integración de las Comisiones externas por parte de la Delegación Boliviana ante el PM.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/812/mep_86_2021_pv-2021-45367935-apn-dnmemre-1-1_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/812/mep_86_2021_pv-2021-45367935-apn-dnmemre-1-1_1.pdf</t>
   </si>
   <si>
     <t>Correo electrónico oficia del Poder Ejecutivo Nacional enviando oficio de sentencia judicial al Sr. Presidente Russomanno y MD del PM.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/813/mep_87_2021_pv-2021-45200986-apn-dcontmre-1_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/813/mep_87_2021_pv-2021-45200986-apn-dcontmre-1_1.pdf</t>
   </si>
   <si>
     <t>Envío de actuaciones judiciales a la Dirección Nacional del MERCOSUR.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/814/mep_88_2021_oj-2021-45138929-apn-dgdmre-1_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/814/mep_88_2021_oj-2021-45138929-apn-dgdmre-1_1.pdf</t>
   </si>
   <si>
     <t>Oficio Judicial suscripto por la Jueza Federal María Romilda Servini al Ministerio de Relaciones Exteriores y Culto de la Republica Argentina._x000D_
 Sentencia de fecha 19 de mayo de 2021.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/687/mep_130_2021_oficio_senado_uruguay.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/687/mep_130_2021_oficio_senado_uruguay.pdf</t>
   </si>
   <si>
     <t>Oficio Senado Uruguay sobre situación en Nicaragua</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/815/mep_147_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/815/mep_147_2021.pdf</t>
   </si>
   <si>
     <t>Resolución del Senado de la Republica Oriental de Uruguay sobre la situación de Cuba.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/816/mep_157_2021.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/816/mep_157_2021.docx</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica algunos cambios en las suplencias de EUROLAT y ODPM por parte de la Delegación Argentina.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/817/mep_161_2021.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/817/mep_161_2021.docx</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto por la cual comunica nuevas autoridades de Comisiones correspondientes a Argentina.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica el nombre del Sr. Tomas Hutchinson como reemplazo ante la renuncia de la Parlamentaria Gil Lozano</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/818/mep_218_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/818/mep_218_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios Tomás Bittar y Manuel Morínigo por la cual se solicita la inclusión en el Orden del Día de la LXXIX SO, la propuesta de Creación de la Comisión Especial de Verdad y Justicia en el seno de la propia Comisión de DDHH del PM, en relación a la Guerra de la Triple Alianza.  MEP/180/2020. Informe de la comisión de DDHH MEP 74/2021.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - LABORDE, Oscar</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/254/mep_223_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/254/mep_223_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios Laborde y Britto por la cual comunican los nombres de los Parlamentarios que se incorporan a la Comisión de Seguimiento Unión Europea y MERCOSUR y al ODPM.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/819/mep_09_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/819/mep_09_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gabriel Mariotto por la cual comunica su RENUNCIA al cargo de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/820/mep_16_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/820/mep_16_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica que el Parlamentario Carlos López reemplazará al Parlamentario Mariotto.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/821/mep_47_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/821/mep_47_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Metazza por la cual comunica se RENUNCIA al cargo de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/822/mep_59_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/822/mep_59_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual comunica que el Parlamentario Carlos Daniel Gleadell reemplazará al Parlamentario Metazza.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/823/mep_60_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/823/mep_60_2021.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Gil Lozano por la cual comunica su RENUNCIA al cargo de Parlamentaria del MERCOSUR.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/824/mep_69_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/824/mep_69_2021.pdf</t>
   </si>
   <si>
     <t>nota presentada por la Parlamentaria Britto por la cual comunica que el Parlamentario Ernesto Marcelo Elías reemplazará al Parlamentario Osvaldo Mércuri.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/827/mep_89_2021_if-2021-45139863-apn-dgdmre-1_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/827/mep_89_2021_if-2021-45139863-apn-dgdmre-1_1.pdf</t>
   </si>
   <si>
     <t>Sentencia de fecha 19 de mayo de 2021.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1912/mep_209_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1912/mep_209_2021.pdf</t>
   </si>
   <si>
     <t>Dictamen de la Asesoría Jurídica sobre el borrador de Convenio entre el Parlamento del Mercosur y la Facultad de Ciencia Política y Relaciones Internacionales de la Universidad Nacional de Rosario</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2430/mep_70_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2430/mep_70_2021.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Derechos Humanos</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2431/mep_103_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2431/mep_103_2021.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Propuesta de Acto (sin clasificar-hasta2021)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/143/mep_05_2021_proyecto_covit_derechos_humanos_y_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/143/mep_05_2021_proyecto_covit_derechos_humanos_y_parlasur.pdf</t>
   </si>
   <si>
     <t>Propuesta sobre restricciones y violaciones a los DDHH en países miembros en ocasión de la pandemia del COVID</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/252/mep_140_2021_declaracion_dictamen_sobre_soberania_hidroelectrica_17_07_21.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/252/mep_140_2021_declaracion_dictamen_sobre_soberania_hidroelectrica_17_07_21.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por varios Parlamentarios de la Delegación de Paraguay ante el PM por la cual se recomienda a los gobiernos de las Repúblicas del Paraguay, Brasil y Argentina, vía CMC, respetar la soberanía del Paraguay en relación a la energía de Itaipú y Yacryretá y posibilitar la libre exportación de la energía que el Paraguay no consume para beneficios de los sistemas eléctricos del Mercosur.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/243/mep_228_2021.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/243/mep_228_2021.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual se insta a los gobiernos de Paraguay y de Argentina vía CMC a hacer las gestiones para que se abra el paso fronterizo entre Pilar y Puerto Cano.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2134,67 +2134,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/139/mep_06_2021_propuesta_de_declaracion_ferrocarril_yacyreta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/141/mep_07_2021_ferrovia_interoceanica_fb21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/614/mep_14_2021_vacuna_parlasur.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/615/mep_17_2021_1_de_marzo_dia_de_autodeterminacion_pueblos_fb21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/616/mep_18_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/619/mep_22_2021_vacuna_covid_cooperacion_mercosur_cuba_mr21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/210/mep_31_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/622/mep_41_2021_violacion_ddhh_paraguay_29mr21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/623/mep_44_2021_mercosur_formato_parlasur_firmado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/624/mep_45_2021_medicina_tradicional__firmadob.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/107/mep_46_2021_inst._ibero_formato_parlasur_firmadob.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/625/mep_49_2021_proyecto_grupo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/222/mep_61_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/34/mep-64-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/630/mep_66_2021_proyecto_de_declaracionpdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/631/mep_75_2021_proyecto_repudio_represion_en_colombia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/72/mep-79-2021-proyecto-tratado-internacional-convertido.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/633/mep_83_2021_declaracion_ddhh_colombia_my21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/24/mep_125_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/636/mep_127_2021.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/251/mep_133_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/638/mep_137_2021_proyecto_macri_bolivia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/639/mep_138_2021_desalojo_comunidades_indigenas_py_jl21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/258/mep_142_2021_propuesta_de_declaracion_auditoria_de_deuda_de_itaipu_jl21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/109/mep_151_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/111/mep_152_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/113/mep-153-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/641/mep_154_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/644/mep_160_2021_proyecto_de_declaracion_plataforma_continental_1.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/646/mep_164_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/115/mep_167_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/260/mep_168_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/117/mep_170_2021_presentacion_unila_st21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/218/mep_171_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/647/mep_183_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/80/mep_189_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/83/mep_202_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/84/mep_205_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/660/mep_206_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/585/mep_83_2021_declaracion_ddhh_colombia_my21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/587/mep_189_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/589/mep_235_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1062/mep_148_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1063/mep_159_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1064/mep_169_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/618/mep_21_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/620/mep_30_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/621/mep_40_2021__propiedad_intelectual__relacionados_con_el_comercio_acuerdo_sobre_los_adpic_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/32/mep-48-2021-vacuna-transporte-convertido.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/37/mep-80-2021-proposta-rec-senador-nelsinho-trad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/635/mep_126_2021.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/640/mep_141_2021_creacion_del_hospital_de_medicina_general_de_corrientes_en_la_republica_argentina._1.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/642/mep_155_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/220/mep_156_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/643/mep_158_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/645/mep_163_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/51/mep-173-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/79/mep_188_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/81/mep_194_2021.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/82/mep_196_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/661/mep_214_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/146/rec__pto__202210099.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/341/mep_236_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1066/mep_55_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1067/mep_222_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/617/mep_19_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/293/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/632/mep_82_2021_codigo_de_etica_parlamento_del_mercosur.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/634/mep_85_2021_prop_de_disp_perdida_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/52/mep_198_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1068/mep_54_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/626/mep_32_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/627/mep_33_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/25/mep-34-2021-informe-comision-mep-42-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/26/mep-35-2021-informe-comision-60-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/27/mep-36-2021-informe-comision-41-2020-1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/628/mep_37_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/28/mep-38-2021-informe-comision-mep-84-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/629/mep_39_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/138/mep-51-2021-informe-01-2021-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/140/mep-52-2021-informe-02-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/101/mep-72-2021-informe-mep-05-2021_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/211/mep_73_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/209/mep_74_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/649/mep_104_2021_inf._mep_83-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/650/mep_105_2021_inf._mep_17-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/651/mep_106_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/652/mep_107_2021_inf._mep_174-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/653/mep_108_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/493/mep-109-2021---inf.-mep-138-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/223/mep_110_2021_inf._mep_61-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/654/mep_111_2021_inf._mep_30-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/225/mep_112_2021_inf._mep_169-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/227/mep_113_2021_inf._mep_119-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/229/mep_114_2021_inf._mep_29-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/231/mep_115_2021_inf._mep_77-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/233/mep_116_2021_inf._mep_146-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/235/mep_117_2021_inf._mep_288-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/237/mep_118_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/655/mep_119_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/656/mep_120_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/31/mep-121-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/33/mep-122-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/35/mep-123-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/36/mep-124-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/657/mep_129_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/221/mep_166_2021_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/106/mep-174-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/23/mep-175-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/108/mep-176-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/110/mep-177-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/112/mep-178-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/114/mep-179-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/116/mep-180-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/219/mep_181_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/86/mep_187_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/56/mep_1872021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/658/mep_207_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/144/informe_02_2021_ejecucion_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/145/informe_03_2021_presupuesto_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/255/mep_231_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/256/mep_232_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/257/mep_233_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/586/mep_104_2021_inf._mep_83-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/803/mep_162_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/804/mep_186_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1065/mep_-_182_-_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/805/mep_13_2021_nota_04_presidencia_parlasur.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/828/mep_15_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/806/mep_43_2021_comisiones_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/807/mep_67_2021_nota_uepm_uy_003.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/808/mep_68_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/809/mep_76_2021_nota_uepm_uy_6.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/810/mep_78_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/811/mep_84_2021_nota_comisiones_externas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/812/mep_86_2021_pv-2021-45367935-apn-dnmemre-1-1_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/813/mep_87_2021_pv-2021-45200986-apn-dcontmre-1_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/814/mep_88_2021_oj-2021-45138929-apn-dgdmre-1_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/687/mep_130_2021_oficio_senado_uruguay.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/815/mep_147_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/816/mep_157_2021.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/817/mep_161_2021.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/818/mep_218_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/254/mep_223_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/819/mep_09_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/820/mep_16_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/821/mep_47_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/822/mep_59_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/823/mep_60_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/824/mep_69_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/827/mep_89_2021_if-2021-45139863-apn-dgdmre-1_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1912/mep_209_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2430/mep_70_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2431/mep_103_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/143/mep_05_2021_proyecto_covit_derechos_humanos_y_parlasur.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/252/mep_140_2021_declaracion_dictamen_sobre_soberania_hidroelectrica_17_07_21.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/243/mep_228_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/139/mep_06_2021_propuesta_de_declaracion_ferrocarril_yacyreta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/141/mep_07_2021_ferrovia_interoceanica_fb21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/614/mep_14_2021_vacuna_parlasur.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/615/mep_17_2021_1_de_marzo_dia_de_autodeterminacion_pueblos_fb21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/616/mep_18_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/619/mep_22_2021_vacuna_covid_cooperacion_mercosur_cuba_mr21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/210/mep_31_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/622/mep_41_2021_violacion_ddhh_paraguay_29mr21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/623/mep_44_2021_mercosur_formato_parlasur_firmado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/624/mep_45_2021_medicina_tradicional__firmadob.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/107/mep_46_2021_inst._ibero_formato_parlasur_firmadob.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/625/mep_49_2021_proyecto_grupo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/222/mep_61_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/34/mep-64-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/630/mep_66_2021_proyecto_de_declaracionpdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/631/mep_75_2021_proyecto_repudio_represion_en_colombia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/72/mep-79-2021-proyecto-tratado-internacional-convertido.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/633/mep_83_2021_declaracion_ddhh_colombia_my21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/24/mep_125_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/636/mep_127_2021.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/251/mep_133_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/638/mep_137_2021_proyecto_macri_bolivia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/639/mep_138_2021_desalojo_comunidades_indigenas_py_jl21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/258/mep_142_2021_propuesta_de_declaracion_auditoria_de_deuda_de_itaipu_jl21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/109/mep_151_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/111/mep_152_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/113/mep-153-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/641/mep_154_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/644/mep_160_2021_proyecto_de_declaracion_plataforma_continental_1.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/646/mep_164_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/115/mep_167_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/260/mep_168_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/117/mep_170_2021_presentacion_unila_st21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/218/mep_171_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/647/mep_183_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/80/mep_189_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/83/mep_202_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/84/mep_205_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/660/mep_206_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/585/mep_83_2021_declaracion_ddhh_colombia_my21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/587/mep_189_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/589/mep_235_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1062/mep_148_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1063/mep_159_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1064/mep_169_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/618/mep_21_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/620/mep_30_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/621/mep_40_2021__propiedad_intelectual__relacionados_con_el_comercio_acuerdo_sobre_los_adpic_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/32/mep-48-2021-vacuna-transporte-convertido.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/37/mep-80-2021-proposta-rec-senador-nelsinho-trad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/635/mep_126_2021.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/640/mep_141_2021_creacion_del_hospital_de_medicina_general_de_corrientes_en_la_republica_argentina._1.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/642/mep_155_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/220/mep_156_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/643/mep_158_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/645/mep_163_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/51/mep-173-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/79/mep_188_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/81/mep_194_2021.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/82/mep_196_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/661/mep_214_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/146/rec__pto__202210099.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/341/mep_236_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1066/mep_55_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1067/mep_222_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/617/mep_19_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/293/mep_81_2021_proyec._simon_rodriguez_-_para_combinar-convertido.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/632/mep_82_2021_codigo_de_etica_parlamento_del_mercosur.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/634/mep_85_2021_prop_de_disp_perdida_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/52/mep_198_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1068/mep_54_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/626/mep_32_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/627/mep_33_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/25/mep-34-2021-informe-comision-mep-42-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/26/mep-35-2021-informe-comision-60-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/27/mep-36-2021-informe-comision-41-2020-1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/628/mep_37_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/28/mep-38-2021-informe-comision-mep-84-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/629/mep_39_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/138/mep-51-2021-informe-01-2021-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/140/mep-52-2021-informe-02-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/101/mep-72-2021-informe-mep-05-2021_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/211/mep_73_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/209/mep_74_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/649/mep_104_2021_inf._mep_83-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/650/mep_105_2021_inf._mep_17-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/651/mep_106_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/652/mep_107_2021_inf._mep_174-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/653/mep_108_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/493/mep-109-2021---inf.-mep-138-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/223/mep_110_2021_inf._mep_61-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/654/mep_111_2021_inf._mep_30-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/225/mep_112_2021_inf._mep_169-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/227/mep_113_2021_inf._mep_119-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/229/mep_114_2021_inf._mep_29-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/231/mep_115_2021_inf._mep_77-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/233/mep_116_2021_inf._mep_146-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/235/mep_117_2021_inf._mep_288-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/237/mep_118_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/655/mep_119_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/656/mep_120_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/31/mep-121-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/33/mep-122-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/35/mep-123-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/36/mep-124-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/657/mep_129_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/221/mep_166_2021_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/106/mep-174-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/23/mep-175-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/108/mep-176-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/110/mep-177-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/112/mep-178-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/114/mep-179-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/116/mep-180-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/219/mep_181_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/86/mep_187_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/56/mep_1872021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/658/mep_207_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/144/informe_02_2021_ejecucion_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/145/informe_03_2021_presupuesto_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/255/mep_231_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/256/mep_232_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/257/mep_233_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/586/mep_104_2021_inf._mep_83-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/803/mep_162_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/804/mep_186_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1065/mep_-_182_-_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/805/mep_13_2021_nota_04_presidencia_parlasur.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/828/mep_15_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/806/mep_43_2021_comisiones_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/807/mep_67_2021_nota_uepm_uy_003.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/808/mep_68_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/809/mep_76_2021_nota_uepm_uy_6.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/810/mep_78_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/811/mep_84_2021_nota_comisiones_externas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/812/mep_86_2021_pv-2021-45367935-apn-dnmemre-1-1_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/813/mep_87_2021_pv-2021-45200986-apn-dcontmre-1_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/814/mep_88_2021_oj-2021-45138929-apn-dgdmre-1_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/687/mep_130_2021_oficio_senado_uruguay.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/815/mep_147_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/816/mep_157_2021.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/817/mep_161_2021.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/818/mep_218_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/254/mep_223_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/819/mep_09_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/820/mep_16_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/821/mep_47_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/822/mep_59_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/823/mep_60_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/824/mep_69_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/827/mep_89_2021_if-2021-45139863-apn-dgdmre-1_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/1912/mep_209_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2430/mep_70_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/2431/mep_103_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/143/mep_05_2021_proyecto_covit_derechos_humanos_y_parlasur.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/252/mep_140_2021_declaracion_dictamen_sobre_soberania_hidroelectrica_17_07_21.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2021/243/mep_228_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>