--- v0 (2025-10-15)
+++ v1 (2026-04-11)
@@ -54,2002 +54,2002 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Propuesta de Anteproyecto de Norma</t>
   </si>
   <si>
     <t>Brasil - GOMES, Carlos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/702/mep_88_2020_anteproyecto.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/702/mep_88_2020_anteproyecto.pdf</t>
   </si>
   <si>
     <t>Anteproyecto de Norma sobre combate al desperdicio de alimentos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Paraguay - ARGAÑA, Nelson</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/663/mep_01_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/663/mep_01_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Ricardo Canese y Nelson Argaña por la cual se insta a los gobiernos de Paraguay y Argentina a rever el Acuerdo Cartes - Macri sobre Yacyretá y llegar a un nuevo Acuerdo que establezca soberanía e integración energética con deuda cera a fin de ampliar bajo bases equitativas y autofinanciación plena la generación hidroeléctrica binacional.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paraguay - DURÉ, Pedro, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel, Paraguay - NEUMAN, Luis, Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/664/mep_05_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/664/mep_05_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación de Paraguay por la cual el PM declara la conveniencia de crear las condiciones para un acuerdo global entre la Republica Popular de China y el MERCOSUR, estrechando a corto plazo las relaciones entre le Parlasur y la Asamblea Popular de China.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/133/mep-07-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/133/mep-07-2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su beneplácito por el logro alcanzado por el MERCOSUR al ser el primer bloque exportador de carne fresca del año 2019</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/666/mep_15_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/666/mep_15_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del MERCOSUR declara su repudio al atentado que sufriera el Presidente de la Asamblea Venezolana y el presidente encargado Juan Guaidó.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/668/mep_19_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/668/mep_19_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Metaza, Perié y Gil Lozano por la cual el PM declara su adhesión a la conmemoración del Día del Veterano y de los Caídos en la Guerra de las Malvinas y la legítima e imprescriptible soberanía de la Republica Argentina sobre las Islas Malvinas, Georgias del Sur, Sándwich del Sur y los espacios marítimos circundantes.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/669/mep_20_2020_corona_virus_mercosur_y_cuba_mr20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/669/mep_20_2020_corona_virus_mercosur_y_cuba_mr20.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el Parlamento del MERCOSUR solicita cooperación mutuamente solidaria a la Republica de Cuba a efectos de mitigar el efecto del Corona Virus.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta a los países miembros del MERCOSUR que se tomen medidas en forma conjunta en toda la región para paliar los efectos de la pandemia.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM declara que es la ANDE la que debe exportar la energía paraguaya de Yacyreta al Brasil.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/228/mep_29_2020_proyecto_morales-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/228/mep_29_2020_proyecto_morales-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de repudio al accionar del Goberador Gerardo Morales, quien expulsó de manera ilegal, arbitraria  y xénofoba,  a  sesenta y dos ( 62 ) personas migrantes del territorio de la Provincia de Jujuy – Argentina (MEP/29/2020)</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - DURÉ, Pedro, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel, Paraguay - NEUMAN, Luis, Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/676/mep_34_2020__reclamo_respiradores_ab20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/676/mep_34_2020__reclamo_respiradores_ab20.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por varios Parlamentarios de la Delegación Paraguay por la cual se exige, vía CMC, al presidente del Brasil, Jair Bolsonaro, a cumplir el Tratado de Asunción y autorizar el inmediato envío de 50 respiradores adquiridos y pagados por el Estado Paraguayo e ilegalmente retenidos en el Brasil.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - MIGNARRO, María, Paraguay - MORÍNIGO, Manuel, Paraguay - NEUMAN, Luis, Paraguay - OLMEDO, Neri</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/679/mep_40_2020_propuesta_declaracion_deuda_0_itaipu.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/679/mep_40_2020_propuesta_declaracion_deuda_0_itaipu.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegacion Argentina Por la cual se insta a los Estados Parte, a través del CMC, a eliminar totalmente la deuda de Itaipú y Yacyretá, a fin de afrontar la pandemia del coronavirus y su efecto recesivo en Paraguay, Brasil y Argentina.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/681/mep_48_2020_proyecto_veda_extraordinaria.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/681/mep_48_2020_proyecto_veda_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Declaración de interés del Parlasur la veda extraordinaria de pesca en el litoral argentino y recomendación a los gobiernos de las provincias argentinas de Entre Ríos y Santa Fe la adhesión a la misma presentada por varios parlamentarios de la Delegación Argentina.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/684/mep_58_2020itaipu_debe_generar_con_mas_caudal_my20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/684/mep_58_2020itaipu_debe_generar_con_mas_caudal_my20.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta a los gobiernos de Paraguay y Brasil, vía CMC, que aumenten el caudal del río Paraná generando más energía, sin tirarla, en Itaipú, para evitar la innecesaria quema de hidrocarburos en otros Estados Parte del Mercosur y, además, mejorar la navegación fluvial, el abastecimiento de agua potable y el ambiente.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/685/mep_59_2020_repudio_base_militar._mayo_2020.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/685/mep_59_2020_repudio_base_militar._mayo_2020.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Gil Lozano, Metaza y Britto por la cual el PM expresa su más amplio y enérgico repudio a la militarización del Atlántico Sur, expresada en el accionar del Reino Unido para con el equipamiento de la Base Aérea de Monte Agradable enclavada en territorio argentino.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/688/mep_63_2020_apoyar_resolucion_pacifica._mayo_2020.docx_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/688/mep_63_2020_apoyar_resolucion_pacifica._mayo_2020.docx_parlasur.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Metaza y Gil Lozano por la cual el Parlamento del Mercosur declara apoyar la reanudación de negociaciones a fin de encontrar una solución pacífica en la disputa de soberanía sobre las Islas Malvinas, Georgias del Sur y Sándwich del Sur y los espacios marítimos circundantes.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/689/mep_70_2020_proyecto_bolivia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/689/mep_70_2020_proyecto_bolivia.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM declara su enérgico repudio a las violentas actuaciones, contrarias a la Constitución Nacional e instrumentos internacionales, de las Fuerzas Armadas del Estado Plurinacional de Bolivia comandadas por el General Sergio Orellana, quienes se presentaron en el Parlamento interponiendo un plazo intimidatorio al Senado, conminándolos a ratificar los ascensos a generales, advirtiendo que, de lo contrario, lo hará el alto mando militar.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Brasil - CHINAGLIA, Arlindo, Brasil - DIRCEU, Zeca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/690/mep_71_2020_dec.kurdistan.firmas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/690/mep_71_2020_dec.kurdistan.firmas.pdf</t>
   </si>
   <si>
     <t>Declaración de solidaridad con el Pueblo Kurdo presentada por varios Parlamentarios.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/691/mep_31_2020_nota_secretario_del_parlamento_del_mercosur.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/691/mep_31_2020_nota_secretario_del_parlamento_del_mercosur.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Gil Lozano sobre la crisis humanitaria en Brasil.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/135/mep-74-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/135/mep-74-2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto “Por la cual se declara de interés Regional, el Proyecto del Puente internacional que unirá las ciudades limítrofes de Porto Xavier, República Federativa de Brasil con San Javier, Misiones – República Argentina, profundizando y consolidando la integración regional”.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/694/mep_75_2020_proyecto_deforestacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/694/mep_75_2020_proyecto_deforestacion.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parlamentaria Britto, por la cual el PM declara de interés Regional, “el informe de la organización ambientalista Greenpeace, correspondiente al período comprendido entre el año 1990 al año 2020, que da cuenta de los nombres de los empresarios y las compañías que deforestaron los bosques nativos de la República Argentina durante los últimos 30 años, en los cuales se perdieron casi ocho (8) millones de hectáreas de bosques nativos”. Esta cifra coloca a Argentina entre los diez países con más deforestación.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/697/mep_79_2020_proyecto_acuerdo_paris_cambio_climatico.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/697/mep_79_2020_proyecto_acuerdo_paris_cambio_climatico.doc</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Mercuri por la cual se insta a los estados miembros del Mercosur a la adopción –con arreglo a los procedimientos constitucionales vigentes en cada estado- de las medidas legislativas o de otro carácter que fueran necesarias para hacer efectivos los objetivos y metas establecidos en el “Acuerdo de París” en el marco de la Convención de las Naciones Unidas sobre Cambio Climático.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria GilLozano, de preocupación por los actos de violencia institucional ejercidos contra habitantes de la Nación Argentina durante el asilamiento social, preventivo y obligatorio (ASPO)</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/700/mep_83_2020_proyecto_acuerdo_de_escazu.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/700/mep_83_2020_proyecto_acuerdo_de_escazu.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda al CMC, instar a los Poderes Legislativos de  la República Federativa de Brasil y de la República del Paraguay, a la ratificación  del “Acuerdo Regional sobre el Acceso a la Información, la Participación Pública y el Acceso a la Justicia en Asuntos Ambientales en América Latina y el Caribe”, llamado también “Acuerdo de Escazú”, con el objetivo de su entrada en vigencia y efectiva implementación, lo que redundará en un beneficio para toda la región.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - STORANI, María Luisa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/703/mep_91_2020_abolicionismo_estado_argentino_-_presentacion_mercosur-1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/703/mep_91_2020_abolicionismo_estado_argentino_-_presentacion_mercosur-1.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por la parlamentaria Gil Lozano de reafirmación de los términos del ESTADO ARGENTINO COMO PAÍS ABOLICIONISTA.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/707/mep_97_2020_dec.bid-1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/707/mep_97_2020_dec.bid-1.pdf</t>
   </si>
   <si>
     <t>Declaración de preocupación ante la reciente postulación del asesor para las américas del actual presidente de estados unidos de américa para ocupar la presidencia del Banco Interamericano de Desarrollo.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/711/mep_104_2020_declaracion_repudio_.2.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/711/mep_104_2020_declaracion_repudio_.2.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración de repudio al comunicado de Juntos por el Cambio difundido bajo el título “un crimen de extrema gravedad institucional”.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/713/mep_106_2020_proyecto_repudio_evo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/713/mep_106_2020_proyecto_repudio_evo.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM declara el más enérgico repudio a la persecución judicial que está sufriendo el ex presidente de Bolivia Evo Morales por parte del Gobierno de facto encabezado por Jeanine Añez.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/714/mep_109_2020_parlasur_bolsonaro.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/714/mep_109_2020_parlasur_bolsonaro.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM declara Su profunda preocupación por la conducta irresponsable de Jair Bolsonaro presidente de la República Federativa de Brasil, quien con sus acciones y omisiones frente a la pandemia mundial del Covid-19, pone en riesgo la salud, el bienestar y la vida de los habitantes de toda la región.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/361/mep_109_2020_parlasur_bolsonaro.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/361/mep_109_2020_parlasur_bolsonaro.pdf</t>
   </si>
   <si>
     <t>propuesta de declaración por la cual el PM declara su profunda preocupación por la conducta irresponsable de Jair Bolsonaro, quien con sus acciones y omisiones, frente a la pandemia mundial del COVID 19 pone en riesgo, la salud y el bienestar y la vida de los habitantes de toda la región. (MEP/109/2020)</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/226/mep_119_2020_proscripcion_en_ecuador_jl20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/226/mep_119_2020_proscripcion_en_ecuador_jl20.pdf</t>
   </si>
   <si>
     <t>Propuesta por la cual se condena la violación de los derechos políticos del pueblo ecuatoriano por parte del Consejo Nacional Electoral (CNE) del Ecuador (MEP/119/2020)</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/719/mep_120_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/719/mep_120_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por los Parlamentarias Britto, Canese y Perié por la cual el PM declara su firme ratificación y reiteración de repudio, a la conducta irresponsable de Jair Bolsonaro, quien continúa desoyendo y contradiciendo las normas dictadas por la Organización Mundial de la Salud.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/720/mep_125_2020_ex_trabajadores_de_itaipu_jl20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/720/mep_125_2020_ex_trabajadores_de_itaipu_jl20.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se insta a los Estados Parte de Itaipú Binacional y del MERCOSUR, Paraguay y Brasil vía el CMC a cumplir con los derechos humanos de los trabajadores paraguayos de Itaipú en cuanto a sus derechos laborales que deben serlos mismos a los recibidos por los trabajadores brasileños.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/721/mep_133_2020_paso_pilar_puerto_cano_ag20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/721/mep_133_2020_paso_pilar_puerto_cano_ag20.pdf</t>
   </si>
   <si>
     <t>Propuesta Parlamentario Canese por la cual se insta a los gobiernos nacionales, provinciales y departamentales de las Republicas del Paraguay y Argentina vía CMC concreten el paso fronterizo Pilar – Puerto Cano no solo para personas sino para todo tipo de mercaderías.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/22/mep-137-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/22/mep-137-2020.pdf</t>
   </si>
   <si>
     <t>Propuesta  de Declaración por varios Parlamentarios por la cual el PM declara el 19 de Agosto ¨Día regional de la lucha de las personas en situación de calle¨</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Paraguay - CANESE, Ricardo, Argentina - D'AURIA, Nancy</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/724/mep_139_2020_dec.bid.docx_postergacion_eleccion.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/724/mep_139_2020_dec.bid.docx_postergacion_eleccion.docx</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por la Parlamentaria Gil Lozano de postergación de la elección del presidente del Banco Interamericano de Desarrollo (BID).</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo, Paraguay - NEUMAN, Luis</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/726/mep_141_2020_declaracion_de_intervencion_de_ddhh_parlasur_ninas_st20vf.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/726/mep_141_2020_declaracion_de_intervencion_de_ddhh_parlasur_ninas_st20vf.doc</t>
   </si>
   <si>
     <t>Propuesta presentada por los Parlamentarios Canese y Neuman por la cual insta a la Comisión de DDHH del Parlasur a propiciar una investigación independiente e imparcial que permita conocer la verdad de la repudiable muerte de dos niñas de 11 años en Yvy Yaú (Paraguay) el pasado 02 de setiembre.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/727/mep_142_2020_proyecto_yby_yau_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/727/mep_142_2020_proyecto_yby_yau_1.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto y Perié por la cual el PM declara el más enérgico repudio ante el violento asesinato de las dos niñas oriundas de Puerto Rico, Misiones, Argentina; Lilian Mariana y María Carmen, ocurrido por parte del Ejército Paraguayo en Yby Yaú durante un operativo en contra del Ejército del Pueblo Paraguayo.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - BRITTO, Cecilia, Argentina - SOTELO, Julio, Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/232/mep_146_2020_declaracion_pabon_-.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/232/mep_146_2020_declaracion_pabon_-.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración de preocupación ante la violencia política ejercida contra la Dra. Paola Pabón, prefecta de la provincia de Pichincha, República de Ecuador (MEP/146/2020)</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - D'AURIA, Nancy, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/355/mep_147_2020_proyecto_maria_ramona_ovando_3.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/355/mep_147_2020_proyecto_maria_ramona_ovando_3.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM insta a la justicia de la provincia de Misiones en el caso de la Sra. Maria Ovando sentencie con perspectiva de género, a quien será juzgada sin que su conducta sea reprochable por el sistema penal, evidenciándose nuevamente la ausencia de perspectiva de género, vestigios patriarcales y una clara criminalización de la pobreza, donde además surge la condena moral, clasista y sin pruebas, por parte de quienes tienen la importante tarea de impartir justicia.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/730/mep_148_2020_copia_de_circulacion_sanitaria_segura_proyecto_de_recomendacion.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/730/mep_148_2020_copia_de_circulacion_sanitaria_segura_proyecto_de_recomendacion.docx</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen sobre la libre circulación sin restricciones de las personas y la restauración de la integridad del espacio del Mercosur en un contexto de transito seguro con seguridad sanitaria.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Brasil - BRAGA, Glauber</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/105/mep-151-2020_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/105/mep-151-2020_1.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual se insta al Gobierno Boliviano a que tome medidas efectivas para garantizar el derecho al voto de las ciudadanas y los ciudadanos bolivianos en el exterior en las próximas elecciones generales.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/733/mep_152_2020_prop_declaracion_brasil_taliria.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/733/mep_152_2020_prop_declaracion_brasil_taliria.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM declara gran preocupación con la seguridad de diputada federal brasileña Talíria Petrone, que ha sido notificada oficialmente de seis informes de planes para su asesinato.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Argentina - BÉLIZ, Carlos, Argentina - CEJAS, Jorge, Argentina - CUSI CRUZ, Miguel, Argentina - NICOLETTI, Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/734/mep_153_2020_proyecto_propuesta_cc_bb.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/734/mep_153_2020_proyecto_propuesta_cc_bb.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nicoletti sobre corredores y/o pasos bioceánicos de la Patagonia Argentina</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/735/mep_154_2020.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/735/mep_154_2020.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alejandro Karlen por la cual el PM condena enérgicamente la violencia continua en la zona de conflicto Nagorno-Karabaj.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/736/mep_155_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/736/mep_155_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Alejandro Karlen por la cual se condena la exploración hidrocarburifera británica en las Islas Malvinas.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/737/propuesta_mep_156_2020_word.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/737/propuesta_mep_156_2020_word.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentad por la Parlamentaria Perié por la cual el PM expresa su preocupación por el avasallamiento de la autonomía universitaria en Brasil.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/738/mep_165_2020_dec._parlasur_-_libertad_de_expresion_-_sec-c._firmas.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/738/mep_165_2020_dec._parlasur_-_libertad_de_expresion_-_sec-c._firmas.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Gil Lozano de reafirmación de los términos del Estado Argentino respecto a la libertad de expresión.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/224/mep_169_2020_proyecto_declaracion_oea.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/224/mep_169_2020_proyecto_declaracion_oea.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Benedetto por la cual el PM declara su total adhesión a la Resolución de la Organización de los Estado Americanos sobre la carencia de condiciones mínimas para garantizar elecciones libres, justas y transparentes en la Republica Bolivariana de Venezuela.  (MEP/169/2020)</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/137/mep-170-2020-propuesta-de-declaracion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/137/mep-170-2020-propuesta-de-declaracion.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios Delegación Paraguay de protección y restauración de cuencas hidrográficas.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Argentina - BÉLIZ, Carlos, Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - HARISPE, Gastón, Argentina - KARLEN, Alejandro, Argentina - NICOLETTI, Eduardo, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/741/mep_178_2020_el_parlamento_libro_del_parlasur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/741/mep_178_2020_el_parlamento_libro_del_parlasur.pdf</t>
   </si>
   <si>
     <t>propuesta de Declaración presentada por varios Parlamentarios por la cual el PM declara de interés regional, la obra literaria denominada "Parlasur, la voz de los pueblos", autoría de la Parlamentario Julia Perié.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/208/mep_180_2020_comision_verdad_y_justicia_guerra_triple_alianza_nv20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/208/mep_180_2020_comision_verdad_y_justicia_guerra_triple_alianza_nv20.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la creación de la Comisión de Verdad y Justicia en el PM en relación a la Guerra de la Triple Alianza (MEP/180/2020)</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/742/mep_186_2020_creacion_centro_para_la_vigilancia__epidemiologica.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/742/mep_186_2020_creacion_centro_para_la_vigilancia__epidemiologica.doc</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Alejandro Karlen sobre un centro de vigilancia y prevención de enfermedades.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Paraguay - BOGADO TATTER, Juan, Paraguay - CANESE, Ricardo, Paraguay - CARDOZO, Enzo, Paraguay - MIGNARRO, María</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/743/mep_187_2020_nota_presidente_laborde__27_11_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/743/mep_187_2020_nota_presidente_laborde__27_11_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por los Parlamentarios de la Delegación Paraguay sobre el Decálogo de la Justicia en Itaipú.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/773/mep_192_2020_tabare_vazquez.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/773/mep_192_2020_tabare_vazquez.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del Mercosur declara su más honde pesar por el fallecimiento del Ex Presidente de la República Oriental de Uruguay, Dr. Tabaré Vásquez</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/774/mep_193_2020_elecciones_parlamentarias_en_venezuela.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/774/mep_193_2020_elecciones_parlamentarias_en_venezuela.docx</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del Mercosur declara su rechazo a las Elecciones Realizadas el pasado 6 de Diciembre de 2020 en la República Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/665/mep_06_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/665/mep_06_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC, incorporar, articular, y declarar la vigencia de la zona de alerta y vigilancia epidemiológica en la región mientras dure el brote del coronavirus (nCoV).</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/667/mep_17_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/667/mep_17_2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen sobre la libertad de movimiento de trabajadores dentro del MERCOSUR y su falta de aplicación para el caso de los futbolistas profesionales.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/672/mep_28_2020_proyecto_capacitacion_genero_mercosur-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/672/mep_28_2020_proyecto_capacitacion_genero_mercosur-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto referente a la capacitación obligatoria en la temática de género y violencia contra las mujeres para todas las personas que se desempeñen en la función pública en todos los niveles y jerarquías de todos los órganos de la estructura institucional del Mercosur.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - KARLEN, Alejandro, Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/674/mep_30_2020_proyecto-represas-brasil_firmas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/674/mep_30_2020_proyecto-represas-brasil_firmas.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por varios Parlamentarios de la Delegación Argentina  referente a instar a la República Federativa de Brasil, a que arbitren los mecanismos legales pertinentes a los fines realizar ( en caso de verificar su necesidad), la reapertura de las compuertas de las represas - centrales hidroeléctricas linderas con la Provincia de Misiones – Argentina,  regulando  el caudal de agua de los Ríos Iguazú, Río Paraná y Río Uruguay y sus afluentes, salvaguardado  de este modo el derecho humano fundamental del acceso al agua.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/675/mep_32_2020_fondo_estabilidad_del_mercosur.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/675/mep_32_2020_fondo_estabilidad_del_mercosur.docx</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen referente a la creación del FONDO DE ESTABILIDAD DEL MERCOSUR.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Argentina - LABORDE, Oscar, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/677/mep_38_2020_prop_rec_gratuidad_vacuna_covid_19.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/677/mep_38_2020_prop_rec_gratuidad_vacuna_covid_19.pdf</t>
   </si>
   <si>
     <t>Propuesta de recomendación presentada por varios Parlamentarios de la Delegación Argentina referente a establecer como bien de uso público, universal y gratuito en el MERCOSUR la vacuna del COVID-19.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/678/mep_39_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/678/mep_39_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM repudia la conducta irresponsable de Jair Bolsonaro presidente de la República Federativa de Brasil, quien desoyendo y contradiciendo las normas dictadas por la Organización Mundial de la Salud, con sus acciones y omisiones frente a la pandemia mundial del Covid_19, pone en riesgo la salud, el bienestar y la vida de los habitantes de toda la región, especialmente de quienes  formamos parte del Mercado Común del Sur.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/680/mep_41_2020_proyecto_vacunacion.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/680/mep_41_2020_proyecto_vacunacion.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Osvaldo Mercuri solicitando armonización normas acerca de Vacunación domiciliaria para población de riesgo (adultos mayores y niños).</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/29/mep-41-2020.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/29/mep-41-2020.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el parlamentario Mercuri, solicitando armonización normas acerca de vacunación domiciliaria para población de riesgo (adultos mayores y niños)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/53/mep-42-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/53/mep-42-2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por los Parl. Britto, Metaza, Perie y Nicoletti por la cual el PM rec. al CMC, instar a los Est. Parte Mercosur a tomar medidas coord. de urgencia p/ proteger el tráfico de mercancías y mitigar el impacto del COVID</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/54/mep-60-2020.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/54/mep-60-2020.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Osvaldo Mercuri solicitando armonización de esfuerzos nacionales acerca de la futura Vacunación contra el Covid-19 en la población de la Región</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/695/mep_76_2020_proyecto_de_recomendacion_parl.metaza-malvinas.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/695/mep_76_2020_proyecto_de_recomendacion_parl.metaza-malvinas.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Metazza y acompañado por varios Parlamentarios por la cual el PM recomienda al CMC la creación del “Espacio Malvinas para la Descolonización” en el Edificio MERCOSUR.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/230/mep_77_2020_proyecto_repudio_asesinato_george_floyd.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/230/mep_77_2020_proyecto_repudio_asesinato_george_floyd.pdf</t>
   </si>
   <si>
     <t>Propuesta de repudio ante el violento asesinato del ciudadano perteneciente a la comunidad Afroamericana de los Estados Unidos, George Floyd por parte del oficial de la Policía de Minneapolis, Derek Chauvin (MEP/77/2020)</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/212/mep_80_2020_original__2.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/212/mep_80_2020_original__2.docx</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual se recomienda al CMC, la construcción de una represa de compensación sobre el río Paraná en la zona fronteriza de Itacorá, Ñeembucú (República del Paraguay), e Itatí, Corrientes (República Argentina), teniendo en cuenta la importancia de la energía hidroeléctrica como insumo básico para el desarrollo socio-económico de los países en proceso de integración del Mercosur”. (MEP/80/2020).</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - PERIÉ, Julia, Argentina - SANTA MARÍA, Víctor, Argentina - SOTELO, Julio, Argentina - STRADA, Tomás</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/701/mep_84_2020_proyecto_de_recomendacion_mario_metaza_exploracion_sismica.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/701/mep_84_2020_proyecto_de_recomendacion_mario_metaza_exploracion_sismica.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Metazza y acompañado por varios Parlamentarios acerca de la exploración sísmica: actividad altamente destructiva para los ecosistemas marinos.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/30/mep-84-2020-proyecto-de-recomendacion-mario-metaza-exploracion-sismica.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/30/mep-84-2020-proyecto-de-recomendacion-mario-metaza-exploracion-sismica.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por el Parl. Metaza, acompañado por varios Parlamentarios de la Delegacion Argentina referente a la exploración sísmica: Actividad altamente destructiva para los ecosistemas marinos.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/704/mep_92_2020_proyecto_de_recomendacion_politicas_de_genero_en_el_mundo_del_trabajo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/704/mep_92_2020_proyecto_de_recomendacion_politicas_de_genero_en_el_mundo_del_trabajo.pdf</t>
   </si>
   <si>
     <t>PROPUESTA DE RECOMENDACION REFERENTE AL Plan Regional de Articulación de Políticas contra la Violencia de Género en el Mundo del Trabajo.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/705/mep_93_2020_proyecto_de_recomendacion_teletrabajo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/705/mep_93_2020_proyecto_de_recomendacion_teletrabajo.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación referente a la Regulación del Teletrabajo en los países del MERCOSUR en la pandemia del COVID-19.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Propuesta de recomendación sobre ratificación del convenio 149 y aplicación de la recomendación 157 de la organización internacional del trabajo sobre personal de enfermería en el Mercosur.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/708/mep_98_2020_proyecto_ecocidio-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/708/mep_98_2020_proyecto_ecocidio-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación al CMC presentada por la Parlamentaria Britto  por la cual el PM insta a los Estados Parte y Asociados del Mercosur a reconocer, tipificar e incluir la figura del delito ecológico internacional, denominado “ecocidio”, dentro de sus respectivas legislaciones internas (códigos de fondo) logrando de esta manera la búsqueda de la justicia para la naturaleza, para la humanidad y para las generaciones futuras.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/20/mep-102-2020-proyecto-puentes.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/20/mep-102-2020-proyecto-puentes.pdf</t>
   </si>
   <si>
     <t>Propuesta por la Parlamentaria Britto por la cual el PM recomienda declarar de Interés Cultural los puentes Roque González de Santa Cruz que une Posadas AR - Encarnación PY y Tancredo Neves que une Puerto Iguazú AR - Foz de Iguazú BR</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/710/mep_103_2020_proyecto_humedales.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/710/mep_103_2020_proyecto_humedales.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración de Interés del Mercosur la conservación, protección, restauración ecológica y uso racional y sostenible de los humedales y de los servicios ambientales que éstos brindan a los pueblos y ambiente de los países parte.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/715/mep_111_2020_proyecto_capacitacion_ambiental_y_desarrollo_sustentable-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/715/mep_111_2020_proyecto_capacitacion_ambiental_y_desarrollo_sustentable-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación al CMC sobre la capacitación obligatoria e integral en la temática ambiental y desarrollo sustentable, para todas las personas que desempeñen sus funciones, ya sea por cargo electivo, designación directa, por concurso, contratación o por cualquier otro medio de designación legal, en el ámbito de la estructura institucional del Mercosur.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Propuesta de Recomendación al CMC presentada por el Parlamentario Karlem referente a promover un programa de Capacitación y entrenamiento para "Sobrevivientes de Covid-19 y convertirlos en trabajadores o voluntarios de la salud".</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/722/mep_134_2020_copia_de_ayuda_al_libano_mercosur_1_1.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/722/mep_134_2020_copia_de_ayuda_al_libano_mercosur_1_1.docx</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Karlem por la cual el PM recomienda al CMC instar a promover la institucionalización de una Conferencia regional de ayuda humanitaria al Líbano, coorganizada por todos los integrantes del bloque del Mercosur y los Estados Asociados. Ya que la situación requiere y urge a todos los países y organizaciones que se encuentren en situación de hacerlo, a comprometerse y entregar la ayuda que será crucial para la recuperación de Beirut.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Argentina - STORANI, María Luisa, Argentina - FIDEL, Gabriel, Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/492/mep-138-2020-adhesion-de-antisemitismo.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/492/mep-138-2020-adhesion-de-antisemitismo.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Maria Luisa Storani por la cual se solicita que el PM adhiera a la Resolución de la Alianza Internacional para el Recuerdo del Holocausto (IHRA) (MEP 138/2020)</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/358/mep_149_2020_molares-_gangi_proyecto_harispe.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/358/mep_149_2020_molares-_gangi_proyecto_harispe.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración sobre la situación del fotógrafo y reportero argentino Facundo Morales.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/739/mep_168_2020_proyecto_mujica.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/739/mep_168_2020_proyecto_mujica.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual recomienda al CMC, considerar a José Mujica para que sea declarado como Ciudadano Ilustre del Mercosur en instancias de su larga trayectoria política y lucha en pro de los ciudadanos del país y la región.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/142/mep-171-2020-proyecto-agricultura-familiar-y-agroecologia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/142/mep-171-2020-proyecto-agricultura-familiar-y-agroecologia.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara interés regional la agricultura familiar, campesina e indígena por su contribución a la seguridad y soberanía alimentaria de los pueblos, para practicar y promover sistemas de vida y de producción que preservan la biodiversidad y procesos sostenibles de transformación productiva.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/740/mep_174_2020_lenguaje_inclusivo_firma_2.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/740/mep_174_2020_lenguaje_inclusivo_firma_2.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC, que invite a los Estados Parte y asociados del Mercosur, a que a través de sus organismos competentes, recomienden el uso del lenguaje inclusivo en comunicaciones oficiales como así también textos oficiales y dispositivos legales.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - BRIZUELA, Damián, Argentina - CEJAS, Jorge, Argentina - D'AURIA, Nancy, Argentina - PERIÉ, Julia, Argentina - SANTA MARÍA, Víctor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/100/mep-185-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/100/mep-185-2020.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto, por la cual el Parlasur recomienda al CMC instar a declarar a Maradona como Ciudadano Ilustre de los Pueblos Latinoamericanos.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/686/mep_60_2020_proyecto_vacunacion1.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/686/mep_60_2020_proyecto_vacunacion1.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Osvaldo Mercuri solicitando armonización esfuerzos nacionales acerca de la futura Vacunación contra el Covid-19 en la población de la Región.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1543/mep_217_2020_proyecto_finanzas_sostenibles_en_el_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1543/mep_217_2020_proyecto_finanzas_sostenibles_en_el_mercosur.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto sobre modelo de finanzas sostenibles em el mercado de capitales.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1544/mep_218_2020_proyecto_fortunas_del_mercosur.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1544/mep_218_2020_proyecto_fortunas_del_mercosur.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por la Parlamentaria Cecilia Britto sobre impuesto anual a las fortunas extraordinarias del MERCOSUR.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - OLIVERO, Herman, Argentina - PERIÉ, Julia, Argentina - RAMUNDO, Daniel, Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/682/mep_49_2020_proyecto_de_disposicion_parl._mario_metaza_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/682/mep_49_2020_proyecto_de_disposicion_parl._mario_metaza_1.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlasur modifica su reglamento interno para incorporar el método de reuniones remotas de comisiones y subcomisiones.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/683/mep_57_2020_proyecto_ha_drico_ambiental_mercosur_final_britto_perie_nicoletti-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/683/mep_57_2020_proyecto_ha_drico_ambiental_mercosur_final_britto_perie_nicoletti-convertido.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por  la Parlamentaria Britto por la cual el PM  dispone instar a los Poderes Legislativos de los Estados Parte del Mercosur a la urgente declaración del “estado de emergencia hídrica y ambiental, en todo el cauce de los Ríos Paraná, Iguazú, Uruguay y Paraguay, como así en la Amazonia por el término de 1 año, prorrogable por igual período”, salvaguardado de este modo los derechos fundamentales a un medio ambiente sano y sustentable, al acceso al agua, y a la preservación de los ecosistemas y biomas que generan el equilibrio necesario para la vida de todas las especies.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/214/mep_105_2020_integracion_electrica_13jl20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/214/mep_105_2020_integracion_electrica_13jl20.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición suscripta por varios parlamentarios de los Estados miembros; por la cual “Se da inicio a un proceso de debate de cuál debe ser el modelo de integración eléctrica en el Mercosur y Cono Sur de América para beneficio de los pueblos y sin discriminar a ningún país de la región” (MEP/105/2020).</t>
   </si>
   <si>
     <t>Argentina - LABORDE, Oscar</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1/mep-115-2020--disposicion_escuela_de_gobierno.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1/mep-115-2020--disposicion_escuela_de_gobierno.docx</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el PM dispone crear la Escuela de Gobierno del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/825/mep_44_2020_informe_01_2020_-convertido.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/825/mep_44_2020_informe_01_2020_-convertido.pdf</t>
   </si>
   <si>
     <t>Informe de Comisión de Infraestructura por la APROBACIÓN de la Propuesta de Declaración por la cual se refirma el derecho soberano del Paraguay a disponer el 50% de todo tipo de energía de Itaipú en el marco de integración establecido por el tratado de Asunción (MEP 108/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/47/mep-45-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/47/mep-45-2020.pdf</t>
   </si>
   <si>
     <t>Inf. Com. de Infraestr. por la APROBACION de la Prop. ¨Por la cual el PM vía CMC insta a los Estados Parte a respetar el Tratado de Yacyretá y la soberanía hidroeléctrica del Py. así como el Tratado de Asunción¨ MEP/381/2019</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/46/mep-46-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/46/mep-46-2020.pdf</t>
   </si>
   <si>
     <t>Inf. Com. de Infraestr. por el ARCHIVO de la Prop. de Declaración ¨Por la cual se declara que los recursos hidroeléctricos del limítrofe Río Paraná son binacionales y corresponden 50% a Paraguay y 50% a Brasil¨ MEP/408/2019</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/49/mep-47-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/49/mep-47-2020.pdf</t>
   </si>
   <si>
     <t>Inf. Com. de Infraestr. por la APROBACION de la Prop. ¨Por la cual se insta, vía CMC, a los gobiernos de Paraguay y Argentina a mejorar el cauce fronterizo entre Pilar (Paraguay) y Puerto Cano (Argentina)¨ MEP/418/2019</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/17/mep-51-2020-inf-01-2020-comision-educacion-mep-373-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/17/mep-51-2020-inf-01-2020-comision-educacion-mep-373-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la Propuesta de Declaración por la cual el PM declara de interés cultural y educativo la tarea de la Unión de Periodistas Cristianos de Argentina y del MERCOSUR</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/93/mep-52-2020-inf-mep-374-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/93/mep-52-2020-inf-mep-374-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación POR EL ARCHIVO de la Propuesta de Declaración presentada por el Parlamentario Fidel por la cual el Parlamento del Mercosur declara de interés la Fiesta Nacional de la Vendimia de Mendoza</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/95/mep-53-2020-inf-mep-382-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/95/mep-53-2020-inf-mep-382-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación POR EL ARCHIVO de la Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se declara de interés el “1er. Congreso Nacional y del MERCOSUR de Jóvenes Escritores”</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/772/mep_55_2020_informe_mep_417_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/772/mep_55_2020_informe_mep_417_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la Propuesta presentada por el Parlamentario Canese por la cual se recomienda al CMC constituir un circuito Memorial de la Guerra de la Triple Alianza. MEP/417/2019</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/746/mep_64_2020_informe_05_2020_comision_infraestructura.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/746/mep_64_2020_informe_05_2020_comision_infraestructura.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura POR LA APROBACIÓN del Proyecto de Declaración "Por el cual se insta a los gobiernos de Paraguay y Argentina a rever el Acuerdo Cartes-Macri sobre Yacyretá y llegar a un nuevo Acuerdo que establezca plena soberanía e integración energética con deuda cero, a fin de ampliar bajo bases equitativas y autofinanciación plena la generación hidroeléctrica binacional. MEP/01/2019</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/747/mep_65_2020_informe_06_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/747/mep_65_2020_informe_06_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la APROBACIÓN de la Propuesta de Declaración "Por la cual se declara que es la empresa pública paraguaya, la ANDE, la que debe exportar la energía paraguaya a Yacyretá al Brasil y no empresas privadas argentinas." MEP/22/2020</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/748/mep_66_2020_informe_07_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/748/mep_66_2020_informe_07_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la APROBACIÓN CON MODIFICACIONES de la Propuesta de recomendación al CMC, presentada por la Delegación de la República Argentina "Por la cual se insta a la República Federativa de Brasil, a que arbitren los mecanismos legales pertinentes a fin de aumentar el caudal de agua generando mayor energía eléctrica en las represas-centrales hidroeléctricas linderas con la Provincia de Misiones-Argentina, salvaguardando de este modo el derecho fundamental del acceso al agua. MEP/30/2020</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/749/mep_67_2020_informe_08_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/749/mep_67_2020_informe_08_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura POR LA APROBACIÓN de la Propuesta de Declaración "Por la cual se insta a los Estados Partes, a través del CMC, a eliminar totalmente la deuda de Itaipú y Yacyretá, a fin de afrontar la pandemia de coronavirus y su efecto recesivo en Paraguay, Brasil y Argentina. MEP/40/2020</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/750/mep_68_2020_informe_09_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/750/mep_68_2020_informe_09_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la APROBACIÓN  de la Propuesta de recomendación presentada por la Delegación República Argentina al Consejo Mercado Común "Por la cual instan a los Estado Parte y Asociados del Mercosur, a tomar medidas coordinadas de urgencia para proteger el tráfico de mercancías, garantizar los suministros esenciales y mitigar el impacto del coronavirus en el sector del transporte. MEP/42/2020</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/751/mep_86_2020_informe_10_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/751/mep_86_2020_informe_10_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura POR LA APROBACIÓN del Proyecto de Declaración presentado por el Parlamentario Ricardo Canese "Por la cual se insta a los gobiernos de Paraguay y Brasil, vía CMC, que aumenten el caudal del río Paraná generando más energía, sin tirarla, en Itaipú, para evitar la innecesaria quema de hidrocarburos en otros Estados Parte del Mercosur y, además, mejorar la navegación fluvial, el abastecimiento de agua potable y el ambiente. MEP/58/2020</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/134/mep-99-2020-informe-11-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/134/mep-99-2020-informe-11-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura POR LA APROBACION de la Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto “Por la cual se declara de interés Regional, el Proyecto del Puente internacional que unirá las ciudades limítrofes de Porto Xavier, República Federativa de Brasil con San Javier, Misiones – República Argentina, profundizando y consolidando la integración regional”. MEP/74/2020</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/213/mep_100_2020_informe_12_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/213/mep_100_2020_informe_12_2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE INFRAESTRUCTURA POR LA APROBACION CON MODIFICACIONES (MEP/100/2020) de la Propuesta de Recomendación por la cual se recomienda al CMC, la construcción de una represa de compensación sobre el río Paraná en la zona fronteriza de Itacorá, Ñeembucú (República del Paraguay), e Itatí, Corrientes (República Argentina), teniendo en cuenta la importancia de la energía hidroeléctrica como insumo básico para el desarrollo socio-económico de los países en proceso de integración del Mercosur”. (MEP/80/2020).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/97/mep-107-2020-inf-mep-409-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/97/mep-107-2020-inf-mep-409-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación POR LA APROBACIÓN de la Propuesta de Declaración presentada por el Parlamentario Nelson Nicoletti por la cual el Parlamento del Mercosur declara de interés la Feria de Ciencias “10° Expo Science Internacional – América Latina 2020 (ESI AMLAT 2020). MEP/409/2019</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/215/mep_114_2020_informe_13_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/215/mep_114_2020_informe_13_2020.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE INFRAESTRUCTURA POR LA APROBACION CON MODIFICACIONES (MEP/114/2020) de la Propuesta de Disposición suscripta por varios parlamentarios de los Estados miembros; por la cual “Se da inicio a un proceso de debate de cuál debe ser el modelo de integración eléctrica en el Mercosur y Cono Sur de América para beneficio de los pueblos y sin discriminar a ningún país de la región” (MEP/105/2020).</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/752/mep_126_2020_informe_de_comision_mep-32-2020_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/752/mep_126_2020_informe_de_comision_mep-32-2020_1.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos POR LA APROBACIÓN de la Propuesta de Recomendación sobre el Fondo de Estabilidad del Mercosur. MEP/32/2020</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/132/mep-127-2020-informe-de-comision-mep-07-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/132/mep-127-2020-informe-de-comision-mep-07-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comision de Asuntos económicos POR EL ARCHIVO de la Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su beneplácito por el logro alcanzado por el MERCOSUR al ser el primer bloque exportador de carne fresca del año 2019. MEP/07/2020</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/753/mep_130_2020_informe_de_comision_mep-97-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/753/mep_130_2020_informe_de_comision_mep-97-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos POR LA APROBACIÓN de la Propuesta de Declaración por la cual el PM declara en función de pactos preexistentes, su preocupación ante le reciente postulación del asesor para las Américas del actual presidente de EEUU para ocupar la Presidencia del banco Interamericano de Desarrollo. MEP/97/2020</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/754/mep_131_2020_informe_de_comision_mep-48-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/754/mep_131_2020_informe_de_comision_mep-48-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económico POR LA APROBACIÓN CON MODICACIONES de la Propuesta de Declaración de interés del Parlasur la veda extraordinaria de pesca en el litoral argentina. MEP/48/2020.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/755/mep_132_202_informe_de_comision_mep-42-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/755/mep_132_202_informe_de_comision_mep-42-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos POR LA APROBACIÓN CON MODIFICACIONES de la Propuesta de Recomendación por la cual el PM recomienda al Consejo de Mercado Común, instar a los Estados Parte y Asociados del Mercosur a tonar medidas coordinadas de urgencia para proteger el tráfico de mercancías, garantizar los suministros esenciales y mitigar el impacto del coronavirus en el sector del transporte. MEP/42/2020</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/756/mep_143_2020_aprobado_canese.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/756/mep_143_2020_aprobado_canese.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta por la cual se insta a la Comisión de DDHH del Parlasur a propiciar una investigación independiente e imparcial que permita conocer la verdad de la repudiable muerte de dos niñas de 11 años en Yvy Yáu (Paraguay) el pasado 02 de septiembre. MEP/141/2020</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/757/mep_144_2020_informe_comision_de_ddhh_aprobado_con_modificacion_britto_perie_142-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/757/mep_144_2020_informe_comision_de_ddhh_aprobado_con_modificacion_britto_perie_142-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN CON MODIFICACIONES de la propuesta por la cual el PM declara el más enérgico repudio ante el violento asesinato de las dos niñas oriundas de Puerto Rico, Misiones, Argentina; Lilian Mariana y María Carmen, ocurrido por parte del Ejército Paraguayo en Yvy Yáu durante un operativo en contra del Ejército del Pueblo Paraguayo MEP/142/2020</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/758/mep_158_2020_140-2020_aprobado_con_modifucacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/758/mep_158_2020_140-2020_aprobado_con_modifucacion.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN CON MODIFICACIONES de la Propuesta por la cual el Parlasur extiende su beneplácito al informe de la alta comisionada de las Naciones Unidas para los Derechos Humanos Michelle Bachelet sobre la situación de los Derechos Humanos en el estado plurinacional de Bolivia. MEP/140/2020.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/759/mep_159_2020_mep-149-2020_aprobado_proyecto_de_recomendacion_presentado_por_el_parlamntario_parlamentario_gaston_harispe.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/759/mep_159_2020_mep-149-2020_aprobado_proyecto_de_recomendacion_presentado_por_el_parlamntario_parlamentario_gaston_harispe.doc</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta sobre la gravísima situación en la que se encuentra Facundo Morales y la violación de los DDHH garantizados por Tratados Internacionales de Derechos Humanos, en especial la Convención Interamericana de los Derechos Humanos. MEP/149/2020.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/760/mep_160_2020_mep-_147-2020_proyecto_de_declaracion._parlamentaria_cecilia_britto..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/760/mep_160_2020_mep-_147-2020_proyecto_de_declaracion._parlamentaria_cecilia_britto..pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta por la cual maría Ovando es juzgada una vez más por su calidad de madre, a partir de un modelo de desempeño ideal que no coincide con los recursos económicos, sociales y culturales. que posee. Se la juzga por no haber impedido un hecho del cual además no se tiene mayores datos, ni respecto al tiempo nial lugar. MEP/147/2020</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/761/mep_161_2020_mep-152-2020_aprobadoproyecto_de_declaracion_parlamentaria_samia_bombin..pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/761/mep_161_2020_mep-152-2020_aprobadoproyecto_de_declaracion_parlamentaria_samia_bombin..pdf</t>
   </si>
   <si>
     <t>Informe de Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta por la cual el OM declara su Gran preocupación con la seguridad de la diputada federal brasileña Talíria Petrone, que ha sido notificada oficialmente de seis informes de planes para su asesinato. El más enérgico repudio a la violencia política de género y raza en contra de mujeres parlamentarias y candidatas en Brasil, las cuales representan 76% de las víctimas de los casos de violencia política en el país. MEP/152/2020</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/104/mep-162-2020-mep-151-2020-aprobadoproyecto-de-declaracion-de-la-parlamentaria-samia-bombin.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/104/mep-162-2020-mep-151-2020-aprobadoproyecto-de-declaracion-de-la-parlamentaria-samia-bombin.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta por la cual se insta al Gobierno Boliviano a que tome medidas efectivas para garantizar el derecho al voto de las ciudadanas y los ciudadanos bolivianos en el exterior en las próximas elecciones generales. MEP/151/2020</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/136/mep-197-2020-informe-14-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/136/mep-197-2020-informe-14-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta presentada por varios Parlamentarios Delegación Paraguay de protección y restauración de cuencas hidrográficas. MEP/197/2020.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/762/mep_198_2020_informe_15_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/762/mep_198_2020_informe_15_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta presentada por los Parlamentarios de la Delegación de Paraguay sobre el Decálogo de la Justicia en Itaipú. MEP/187/2020</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>CINT - Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/764/mep_201_2020_informe_aprobacion_01_2020__mep_19_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/764/mep_201_2020_informe_aprobacion_01_2020__mep_19_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la propuesta por la cual el Parlamento del Mercosur declara su adhesión a la conmemoración del Día del Veterano y de los Caídos en la Guerra de las Malvinas. MEP/19/2020. Se aprueba la DECL 06/2020</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/765/mep_202_2020_informe_aprobacion_02_2020__mep_59_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/765/mep_202_2020_informe_aprobacion_02_2020__mep_59_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la propuesta por la cual el Parlamento del Mercosur expresa su más amplio y enérgico repudio a la militarización del Atlántico Sur, expresada en el accionar del Reino Unido para con el equipamiento de la Baso Aérea de Monte Agradable enclavada en territorio argentino. MEP/59/2020.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/766/mep_203_2020_informe_aprobacion_03_2020__mep_155_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/766/mep_203_2020_informe_aprobacion_03_2020__mep_155_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación de la propuesta de Declaración, MEP/155/2020 por la cual el Parlamento del Mercosur condena la exploración hidrocarburifera en las Islas Malvinas.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/767/mep_204_2020_informe_aprobacion_04_2020__mep_63_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/767/mep_204_2020_informe_aprobacion_04_2020__mep_63_2020.pdf</t>
   </si>
   <si>
     <t>Informe de Asuntos Internacionales por la aprobación de la propuesta de Declaración, MEP/63/2020, por la cual el Parlamento del Mercosur declara apoyar la reanudación de negociaciones a fin de encontrar una solución pacífica en la disputa de soberanía sobre las Islas Malvinas.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/19/mep-207-2020-informe-mep-102-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/19/mep-207-2020-informe-mep-102-2020.pdf</t>
   </si>
   <si>
     <t>Informe por la aprobación 50/2020/RE/LXXI SO – MEP/102/2020 – Propuesta de Recomendación presentada por la Parlamentaria Britto, por la cual el PM recomienda declarar de Interés Cultural del Mercosur los puentes Roque González de Santa Cruz que une Posadas (Argentina) con Encarnación (Paraguay) y Tancredo Neves que une Puerto Iguazú (Argentina) con Foz do Iguazú (Brasil).</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/21/mep-208-2020-informe-mep-137-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/21/mep-208-2020-informe-mep-137-2020.pdf</t>
   </si>
   <si>
     <t>Informe por la aprobación 64/2020/DE/LXXI SO – MEP/137/2020 – Propuesta de Declaración presentada por los Parlamentarios Caggiani, Laborde, Santa María, Canese, Metaza, Gil Lozano, Bello, Benita Díaz, Sotelo, Nicoletti y Britto por la cual el PM declara el 19 de agosto día regional de la lucha de las personas en situación de calle</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/78/mep_209_2020_informe_mep_138_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/78/mep_209_2020_informe_mep_138_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Derechos Humanos por la aprobación de la Propuesta de Recomendación al CMC que todos los Estados Parte del MERCOSUR se adhieran a la Alianza Internacional para el Recuerdo del Holocausto que define el concepto del antisemitismo.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/768/mep_210_2020_informe_mep_156_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/768/mep_210_2020_informe_mep_156_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Declaración presentada por la Parlamentaria Julia Perié, por la cual el PM expresa su preocupación por el avasallamiento de la autonomía de la universitaria en Brasil. MEP/156/2020.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/769/mep_211_2020_informe_mep_178_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/769/mep_211_2020_informe_mep_178_2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración presentada por varios Parlamentarios por la cual el Parlasur declara interés regional la obra literaria denominada "Parlasur, la voz de los pueblos" MEP/178/2020</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/99/mep-212-2020-informe-mep-185-2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/99/mep-212-2020-informe-mep-185-2020.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación MEP/185/2020 - Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto, por la cual el Parlasur recomienda al CMC instar a declarar a Maradona como Ciudadano Ilustre de los Pueblos Latinoamericanos.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/775/mep_03_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/775/mep_03_2020.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Laborde por la cual comunica que la Parlamentaria Cecilia Britto ha sido designada como Jefa de la Delegación Argentina ante el Parlamento del Mercosur. _x000D_
 MD/10/02/2020</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/776/mep_12_2020_-_ofp_008-_presidente_pm_-_composicao_da_delegacao_externa_eurolat_-_brasil.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/776/mep_12_2020_-_ofp_008-_presidente_pm_-_composicao_da_delegacao_externa_eurolat_-_brasil.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Nelsinho Trad en su calidad de Presidente de la Delegación de Brasil por la cual comunica los nombres de los Parlamentarios que integrarán la delegación EUROLAT en las vacantes destinadas a la Delegación de Brasil.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/777/mep_13_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/777/mep_13_2020.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Canese por la cual presenta una nota del escritor paraguayo Sixto Caceres y sugiere que el PM invite a la brevedad posible a este destacado intelectual.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/778/mep_18_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/778/mep_18_2020.pdf</t>
   </si>
   <si>
     <t>Convenio del Mercosur presentado por el Parlamentario Karlen sobre medidas protectoras y lucha contra la violencia contra las mujeres y la violencia doméstica.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/779/mep_23_2020_nota_a_lugo_x_harispe.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/779/mep_23_2020_nota_a_lugo_x_harispe.doc</t>
   </si>
   <si>
     <t>Nota por la cual se comunica que el Parlamentario Harispe ingresa a la Comisión de Ciudadanía y DDHH en el lugar de Eduardo Valdés.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/780/mep_24_2020_informe_3_sec_rrii_covid_19_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/780/mep_24_2020_informe_3_sec_rrii_covid_19_1.pdf</t>
   </si>
   <si>
     <t>Informe de la Secretaría de Relaciones Internacionales sobre Avances sobre el COVID 19 Parlamentos Regionales</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/781/mep_35_2020_nota_pdte_laborde_13_04_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/781/mep_35_2020_nota_pdte_laborde_13_04_2020.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios Bittar y Morínigo por la cual manifiestan su preocupación por la vigencia de la Ordenanza n. 16 del 18/03/2020 de la Secretaría de Comercio Exterior de la República Federativa del Brasil por la que restringe la exportación de determinados equipos médicos entre ellos ventiladores pulmonares, conocidos como respiradores.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/782/mep_56_2020_pedido_informes_focem_sobre_jardin_botanico_my20_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/782/mep_56_2020_pedido_informes_focem_sobre_jardin_botanico_my20_1.pdf</t>
   </si>
   <si>
     <t>Pedido de Informe al FOCEM presentado por el Parlamentario Ricardo Canese sobre Jardín Botánico y Solar Artigas.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/783/mep_69_2020_nota_heitor_schuch_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/783/mep_69_2020_nota_heitor_schuch_1.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Enzo Cardozo con el objeto de presentar el proyecto "I Seminario del Decenio de Agricultura Familiar del Mercosur" iniciativa del Parlamentario Heitor Schuch.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/784/mep_89_2020_nota_cecilia_brito_a_lugo_por_informe_jgm.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/784/mep_89_2020_nota_cecilia_brito_a_lugo_por_informe_jgm.doc</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Britto en su carácter de jefa de la Delegación argentina ante el PM a fin de remitirle el Informe de la Jefatura de Gabinete de Ministros de la república Argentina, presentado ante el Honorable Senado de dicho país en cumplimiento del Art 101 de la Constitución Nacional.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/785/mep_150_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/785/mep_150_2020.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Nelsinho Trad por la cual comunica un cambio en la integración de la Comisión de Ciudadanía y DDHH.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/786/mep_167_2020_desigancion_coordinador_bancada_progresista.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/786/mep_167_2020_desigancion_coordinador_bancada_progresista.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la designación del nuevo coordinador del Grupo Político: Bancada Progresista</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/787/mep_172_2020_nota_presidente_laborde_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/787/mep_172_2020_nota_presidente_laborde_1.pdf</t>
   </si>
   <si>
     <t>Nota de la Presidencia del PM al subdirector de las Naciones Unidas para la Alimentación y la Agricultura.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/788/mep_173_2020_respuesta_fao_-__carta_fao_parlasur__-_26_oct_2020_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/788/mep_173_2020_respuesta_fao_-__carta_fao_parlasur__-_26_oct_2020_1.pdf</t>
   </si>
   <si>
     <t>Nota en respuesta a la Nota n. 13/2020 MEP/172/2020</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/789/mep_175_2020_nota_designacion_sotelo_eurolat.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/789/mep_175_2020_nota_designacion_sotelo_eurolat.doc</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la designación del Parlamentario Julio Sotelo para integrar la Comisión Externa de EUROLAT.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/790/mep_176_2020_informe_preliminar_del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/790/mep_176_2020_informe_preliminar_del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf</t>
   </si>
   <si>
     <t>Informe preliminar misión observación electoral del ODPM a Bolivia.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/791/mep_177_2020_informe_final__del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/791/mep_177_2020_informe_final__del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf</t>
   </si>
   <si>
     <t>Informe final misión observación electoral del ODPM a Bolivia.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/792/mep_179_2020__toma_de_compromiso.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/792/mep_179_2020__toma_de_compromiso.doc</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Laborde por la cual comunica los nombres de los Parlamentarios miembros de la Delegación Argentina, que tomarán compromiso en la LXXI SO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/793/mep_181_2020_nota_bolivia_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/793/mep_181_2020_nota_bolivia_1.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunican los nuevos miembros de la República de Bolivia ante el Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/794/mep_190_2020_nota_creacion_bloque_frente_de_todos.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/794/mep_190_2020_nota_creacion_bloque_frente_de_todos.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la conformación del grupo Político "Frente de Todos".</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/795/mep_199_2020_notas_de_acreditacion_parlasur.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/795/mep_199_2020_notas_de_acreditacion_parlasur.docx</t>
   </si>
   <si>
     <t>Nota por la cual se comunican los nombres de los Parlamentarios supranacionales Bolivianos al PM.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/796/mep_200_2020_nota_pdte_laborde_11_12_20_3.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/796/mep_200_2020_nota_pdte_laborde_11_12_20_3.pdf</t>
   </si>
   <si>
     <t>nota presentada por los Parlamentarios de la Delegación Paraguaya ante el PM por la cual solicita a la Presidencia del PM las gestiones ante el gobierno argentino para la pronta apertura de las fronteras Argentina y Paraguay, a fin de posibilitar el comercio fronterizo, sostén y medio de vida de miles de compatriotas y pobladores argentinos en ambas márgenes.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/797/mep_216_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/797/mep_216_2020.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se comunica la nueva Delegación de Uruguay ante el PM.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/798/mep_02_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/798/mep_02_2020.pdf</t>
   </si>
   <si>
     <t>Nota presentada por Cecilia Merchán por la cual hace llegar su renuncia como Parlamentaria del MERCOSUR.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/799/mep_09_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/799/mep_09_2020.pdf</t>
   </si>
   <si>
     <t>Nota presentada por Sergio Ariel Basteiro por la cual comunica su renuncia como Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/800/mep_78_renuncia.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/800/mep_78_renuncia.pdf</t>
   </si>
   <si>
     <t>Nota por la cual el Parlamentario Oviedo renuncia a su cargo de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/801/mep_96_2020_renuncia_diego_mansilla.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/801/mep_96_2020_renuncia_diego_mansilla.docx</t>
   </si>
   <si>
     <t>Nota por la cual el Señor Diego Mansilla renuncia a su cargo de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/802/mep_166_2020_renuncia_brienza_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/802/mep_166_2020_renuncia_brienza_1.pdf</t>
   </si>
   <si>
     <t>Nota por la cual el Señor Hernán Brienza renuncia a su caro de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2434/mep_43_2020_acta_23_abril_2020_comision_infraestructura.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2434/mep_43_2020_acta_23_abril_2020_comision_infraestructura.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Infraestructura</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2435/mep_50_2020_acta_1_28-04-20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2435/mep_50_2020_acta_1_28-04-20.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Educación</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2436/mep_85_2020_acta_09_de_junio_de_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2436/mep_85_2020_acta_09_de_junio_de_2020.pdf</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2437/mep_101_2020_acta_25_de_junio_de_2020_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2437/mep_101_2020_acta_25_de_junio_de_2020_1.pdf</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2438/mep_113_2020_acta_23_de_julio_de_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2438/mep_113_2020_acta_23_de_julio_de_2020.pdf</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2439/mep_122_2020_acta_n1_de_la_comision_de_ddhh.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2439/mep_122_2020_acta_n1_de_la_comision_de_ddhh.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2440/mep_123_2020_acta_n2_de_la_comision_de_ddhh.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2440/mep_123_2020_acta_n2_de_la_comision_de_ddhh.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Ciudadanía y Derecho Humanos</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2441/mep_128_2020_acta_-_comision__17_de_abril__2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2441/mep_128_2020_acta_-_comision__17_de_abril__2020.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Asuntos Económicos</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2442/mep_129_2020acta_-_comision__29_de_julio_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2442/mep_129_2020acta_-_comision__29_de_julio_2020.pdf</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2443/mep_163_2020_acta_n_3.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2443/mep_163_2020_acta_n_3.pdf</t>
   </si>
   <si>
     <t>Acta de la Comisión de Derechos Humanos</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2445/mep_195_2020_acta_18_de_agosto_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2445/mep_195_2020_acta_18_de_agosto_2020.pdf</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2446/mep_196_2020_acta_09_de_diciembre_de_2020.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2446/mep_196_2020_acta_09_de_diciembre_de_2020.pdf</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2447/mep_213_2020_acta_2_11-12-20.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2447/mep_213_2020_acta_2_11-12-20.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Propuesta de Acto (sin clasificar-hasta2021)</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian, Argentina - BRITTO, Cecilia, Argentina - D'AURIA, Nancy, Argentina - KARLEN, Alejandro, Argentina - LABORDE, Oscar, Argentina - NICOLETTI, Eduardo, Argentina - OVIEDO, Ricardo, Argentina - PERIÉ, Julia</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto referente al enérgico repudio al accionar del Goberador Gerardo Morales, quien expulsó de manera ilegal, arbitraria  y xénofoba,  a  sesenta y dos ( 62 ) personas migrantes del territorio de la Provincia de Jujuy – Argentina.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/692/mep_73_2020_proyecto_resolucion_sobre_energia_vertida_por_itaipu_my20.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/692/mep_73_2020_proyecto_resolucion_sobre_energia_vertida_por_itaipu_my20.doc</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual se convoca a los Ministros de Energía de los Estados Miembros del MERCOSUR,  Argentina, Brasil y Paraguay, para que expliquen por qué se limita la libre circulación de la energía hidroeléctrica paraguaya de Itaipú y Yacyretá en la región y por qué se tira agua por el vertedero de Itaipú, al mismo tiempo que se queman valiosos hidrocarburos en la República Argentina, en lugar de turbinarla y generar electricidad.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Argentina - STORANI, María Luisa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/725/mep_140_2020_proy_inf_bachelet_de_dh_bolivia.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/725/mep_140_2020_proy_inf_bachelet_de_dh_bolivia.docx</t>
   </si>
   <si>
     <t>Proyecto de Informe presentado por la Parlamentaria Storani por el cual el PARLASUR hace suyo el informe de la alta comisionada de las naciones unidas para los Derechos Humanos Michelle Bachelet sobre la situación de los Derechos Humanos en el Estado plurinacional de Bolivia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2356,67 +2356,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/702/mep_88_2020_anteproyecto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/663/mep_01_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/664/mep_05_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/133/mep-07-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/666/mep_15_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/668/mep_19_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/669/mep_20_2020_corona_virus_mercosur_y_cuba_mr20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/228/mep_29_2020_proyecto_morales-convertido.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/676/mep_34_2020__reclamo_respiradores_ab20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/679/mep_40_2020_propuesta_declaracion_deuda_0_itaipu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/681/mep_48_2020_proyecto_veda_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/684/mep_58_2020itaipu_debe_generar_con_mas_caudal_my20.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/685/mep_59_2020_repudio_base_militar._mayo_2020.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/688/mep_63_2020_apoyar_resolucion_pacifica._mayo_2020.docx_parlasur.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/689/mep_70_2020_proyecto_bolivia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/690/mep_71_2020_dec.kurdistan.firmas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/691/mep_31_2020_nota_secretario_del_parlamento_del_mercosur.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/135/mep-74-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/694/mep_75_2020_proyecto_deforestacion.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/697/mep_79_2020_proyecto_acuerdo_paris_cambio_climatico.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/700/mep_83_2020_proyecto_acuerdo_de_escazu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/703/mep_91_2020_abolicionismo_estado_argentino_-_presentacion_mercosur-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/707/mep_97_2020_dec.bid-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/711/mep_104_2020_declaracion_repudio_.2.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/713/mep_106_2020_proyecto_repudio_evo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/714/mep_109_2020_parlasur_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/361/mep_109_2020_parlasur_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/226/mep_119_2020_proscripcion_en_ecuador_jl20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/719/mep_120_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/720/mep_125_2020_ex_trabajadores_de_itaipu_jl20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/721/mep_133_2020_paso_pilar_puerto_cano_ag20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/22/mep-137-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/724/mep_139_2020_dec.bid.docx_postergacion_eleccion.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/726/mep_141_2020_declaracion_de_intervencion_de_ddhh_parlasur_ninas_st20vf.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/727/mep_142_2020_proyecto_yby_yau_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/232/mep_146_2020_declaracion_pabon_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/355/mep_147_2020_proyecto_maria_ramona_ovando_3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/730/mep_148_2020_copia_de_circulacion_sanitaria_segura_proyecto_de_recomendacion.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/105/mep-151-2020_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/733/mep_152_2020_prop_declaracion_brasil_taliria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/734/mep_153_2020_proyecto_propuesta_cc_bb.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/735/mep_154_2020.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/736/mep_155_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/737/propuesta_mep_156_2020_word.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/738/mep_165_2020_dec._parlasur_-_libertad_de_expresion_-_sec-c._firmas.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/224/mep_169_2020_proyecto_declaracion_oea.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/137/mep-170-2020-propuesta-de-declaracion.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/741/mep_178_2020_el_parlamento_libro_del_parlasur.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/208/mep_180_2020_comision_verdad_y_justicia_guerra_triple_alianza_nv20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/742/mep_186_2020_creacion_centro_para_la_vigilancia__epidemiologica.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/743/mep_187_2020_nota_presidente_laborde__27_11_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/773/mep_192_2020_tabare_vazquez.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/774/mep_193_2020_elecciones_parlamentarias_en_venezuela.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/665/mep_06_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/667/mep_17_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/672/mep_28_2020_proyecto_capacitacion_genero_mercosur-convertido.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/674/mep_30_2020_proyecto-represas-brasil_firmas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/675/mep_32_2020_fondo_estabilidad_del_mercosur.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/677/mep_38_2020_prop_rec_gratuidad_vacuna_covid_19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/678/mep_39_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/680/mep_41_2020_proyecto_vacunacion.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/29/mep-41-2020.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/53/mep-42-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/54/mep-60-2020.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/695/mep_76_2020_proyecto_de_recomendacion_parl.metaza-malvinas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/230/mep_77_2020_proyecto_repudio_asesinato_george_floyd.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/212/mep_80_2020_original__2.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/701/mep_84_2020_proyecto_de_recomendacion_mario_metaza_exploracion_sismica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/30/mep-84-2020-proyecto-de-recomendacion-mario-metaza-exploracion-sismica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/704/mep_92_2020_proyecto_de_recomendacion_politicas_de_genero_en_el_mundo_del_trabajo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/705/mep_93_2020_proyecto_de_recomendacion_teletrabajo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/708/mep_98_2020_proyecto_ecocidio-convertido.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/20/mep-102-2020-proyecto-puentes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/710/mep_103_2020_proyecto_humedales.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/715/mep_111_2020_proyecto_capacitacion_ambiental_y_desarrollo_sustentable-convertido.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/722/mep_134_2020_copia_de_ayuda_al_libano_mercosur_1_1.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/492/mep-138-2020-adhesion-de-antisemitismo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/358/mep_149_2020_molares-_gangi_proyecto_harispe.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/739/mep_168_2020_proyecto_mujica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/142/mep-171-2020-proyecto-agricultura-familiar-y-agroecologia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/740/mep_174_2020_lenguaje_inclusivo_firma_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/100/mep-185-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/686/mep_60_2020_proyecto_vacunacion1.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1543/mep_217_2020_proyecto_finanzas_sostenibles_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1544/mep_218_2020_proyecto_fortunas_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/682/mep_49_2020_proyecto_de_disposicion_parl._mario_metaza_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/683/mep_57_2020_proyecto_ha_drico_ambiental_mercosur_final_britto_perie_nicoletti-convertido.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/214/mep_105_2020_integracion_electrica_13jl20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1/mep-115-2020--disposicion_escuela_de_gobierno.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/825/mep_44_2020_informe_01_2020_-convertido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/47/mep-45-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/46/mep-46-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/49/mep-47-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/17/mep-51-2020-inf-01-2020-comision-educacion-mep-373-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/93/mep-52-2020-inf-mep-374-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/95/mep-53-2020-inf-mep-382-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/772/mep_55_2020_informe_mep_417_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/746/mep_64_2020_informe_05_2020_comision_infraestructura.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/747/mep_65_2020_informe_06_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/748/mep_66_2020_informe_07_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/749/mep_67_2020_informe_08_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/750/mep_68_2020_informe_09_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/751/mep_86_2020_informe_10_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/134/mep-99-2020-informe-11-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/213/mep_100_2020_informe_12_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/97/mep-107-2020-inf-mep-409-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/215/mep_114_2020_informe_13_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/752/mep_126_2020_informe_de_comision_mep-32-2020_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/132/mep-127-2020-informe-de-comision-mep-07-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/753/mep_130_2020_informe_de_comision_mep-97-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/754/mep_131_2020_informe_de_comision_mep-48-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/755/mep_132_202_informe_de_comision_mep-42-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/756/mep_143_2020_aprobado_canese.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/757/mep_144_2020_informe_comision_de_ddhh_aprobado_con_modificacion_britto_perie_142-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/758/mep_158_2020_140-2020_aprobado_con_modifucacion.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/759/mep_159_2020_mep-149-2020_aprobado_proyecto_de_recomendacion_presentado_por_el_parlamntario_parlamentario_gaston_harispe.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/760/mep_160_2020_mep-_147-2020_proyecto_de_declaracion._parlamentaria_cecilia_britto..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/761/mep_161_2020_mep-152-2020_aprobadoproyecto_de_declaracion_parlamentaria_samia_bombin..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/104/mep-162-2020-mep-151-2020-aprobadoproyecto-de-declaracion-de-la-parlamentaria-samia-bombin.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/136/mep-197-2020-informe-14-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/762/mep_198_2020_informe_15_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/764/mep_201_2020_informe_aprobacion_01_2020__mep_19_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/765/mep_202_2020_informe_aprobacion_02_2020__mep_59_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/766/mep_203_2020_informe_aprobacion_03_2020__mep_155_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/767/mep_204_2020_informe_aprobacion_04_2020__mep_63_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/19/mep-207-2020-informe-mep-102-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/21/mep-208-2020-informe-mep-137-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/78/mep_209_2020_informe_mep_138_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/768/mep_210_2020_informe_mep_156_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/769/mep_211_2020_informe_mep_178_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/99/mep-212-2020-informe-mep-185-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/775/mep_03_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/776/mep_12_2020_-_ofp_008-_presidente_pm_-_composicao_da_delegacao_externa_eurolat_-_brasil.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/777/mep_13_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/778/mep_18_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/779/mep_23_2020_nota_a_lugo_x_harispe.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/780/mep_24_2020_informe_3_sec_rrii_covid_19_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/781/mep_35_2020_nota_pdte_laborde_13_04_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/782/mep_56_2020_pedido_informes_focem_sobre_jardin_botanico_my20_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/783/mep_69_2020_nota_heitor_schuch_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/784/mep_89_2020_nota_cecilia_brito_a_lugo_por_informe_jgm.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/785/mep_150_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/786/mep_167_2020_desigancion_coordinador_bancada_progresista.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/787/mep_172_2020_nota_presidente_laborde_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/788/mep_173_2020_respuesta_fao_-__carta_fao_parlasur__-_26_oct_2020_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/789/mep_175_2020_nota_designacion_sotelo_eurolat.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/790/mep_176_2020_informe_preliminar_del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/791/mep_177_2020_informe_final__del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/792/mep_179_2020__toma_de_compromiso.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/793/mep_181_2020_nota_bolivia_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/794/mep_190_2020_nota_creacion_bloque_frente_de_todos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/795/mep_199_2020_notas_de_acreditacion_parlasur.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/796/mep_200_2020_nota_pdte_laborde_11_12_20_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/797/mep_216_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/798/mep_02_2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/799/mep_09_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/800/mep_78_renuncia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/801/mep_96_2020_renuncia_diego_mansilla.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/802/mep_166_2020_renuncia_brienza_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2434/mep_43_2020_acta_23_abril_2020_comision_infraestructura.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2435/mep_50_2020_acta_1_28-04-20.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2436/mep_85_2020_acta_09_de_junio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2437/mep_101_2020_acta_25_de_junio_de_2020_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2438/mep_113_2020_acta_23_de_julio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2439/mep_122_2020_acta_n1_de_la_comision_de_ddhh.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2440/mep_123_2020_acta_n2_de_la_comision_de_ddhh.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2441/mep_128_2020_acta_-_comision__17_de_abril__2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2442/mep_129_2020acta_-_comision__29_de_julio_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2443/mep_163_2020_acta_n_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2445/mep_195_2020_acta_18_de_agosto_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2446/mep_196_2020_acta_09_de_diciembre_de_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2447/mep_213_2020_acta_2_11-12-20.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/692/mep_73_2020_proyecto_resolucion_sobre_energia_vertida_por_itaipu_my20.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/725/mep_140_2020_proy_inf_bachelet_de_dh_bolivia.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/702/mep_88_2020_anteproyecto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/663/mep_01_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/664/mep_05_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/133/mep-07-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/666/mep_15_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/668/mep_19_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/669/mep_20_2020_corona_virus_mercosur_y_cuba_mr20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/228/mep_29_2020_proyecto_morales-convertido.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/676/mep_34_2020__reclamo_respiradores_ab20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/679/mep_40_2020_propuesta_declaracion_deuda_0_itaipu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/681/mep_48_2020_proyecto_veda_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/684/mep_58_2020itaipu_debe_generar_con_mas_caudal_my20.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/685/mep_59_2020_repudio_base_militar._mayo_2020.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/688/mep_63_2020_apoyar_resolucion_pacifica._mayo_2020.docx_parlasur.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/689/mep_70_2020_proyecto_bolivia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/690/mep_71_2020_dec.kurdistan.firmas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/691/mep_31_2020_nota_secretario_del_parlamento_del_mercosur.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/135/mep-74-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/694/mep_75_2020_proyecto_deforestacion.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/697/mep_79_2020_proyecto_acuerdo_paris_cambio_climatico.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/700/mep_83_2020_proyecto_acuerdo_de_escazu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/703/mep_91_2020_abolicionismo_estado_argentino_-_presentacion_mercosur-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/707/mep_97_2020_dec.bid-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/711/mep_104_2020_declaracion_repudio_.2.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/713/mep_106_2020_proyecto_repudio_evo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/714/mep_109_2020_parlasur_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/361/mep_109_2020_parlasur_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/226/mep_119_2020_proscripcion_en_ecuador_jl20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/719/mep_120_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/720/mep_125_2020_ex_trabajadores_de_itaipu_jl20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/721/mep_133_2020_paso_pilar_puerto_cano_ag20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/22/mep-137-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/724/mep_139_2020_dec.bid.docx_postergacion_eleccion.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/726/mep_141_2020_declaracion_de_intervencion_de_ddhh_parlasur_ninas_st20vf.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/727/mep_142_2020_proyecto_yby_yau_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/232/mep_146_2020_declaracion_pabon_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/355/mep_147_2020_proyecto_maria_ramona_ovando_3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/730/mep_148_2020_copia_de_circulacion_sanitaria_segura_proyecto_de_recomendacion.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/105/mep-151-2020_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/733/mep_152_2020_prop_declaracion_brasil_taliria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/734/mep_153_2020_proyecto_propuesta_cc_bb.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/735/mep_154_2020.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/736/mep_155_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/737/propuesta_mep_156_2020_word.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/738/mep_165_2020_dec._parlasur_-_libertad_de_expresion_-_sec-c._firmas.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/224/mep_169_2020_proyecto_declaracion_oea.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/137/mep-170-2020-propuesta-de-declaracion.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/741/mep_178_2020_el_parlamento_libro_del_parlasur.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/208/mep_180_2020_comision_verdad_y_justicia_guerra_triple_alianza_nv20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/742/mep_186_2020_creacion_centro_para_la_vigilancia__epidemiologica.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/743/mep_187_2020_nota_presidente_laborde__27_11_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/773/mep_192_2020_tabare_vazquez.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/774/mep_193_2020_elecciones_parlamentarias_en_venezuela.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/665/mep_06_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/667/mep_17_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/672/mep_28_2020_proyecto_capacitacion_genero_mercosur-convertido.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/674/mep_30_2020_proyecto-represas-brasil_firmas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/675/mep_32_2020_fondo_estabilidad_del_mercosur.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/677/mep_38_2020_prop_rec_gratuidad_vacuna_covid_19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/678/mep_39_2020_parlam._mercosur_bolsonaro_1_1_final-convertido.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/680/mep_41_2020_proyecto_vacunacion.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/29/mep-41-2020.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/53/mep-42-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/54/mep-60-2020.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/695/mep_76_2020_proyecto_de_recomendacion_parl.metaza-malvinas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/230/mep_77_2020_proyecto_repudio_asesinato_george_floyd.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/212/mep_80_2020_original__2.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/701/mep_84_2020_proyecto_de_recomendacion_mario_metaza_exploracion_sismica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/30/mep-84-2020-proyecto-de-recomendacion-mario-metaza-exploracion-sismica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/704/mep_92_2020_proyecto_de_recomendacion_politicas_de_genero_en_el_mundo_del_trabajo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/705/mep_93_2020_proyecto_de_recomendacion_teletrabajo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/708/mep_98_2020_proyecto_ecocidio-convertido.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/20/mep-102-2020-proyecto-puentes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/710/mep_103_2020_proyecto_humedales.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/715/mep_111_2020_proyecto_capacitacion_ambiental_y_desarrollo_sustentable-convertido.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/722/mep_134_2020_copia_de_ayuda_al_libano_mercosur_1_1.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/492/mep-138-2020-adhesion-de-antisemitismo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/358/mep_149_2020_molares-_gangi_proyecto_harispe.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/739/mep_168_2020_proyecto_mujica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/142/mep-171-2020-proyecto-agricultura-familiar-y-agroecologia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/740/mep_174_2020_lenguaje_inclusivo_firma_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/100/mep-185-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/686/mep_60_2020_proyecto_vacunacion1.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1543/mep_217_2020_proyecto_finanzas_sostenibles_en_el_mercosur.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1544/mep_218_2020_proyecto_fortunas_del_mercosur.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/682/mep_49_2020_proyecto_de_disposicion_parl._mario_metaza_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/683/mep_57_2020_proyecto_ha_drico_ambiental_mercosur_final_britto_perie_nicoletti-convertido.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/214/mep_105_2020_integracion_electrica_13jl20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/1/mep-115-2020--disposicion_escuela_de_gobierno.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/825/mep_44_2020_informe_01_2020_-convertido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/47/mep-45-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/46/mep-46-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/49/mep-47-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/17/mep-51-2020-inf-01-2020-comision-educacion-mep-373-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/93/mep-52-2020-inf-mep-374-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/95/mep-53-2020-inf-mep-382-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/772/mep_55_2020_informe_mep_417_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/746/mep_64_2020_informe_05_2020_comision_infraestructura.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/747/mep_65_2020_informe_06_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/748/mep_66_2020_informe_07_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/749/mep_67_2020_informe_08_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/750/mep_68_2020_informe_09_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/751/mep_86_2020_informe_10_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/134/mep-99-2020-informe-11-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/213/mep_100_2020_informe_12_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/97/mep-107-2020-inf-mep-409-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/215/mep_114_2020_informe_13_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/752/mep_126_2020_informe_de_comision_mep-32-2020_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/132/mep-127-2020-informe-de-comision-mep-07-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/753/mep_130_2020_informe_de_comision_mep-97-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/754/mep_131_2020_informe_de_comision_mep-48-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/755/mep_132_202_informe_de_comision_mep-42-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/756/mep_143_2020_aprobado_canese.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/757/mep_144_2020_informe_comision_de_ddhh_aprobado_con_modificacion_britto_perie_142-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/758/mep_158_2020_140-2020_aprobado_con_modifucacion.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/759/mep_159_2020_mep-149-2020_aprobado_proyecto_de_recomendacion_presentado_por_el_parlamntario_parlamentario_gaston_harispe.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/760/mep_160_2020_mep-_147-2020_proyecto_de_declaracion._parlamentaria_cecilia_britto..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/761/mep_161_2020_mep-152-2020_aprobadoproyecto_de_declaracion_parlamentaria_samia_bombin..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/104/mep-162-2020-mep-151-2020-aprobadoproyecto-de-declaracion-de-la-parlamentaria-samia-bombin.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/136/mep-197-2020-informe-14-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/762/mep_198_2020_informe_15_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/764/mep_201_2020_informe_aprobacion_01_2020__mep_19_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/765/mep_202_2020_informe_aprobacion_02_2020__mep_59_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/766/mep_203_2020_informe_aprobacion_03_2020__mep_155_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/767/mep_204_2020_informe_aprobacion_04_2020__mep_63_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/19/mep-207-2020-informe-mep-102-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/21/mep-208-2020-informe-mep-137-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/78/mep_209_2020_informe_mep_138_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/768/mep_210_2020_informe_mep_156_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/769/mep_211_2020_informe_mep_178_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/99/mep-212-2020-informe-mep-185-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/775/mep_03_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/776/mep_12_2020_-_ofp_008-_presidente_pm_-_composicao_da_delegacao_externa_eurolat_-_brasil.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/777/mep_13_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/778/mep_18_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/779/mep_23_2020_nota_a_lugo_x_harispe.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/780/mep_24_2020_informe_3_sec_rrii_covid_19_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/781/mep_35_2020_nota_pdte_laborde_13_04_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/782/mep_56_2020_pedido_informes_focem_sobre_jardin_botanico_my20_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/783/mep_69_2020_nota_heitor_schuch_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/784/mep_89_2020_nota_cecilia_brito_a_lugo_por_informe_jgm.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/785/mep_150_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/786/mep_167_2020_desigancion_coordinador_bancada_progresista.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/787/mep_172_2020_nota_presidente_laborde_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/788/mep_173_2020_respuesta_fao_-__carta_fao_parlasur__-_26_oct_2020_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/789/mep_175_2020_nota_designacion_sotelo_eurolat.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/790/mep_176_2020_informe_preliminar_del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/791/mep_177_2020_informe_final__del_observatorio_de_la_democracia_en_las_elecciones_generales_de_bolivia_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/792/mep_179_2020__toma_de_compromiso.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/793/mep_181_2020_nota_bolivia_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/794/mep_190_2020_nota_creacion_bloque_frente_de_todos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/795/mep_199_2020_notas_de_acreditacion_parlasur.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/796/mep_200_2020_nota_pdte_laborde_11_12_20_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/797/mep_216_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/798/mep_02_2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/799/mep_09_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/800/mep_78_renuncia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/801/mep_96_2020_renuncia_diego_mansilla.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/802/mep_166_2020_renuncia_brienza_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2434/mep_43_2020_acta_23_abril_2020_comision_infraestructura.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2435/mep_50_2020_acta_1_28-04-20.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2436/mep_85_2020_acta_09_de_junio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2437/mep_101_2020_acta_25_de_junio_de_2020_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2438/mep_113_2020_acta_23_de_julio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2439/mep_122_2020_acta_n1_de_la_comision_de_ddhh.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2440/mep_123_2020_acta_n2_de_la_comision_de_ddhh.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2441/mep_128_2020_acta_-_comision__17_de_abril__2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2442/mep_129_2020acta_-_comision__29_de_julio_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2443/mep_163_2020_acta_n_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2445/mep_195_2020_acta_18_de_agosto_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2446/mep_196_2020_acta_09_de_diciembre_de_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/2447/mep_213_2020_acta_2_11-12-20.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/692/mep_73_2020_proyecto_resolucion_sobre_energia_vertida_por_itaipu_my20.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2020/725/mep_140_2020_proy_inf_bachelet_de_dh_bolivia.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>