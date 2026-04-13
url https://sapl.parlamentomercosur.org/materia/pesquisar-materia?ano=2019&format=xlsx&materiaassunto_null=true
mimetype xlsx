--- v0 (2025-10-12)
+++ v1 (2026-04-13)
@@ -54,3019 +54,3019 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/829/mep_01_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/829/mep_01_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el Parlamento del MERCOSUR declara la conveniencia del paso fronterizo entre Pilar (Paraguay) y Colonia Cano (Argentina) y a través del CMC recomienda a los Estados Parte que tomen las decisiones y realicen  las obras pertinentes para facilitar el paso de personas y mercaderías.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/316/mep_02_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/316/mep_02_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el Parlamento del MERCOSUR condena la grave violación de los derechos humanos por acción o inacción del Poder Ejecutivo, Judicial y Fiscalía del Paraguay en contra de la comunidad indígena de Tacuara´i Dto. de Canindeyú.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/830/mep_04_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/830/mep_04_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR declara desconocer la ilegitima reelección del Señor Nicolás Maduro para un nuevo período presidencial en Venezuela  a partir del 10 de enero de 2019, denunciando ante nuestra América y el mundo que su permanencia en el poder implica una usurpación.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/832/mep_13_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/832/mep_13_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la realización del “Campeonato Mundial de Futsal 2019”.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/833/mep_14_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/833/mep_14_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se declaran genocidas a los impulsores y responsables de la Guerra de la Triple Alianza en particular a Bartolomé Mitre, Venancio Flores, Pedro II, el Duque de Caxías, el Conde D´Eu y la Reina Victoria de Gran Bretaña y se recomienda vía CMC que todos los gobiernos nacionales, provinciales, departamentales municipales y locales de cualquier tipo, de países miembros del MERCOSUR, que eliminen todos los nombres en calles, monumentos, instituciones y sitios similares que fueron instituidos en homenaje a tales genocidas, en todos los países miembros del MERCOSUR.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/834/mep_23_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/834/mep_23_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Karlen de rechazo al acuerdo entre EEUU y Brasil.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/837/mep_33_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/837/mep_33_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se condena el homenaje de Jair Bolsonaro al dictador pedófilo, protector de genocidas nazis y autor de cientos de miles de crímenes de lesa humanidad, Alfredo Stroessner.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/838/mep_34_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/838/mep_34_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se reafirma el derecho soberano del Paraguay a disponer el 50% de todo tipo de energía de Itaipú en el marco de integración establecido en el Tratado de Asunción.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/63/mep-35-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/63/mep-35-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la Parl. Norma Aguirre por la cual el PM decl. de interés cultural las actividades en el marco del I Congreso de la Org. Intl. de Energías renovables, en San Salvador, Jujuy del 24 al 26 de abril 2019</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/839/mep_36_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/839/mep_36_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual se declara de interés el 3° Congreso: MERCOSUR PARA JUECES Y ABOGADOS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/840/mep_38_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/840/mep_38_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguay por la cual el Parlamento del MERCOSUR declara de interés cultural la Feria Internacional del Libro a llevarse a cabo los días 30 de mayo al 9 de junio en la ciudad de Asunción, República del Paraguay.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Adriana Pichardo por la cual el Parlamento del MERCOSUR condena al régimen de Maduro por las violaciones de DDHH contra el pueblo de Venezuela en especial la detención ilegal de Elwin Mendoza y posterior muerte.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Adriana Pichardo por la cual el Parlamento del MERCOSUR condena al régimen de Maduro por las violaciones de DDHH contra el pueblo de Venezuela en especial la detención ilegal de Roberto Marrero, Luis Páez y la persecución al Diputado Sergio Vergara.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/844/mep_43_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/844/mep_43_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Adriana Pichardo por la cual el Parlamento del MERCOSUR condena al régimen de Maduro por las violaciones de DDHH contra el pueblo indígena de Santa Elena de Uairen y Kumaracapay, represión a población indígena, privación de libertad a 45 ciudadanos y posterior muerte a 5 ciudadanos.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/845/mep_44_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/845/mep_44_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios referente a la elección directa de Parlamentarios del MERCOSUR.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paraguay - ARGAÑA, Nelson</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/847/mep_50_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/847/mep_50_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nelson Argaña por la cual el Parlamento del MERCOSUR declara persona no grata y criminal internacional al Dictador Nicolás Maduro en todos los estados del MERCOSUR.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/848/mep_52_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/848/mep_52_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el Parlamento del MERCOSUR declara su condena a los ataques contra la memoria, la verdad y la justicia expresos en las declaraciones del Presidente Bolsonaro y miembros de su gobierno sobre el golpe de 1964 en Brasil y la dictadura en este y otros países latinoamericanos.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/849/mep_53_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/849/mep_53_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el Parlamento del MERCOSUR declara su solidaridad con las familias de Marielle Franco y Anderson Gomes y su preocupación con la lentitud de las investigaciones.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/850/mep_55_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/850/mep_55_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguaya por la cual el Parlamento del MERCOSUR declara de interés cultural del MERCOSUR la Feria Internacional del Libro a llevarse a cabo los días 30 de mayo al 9 de junio en la ciudad de Asunción, República del Paraguay.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/851/mep_66_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/851/mep_66_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara “Héroe del Monte Dos Hermanas” al Soldado Conscripto Oscar Ismael Poltronieri.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/852/mep_86_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/852/mep_86_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por el Parlamentario Canese por la cual se insta a los Estados integrantes del MERCOSUR vía CMC que adopten estrictas medidas que eviten la contaminación de los cursos de agua con agro tóxicos, así como la brutal alteración del medio ambiente, causas de una enorme mortandad de peces en el rio Paraguay en abril de 2019.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/61/mep-87-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/61/mep-87-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por el Parlamentario Canese por la cual se insta al gobierno paraguayo vía CMC que el Proyecto de Avenida Costanera Norte de Asunción financiado por el FOCEM, mitigue a la brevedad posible el negativo impacto que se agravó con el proyecto, en perjuicio de miles de familias del bañado Norte de Asunción, por la inundación del Rio Paraguay y que tenga en cuenta además los reclamos ciudadanos sobre el Jardín Botánico de Asunción y el Solar Artigas.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/853/mep_93_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/853/mep_93_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perié por la cual el PM declara de interés el seminario Políticas Lingüísticas: Categorías e intervenciones sobre las lenguas mayores de la región (Español – Guaraní – Portugués) a realizarse del 4 al 6 de Julio en Posadas – Misiones.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/854/mep_99_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/854/mep_99_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Canese y Olmedo por la cual el PM declara de interés la concreción de un Mercado Regional de Intercambio de Alimentos en el Departamento de San Pedro, Paraguay.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/857/mep_107_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/857/mep_107_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Delegación Paraguay por la cual se destaca la importancia de que en el Paraguay y en zonas limítrofes se realicen las obras de interconexión eléctrica que permitan la mejor integración eléctrica posible del MERCOSUR para beneficio de toda la región.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/858/mep_108_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/858/mep_108_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Delegación Paraguay por la cual se reafirma el derecho soberano del Paraguay a disponer el 50% de todo tipo de energía de Itaipú en el marco de integración establecido por el Tratado de Asunción.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/861/mep_125_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/861/mep_125_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguay por la cual el PM declara de interés regional y se adhiere a la Resolución N°71/178 de la Asamblea General de las Naciones Unidas “Por la cual se proclama el 2019 como el año Internacional de las lenguas indígenas”.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/90/mep-140-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/90/mep-140-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración por la cual el PM declara de interés regional la  “III Jornada de Educación inclusiva en contexto de encierro”.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/863/mep_154_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/863/mep_154_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Mansilla de repudio a la ilegal adjudicación de concesiones de exploración y explotación de hidrocarburos en la Cuenca Malvinas.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/864/mep_159_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/864/mep_159_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM condena la extrema dejadez del Ministerio Publico del Paraguay, que favorece la impunidad de torturadores públicos y notorios de la dictadura de Alfredo Stroessner.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/865/mep_170_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/865/mep_170_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Wiston Flores por la cual el PM declara su repudio ante persecución y encarcelamiento de diputados y líderes opositores en Venezuela.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/866/mep_172_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/866/mep_172_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM declara de interés el Centro Ana Frank Argentina y la actividad a realizarse el día 12 de junio del 2019 en el que se conmemora el 10° aniversario de su creación.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/867/mep_180_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/867/mep_180_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por  parlamentarios de la Delegación Paraguay de interés ambiental el VIII Simposio Iberoamericano de Ingeniería en residuos a realizarse en Asunción los días 17 y 18 de setiembre.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/868/mep_208_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/868/mep_208_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Mercuri por la cual el PM declara de interés parlamentario el libro “Evaluación de impacto ambiental en el MERCOSUR”.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/869/mep_211_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/869/mep_211_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Yul Jabour de rechazo a las medidas coercitivas unilaterales de potencias extranjeras en países del MERCOSUR.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/216/mep_222_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/216/mep_222_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración por la cual el PM declara de interés histórico del MERCOSUR la experiencia de independencia económica del Paraguay Independiente del 1811 a 1870.  (MEP/222/2019)</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/870/mep_224_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/870/mep_224_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguay por la cual se solicita al CMC remitir al Parlamento del MERCOSUR, el Acuerdo Mercosur – Unión Europea (AMEU) para su consideración.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/872/mep_226_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/872/mep_226_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por algunos Parlamentarios de la Delegación Paraguay por la cual el PM declara adherir a la declaración final adoptada en la Cumbre Parlamentaria Mundial contra el hambre y la malnutrición.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/873/mep_227_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/873/mep_227_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguay por la cual el PM declara de interés regional y reconoce la importancia de la implementación del sistema de monitoreo de recomendaciones de derechos humanos.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Brasil - DIRCEU, Zeca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/875/mep_239_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/875/mep_239_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Zeca Dirceu por la cual el PM declara su discordancia con el sigilo que ronda actualmente en las negociaciones entre el MERCOSUR y la UNION EUROPEA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/41/mep-244-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/41/mep-244-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el Parlamento del MERCOSUR insta a los gobiernos de Paraguay y Argentina a reabrir nuevamente el paso fronterizo entre Pilar (Paraguay)</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/876/mep_246_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/876/mep_246_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el PM declara su repudio a las lamentables declaraciones del eurodiputado británico Robert Rowland realizadas a través de redes sociales.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Argentina - HARISPE, Gastón</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/877/mep_247_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/877/mep_247_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Harispe por la cual el PM recomienda al CMC celebrar el día de la alimentación el 16 de octubre, con énfasis en luchar contra el hambre que genera desigualdad y comer sano para evitar la obesidad en todo el ámbito del MERCOSUR.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/878/mep_251_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/878/mep_251_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Paraguay por la cual el PM declara exigir a los Estados Parte a no aplicar ningún tipo de trabas arancelarias ni para arancelarias a productos de origen MERCOSUR.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/320/mep_252_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/320/mep_252_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Merchán por la cual el PM declara repudiar enérgicamente la persecución, detención y posible extradición a EEUU del periodista Julian Assange.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/322/mep_264_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/322/mep_264_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Fernanda Gil Lozano, acompañada por varios Parlamentarios de la Delegación Argentina por la cual el PM declara su enérgico repudio a las declaraciones de la Ministra de Mujer, Familia y Derechos Humanos de la Republica Federativa del Brasil</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/881/mep_266_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/881/mep_266_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR declara Patrimonio Natural, Cultural, Histórico Arquitectónico y socio – ambiental al Jardín Botánico y Zoológico de Asunción así como al Solar Artigas.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/882/mep_272_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/882/mep_272_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el parlamentario Argaña por la cual el PM declara persona no grata al Sr Cristian Kriskovich, miembro del Consejo de la Magistratura y del Jurado de enjuiciamiento de Magistrados de la República del Paraguay.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/883/mep_273_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/883/mep_273_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su mas enérgico repudio a las agraviantes declaraciones contrarias al derecho internacional vertidas por el Presidente de la República Federativa del Brasil, Jair Bolsonaro.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/886/mep_287_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/886/mep_287_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Rafael Ramírez Colina de rechazo a la injerencia cubano – Rusa en la fuerza de la República Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/887/mep_296_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/887/mep_296_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual se exige a los gobiernos de Paraguay y Brasil la inmediata sustitución de tierras mas la consiguiente reparación y/o compensación por daños y perjuicios a las 70 comunidades indígenas desplazadas, en particular la Comunidad Tekoha Sauce por el embalse de la represa de Itaipú.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Argentina - NICOLETTI, Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/888/mep_298_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/888/mep_298_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nicoletti por la cual el PM declara de interés el corredor bioceanico del Paso Pehuenche: integración y desarrollo del Centro Argentino y la región Central de Chile.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/889/mep_299_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/889/mep_299_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nicoletti por la cual el PM resuelve instaurar el 21 de agosto de cada año Día de las futbolistas.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/890/mep_300_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/890/mep_300_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por Julia Perie acompañada por varios Parlamentarios de repudio por el cierre del colegio Argentino en Asunción del Paraguay.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/891/mep_301_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/891/mep_301_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Benedetto por la cual el PM declara su interés legislativo por la iniciativa Global Peace Road (Carretera Mundial de la Paz)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/92/mep-304-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/92/mep-304-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración por la cual el PM declara de interés cultural y político el IV Congreso Nacional de Estado y Políticas Públicas.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/894/mep_305_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/894/mep_305_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM declara de interés regional el documental denominado “Latinoamérica territorio en disputa”.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2427/mep_313_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2427/mep_313_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Gil Lozano por la cual el Parlamento del MERCOSUR declara de interés cultural del MERCOSUR el libro "La Vida de Silvio Rodríguez a través de sus canciones" del historiador argentino Horacio Mosquera.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/588/mep_315_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/588/mep_315_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la delegación de Argentina por la cual el Parlamento del MERCOSUR declara su profunda preocupación por la actual situación socioeconómica y la emergencia alimentaria que atraviesa la República Argentina.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/896/mep_316_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/896/mep_316_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios de la Delegación Bolivia sobre cambio climático.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/901/mep_325_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/901/mep_325_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM declara de interés ambiental el evento del día mundial del agua a desarrollarse los días 22 y 23 de marzo de 2020 en la ciudad de Curitiba, Brasil.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/902/mep_329_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/902/mep_329_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Argaña por la cual el PM declara que los gastos ambientales de la entidad binacional de Yacyreta sean destinados a los bomberos del Paraguay.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/903/compromiso-social-para-la-transformacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/903/compromiso-social-para-la-transformacion.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM insta al CMC a adoptar urgentes y profundas medidas que eviten el preocupante cambio climático y ambiental.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Argentina - BELLO, Cristian</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/904/mep_336_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/904/mep_336_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Cristian Bello y Diego Mansilla por la cual el PM declara de interés la Obra Túnel Subfluvial Uranga Silvestre Begnis.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/905/mep_346_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/905/mep_346_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perié por la cual el PM declara de interés la XXV Conferencia de las partes de la Convención marco de cambio climático de las Naciones Unidas  (COP25).</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/324/mep_347_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/324/mep_347_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM declara el apoyo a la candidatura del Museo Sitio de Memoria ESMA – Ex centro clandestino de detención, tortura y exterminio y su incorporación como Patrimonio de la UNESCO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/906/mep_348_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/906/mep_348_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM declara de interés regional el “Festival del  cántaro y la miel”.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/907/mep_349_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/907/mep_349_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM manifiesta que la comercialización de la energía paraguaya de Yacyreta debe ser realizada  por el Paraguay.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/908/mep_355_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/908/mep_355_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nelson Argaña por la cual el Parlamento del MERCOSUR declara sustituir de forma inmediata al Embajador de la República del Paraguay Rogelio Benítez de la República Oriental del Uruguay e instar al gobierno paraguayo que lo haga cumplir de manera inmediata.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/236/mep_352_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/236/mep_352_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Gil Lozano por la cual el PM expresa su más amplio repudio a la represión desmedida de la protesta social y la persecución de líderes que se opongan a las medidas de ajuste implantadas por el gobierno de la República de Ecuador Lenin Moreno con apoyo del FMI.  (MEP/352/2019)</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/911/mep_360_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/911/mep_360_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Lilia Puig, Alberto Asseff, Gabril Fidel, Norma Aguirre  María Luisa Storani y Teresa González Fernández por la cual el PM rechaza la CONADEP del Periodismo.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/912/mep_362_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/912/mep_362_2019.pdf</t>
   </si>
   <si>
     <t>Anteproyecto de Norma presentado por los Parlamentarios Daniel Caggiani, Luis Gallo y Carlos Gomes sobre el derecho a la alimentación saludable, acceso a la información fundada y etiquetado de alimentos en el MERCOSUR.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/915/mep_367_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/915/mep_367_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR declara su más enérgico repudio ante la violenta represión del gobierno de Chile.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/916/mep_368_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/916/mep_368_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el Parlamento del MERCOSUR declara de interés la V Expo Green del Paraguay bajo el lema “Ciudades Sustentables”.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/917/mep_369_2019_modificado.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/917/mep_369_2019_modificado.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el Parlamento del MERCOSUR declara Patrimonio cultural del MERCOSUR a las manifestaciones asociadas a la tradición jinetera.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/16/mep-373-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/16/mep-373-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de interés cultural y educativo la tarea de la Unión de Periodistas Cristianos de Argentina y del MERCOSUR</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Argentina - FIDEL, Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/94/mep-374-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/94/mep-374-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Fidel por la cual el Parlamento del Mercosur declara de interés la Fiesta Nacional de la Vendimia de Mendoza</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/922/mep_377_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/922/mep_377_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nelson Argaña sobre protección del área silvestre protegida, Morombí</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/45/mep-381-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/45/mep-381-2019.pdf</t>
   </si>
   <si>
     <t>Prop. de Decl. por el Parl. Canese por la cual el PM, vía el CMC insta a los Estados Parte a respetar el Tratado de Yacyretá y la soberanía hidroeléctrica de la Rep. del Paraguay, así como el Tratado de Asunción</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/96/mep-382-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/96/mep-382-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se declara de interés el “1er. Congreso Nacional y del MERCOSUR de Jóvenes Escritores”</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/925/mep_394_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/925/mep_394_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Merchán de repudio a la detención de Paola Pabón, prefecta de la Provincia de Pichincha, luego de las masivas manifestaciones ocurridas en Ecuador, en defensa del respeto al debido proceso legal como derecho humano y constitucional de toda persona, de la libertad de prensa y el derecho a la información.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/48/mep-408-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/48/mep-408-2019.pdf</t>
   </si>
   <si>
     <t>Prop. de Decl. por el Parl. Canese por la cual se declara que los recursos hidroeléctricos del limítrofe Rio Paraná son binacionales y que le corresponden en un 50% a Paraguay y en un 50% a Brasil</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/98/mep-409-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/98/mep-409-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nelson Nicoletti por la cual el Parlamento del Mercosur declara de interés la Feria de Ciencias “10° Expo Science Internacional – América Latina 2020 (ESI AMLAT 2020)</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/928/mep_414_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/928/mep_414_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara el desconocimiento del gobierno de facto de Bolivia en la figura de la senadora Jeanine Añez.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/930/mep_420_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/930/mep_420_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Cristóbal Oviedo y Tomás José Strada por la cual el PM declara de interés la “4° Vuelta Ciclista Internacional a San Juan y 38° Edición Argentina 2020”.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/931/mep_425_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/931/mep_425_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Argaña por la cual propone la Refundación del MERCOSUR</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/932/mep_428_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/932/mep_428_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Nelson Argaña por la cual se declara el 9 de diciembre como el día de lucha total contra los Ladrones Públicos en los Estados que conforman el MERCOSUR.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/835/mep_24_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/835/mep_24_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda adherir y apoyar la opinión consultiva sobre la decisión de la Corte Internacional de Justicia con respecto al archipiélago de Chagos, en un diferendo que se sostiene con las Islas Mauricio y que involucra al Reino Unido.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/836/mep_25_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/836/mep_25_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Mercuri por la cual el PM recomienda al CMC su adhesión a la Semana mundial de la inmunización.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/65/mep-32-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/65/mep-32-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por el Parl. Benedetto por la cual el PM declara su beneplácito por la inauguración de la Sede de la Cámara del MERCOSUR y las Américas - China, en la ciudad de Pekín el 21/05/2019</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/841/mep_40_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/841/mep_40_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Gabriel Fidel por la cual el Parlamento del MERCOSUR recomienda al CMC la creación del Fondo para el Desarrollo Regional del MERCOSUR  (FODEREM) en el marco del Consejo Mercado Común.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/846/mep_45_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/846/mep_45_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR recomienda al CMC la concertación de un Programa Regional de Lucha contra el Mal de Chagas.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/39/mep-56-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/39/mep-56-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por los Parl. de la Deleg. Pya. por la cual el PM recomienda al CMC la creación de la Reunión Especializada de Ministros y Altas Autoridades en Materia Nuclear del MERCOSUR</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/859/mep_122_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/859/mep_122_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Crichigno referente a la prohibición de las fumigaciones aéreas de plaguicidas, agro tóxicos o biocidas químicos o biológicos de uso agropecuario en el control de insectos, ácaros, hongos o plantas silvestres.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/862/mep_134_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/862/mep_134_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Benita Díaz sobre la creación del Instituto Mercosuriano de lenguas originarias.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/871/mep_225_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/871/mep_225_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios de la Delegación Paraguay por la cual se recomienda al CMC avanzar  en la concreción de un Acuerdo de Autopartes entre el Paraguay y los demás Estados Parte del MERCOSUR.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/42/mep-253-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/42/mep-253-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de recomendación presentada por varios Parlamentarios sobre la no aplicación de medidas arancelarias ni para arancelarias a productos de origen MERCOSUR</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/879/mep_254_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/879/mep_254_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria María Luisa Storani por la cual el Parlamento del MERCOSUR recomienda al CMC tomar las medidas necesarias para la urgente implementación de una Preferencia Temporal Interregional (PTI) que inicie el desmonte de las restricciones al comercio que haya sido acordado con la Unión Europea.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/880/mep_256_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/880/mep_256_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC la constitución del Banco Central del MERCOSUR.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/884/mep_275_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/884/mep_275_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Argaña por la cual el Parlamento recomienda al CMC impulsar un acuerdo que incentive proyectos de desarrollo alternativo integral y sostenible.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/885/mep_281_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/885/mep_281_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios de la Delegación Paraguaya por la cual el PM recomienda al CMC declarar el 29 de abril “Día de las personas adultas mayores en el MERCOSUR”.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/892/mep_302_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/892/mep_302_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Humberto Benedetto por la cual el PM recomienda al CMC impulsar la creación de la Bolsa de Comercio del MERCOSUR.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/893/mep_303_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/893/mep_303_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC la creación de la Bolsa de Cereales del MERCOSUR.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/337/mep_168_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/337/mep_168_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios de la Delegación Paraguaya por la cual el Parlamento del MERCOSUR recomienda al CMC la creación de la Reunión Especializada de Ministros y Altas Autoridades en Materia Nuclear del MERCOSUR.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/897/mep_317_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/897/mep_317_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Merchan por la cual el Parlamento del MERCOSUR recomienda al CMC regular y monitorear el mercado legal de cannabis en toda la cadena de valor.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/898/mep_319_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/898/mep_319_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los varios Parlamentarios de la Delegación paraguaya por la cual el PM recomienda la distribución equitativa de cuotas de acceso al Mercado Europeo a los Estados Parte del MERCOSUR.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/899/mep_321_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/899/mep_321_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Beto Pereira por la cual el PM recomienda al CMC adoptar reglamentación para control unificado y armonizado  de las endemias en los Estados Parte.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/900/mep_322_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/900/mep_322_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Beto Pereira por la cual el PM recomienda al CMC adoptar reglamentación para la preservación del Dorado (Salminus Brasilienses).</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/909/mep_354_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/909/mep_354_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Fidel para la implementación de circuitos turísticos en el marco del MERCOSUR.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/918/mep_371_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/918/mep_371_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen para la incorporación de México  al MERCOSUR como miembro pleno.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/921/mep_376_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/921/mep_376_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por el cual se aprueba el Presupuesto del PM correspondiente al ejercicio enero – diciembre 2020.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/926/mep_410_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/926/mep_410_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Mercuri referente a la coordinación de las legislaciones internas en materia de biológicos en la industria agrícola, conforme las recomendaciones de la Organización de Naciones Unidas  para la Alimentación y la Agricultura (FAO).</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/927/mep_412_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/927/mep_412_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen para la creación de la Agencia Espacial del MERCOSUR .</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Propuesta de Informe</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/936/mep_19_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/936/mep_19_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM declara de interés la orquesta de instrumentos autóctonos y nuevas tecnologías creada y desarrollada por la Universidad 3 de Febrero.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
     <t>ODPM - Observatorio de la Democracia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2097/mep_174_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2097/mep_174_2019.pdf</t>
   </si>
   <si>
     <t>Informe Anual 2018 - Observatorio de la Democracia del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/855/mep_105_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/855/mep_105_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Argaña por la cual se crea una Comisión Especial sobre Hidroeléctricas.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/856/mep_106_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/856/mep_106_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el PM dispone incorporar al Art.136 del Reglamento Interno, el literal f)</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/860/mep_124_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/860/mep_124_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición  presentada por el Parlamentario Russomanno referente a la modificación del Reglamento Interno.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/920/mep_375_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/920/mep_375_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por el cual se aprueba el Presupuesto del PM correspondiente al ejercicio enero – diciembre 2020</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/923/mep_379_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/923/mep_379_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Rodríguez Simón sobre reforma del Reglamento Interno.</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/15/mep-15-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/15/mep-15-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación POR LA APROBACIÓN de las propuestas MEP/423/2018 y MEP/424/2018 las cuales declaran de interés “La Marcha de San Lorenzo”</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/933/mep_16_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/933/mep_16_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés el XVI Encuentro de escritores del MERCOSUR, el XIII Congreso Internacional de Educación Intercultural y Literatura Contemporánea y el X Encuentro de productores culturales del MERCOSUR.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/934/mep_17_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/934/mep_17_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM declara de interés la licenciatura de música autóctona clásica y popular de América Latina creada y dictada por la Universidad Nacional 3 de Febrero de la Republica Argentina.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/935/mep_18_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/935/mep_18_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM exhorta a los Estados Parte al cumplimiento de las normas vigentes en materia educativa.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/937/mep_20_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/937/mep_20_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM declara de interés educativo y cultural del MERCOSUR el 1° Encuentro Latinoamericano de Literatura Moderna y Congreso Científico Iberoamericano de Educadores”.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/938/mep_47_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/938/mep_47_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la Propuesta de “Declaración reconociendo a las mujeres Aspirantes Navales  estudiantes de enfermería de la Armada Argentina que prestaron servicio durante la guerra del Atlántico Sur (1982) y rendirles el merecido homenaje” (MEP/459/2018)</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/939/mep_48_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/939/mep_48_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de interés cultural y educativo el libro “Dos José un mismo destino “La Patria Grande” (MEP/462/2018)</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/940/mep_49_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/940/mep_49_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés la primera edición del Festival Internacional de Cine Independiente de Paraná (MEP/457/2018).</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/941/mep_51_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/941/mep_51_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación al CMC para la realización de una Audiencia Pública Conjunta sobre las obras en la Avenida Costanera Norte de Asunción (MEP/502/2018)</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/942/mep_58_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/942/mep_58_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la propuesta por la cual el PM declara su apoyo y acompañamiento al proceso de las negociaciones entre los bloques del MERCOSUR y la Unión Europea. (MEP/445/2018)</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/943/mep_59_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/943/mep_59_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por el archivo de la propuesta de recomendación (MEP/329/2018)</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/944/mep_60_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/944/mep_60_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de disposición por la cual el PM dispone solicitar un informe detallado respecto del estado actual de las negociaciones que se llevan a cabo sobre el Tratado Comercial y de Inversiones entre el MERCOSUR y la Unión Europea.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>CDRS - Comisión de Desarrollo Regional Sustentable,Ordenamiento Territorial, Salud,Medio Ambiente y Turismo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/945/mep_71_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/945/mep_71_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la propuesta de Declaración por la cual el PM declara su beneplácito por la Conmemoración del “Día Mundial  del Medio Ambiente” (MEP/188/2018).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/946/mep_72_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/946/mep_72_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC se arbitren los medios para lograr la armonización de las normas regulatorias nacionales y regional vinculadas a la donación y trasplante. (MEP/360/2018)</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/947/mep_73_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/947/mep_73_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la propuesta de Declaración por la cual el PM declara al Acuífero Guaraní como un bien de los pueblos del MERCOSUR, no sujeto a ningún tipo de privatización. (MEP/355/2018)</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/948/mep_74_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/948/mep_74_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la propuesta de Recomendación referente a un plan de acción regional para combatir la resistencia a los antimicrobianos. (MEP/232/2018)</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/949/mep_75_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/949/mep_75_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la propuesta de Declaración por la cual el PM declara de interés regional la Feria Regional de Turismo.(MEP/226/2018)</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>CINT - Comisión de Asuntos Internacionales, Interregionales y de Planeamiento Estratégico</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/950/mep_79_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/950/mep_79_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación con modificaciones de la Propuesta de declaración por la cual el PM declara suma preocupación ante el retroceso en materia de política exterior en torno a la causa Islas Malvinas (MEP/551/2018).</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/951/mep_80_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/951/mep_80_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Internacionales por la aprobación con modificaciones de la Propuesta de declaración por la cual el PM declara su llamado a la Republica Cooperativa de Guyana a abandonar su pretensión unilateral de judicializar la controversia sobre el Esequibo por ser contraria al Acuerdo de Ginebra de 1966 (MEP/542/2018).</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/952/mep_81_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/952/mep_81_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la propuesta de recomendación por la cual el PM recomienda al CMC implementar un Programa de Convergencia en materia de legislación, políticas de incentivos y unificación de estrategias de exportación y consumo interno de biocombustibles. (MEP/541/2017).</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/953/mep_113_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/953/mep_113_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por el archivo de la propuesta MEP/454/2018</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/954/mep_115_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/954/mep_115_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de declaración (MEP/277/2018)</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/955/mep_116_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/955/mep_116_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés cultural la Feria Internacional del Libro a realizarse en Paraguay los días 30 de mayo al 9 de junio.(MEP/38/2019).</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/62/mep-117-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/62/mep-117-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de Declaración por la cual el PM declara de interés cultural las actividades a realizarse en el marco del I Congreso de la Organización Internacional de Energías renovables a realizarse en la ciudad de San Salvador Jujuy el 24 al 26 de abril de 2019 (MEP/35/2019).</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/64/mep-118-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/64/mep-118-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Recomendación por la cual el PM declara su beneplácito por la inauguración de la Sede de la Cámara del MERCOSUR y las Américas – China en la ciudad de Pekín que tendrá lugar el 21 de mayo 2019 (MEP/32/2019)</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/956/mep_119_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/956/mep_119_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de Declaración por la cual el PM declara de interés regional la realización del Campeonato Mundial de Futsal 2019 (MEP/13/2019).</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/66/mep-120-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/66/mep-120-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés el Festival Audiovisual Graba.03 Mendoza  (MEP/559/2018)</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/957/mep_121_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/957/mep_121_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés las II Jornadas Chaqueñas de democracia y desarrollo en Resistencia – Chaco – Argentina (MEP/555/2018).</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>CJUR - Comisión de Asuntos Jurídicos e Institucionales</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/315/mep_135_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/315/mep_135_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación (con Informe en mayoría y minoría) de la propuesta de Declaración por el Día Internacional de la Mujer y por la despenalización del aborto a nivel regional. (MEP/38/2018)</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/958/mep_136_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/958/mep_136_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta realizada al CMC por el Gobierno de la República Argentina para anular la DEC. 32/00 Relanzamiento del MERCOSUR – Relanzamiento Externo.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/959/mep_137_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/959/mep_137_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la Propuesta por la cual se propone la disolución del MERCOSUR (MEP/425/2018)</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/960/mep_138_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/960/mep_138_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación con modificaciones de la propuesta por la cual el PM recomienda al CMC se arbitren los medios para lograr la armonización de las normas regulatorias nacionales y regionales vinculadas a la donación y trasplante. (MEP/360/2018).</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/317/mep_144_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/317/mep_144_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la Propuesta por la cual el PM condena la grave violación de los Derechos Humanos por acción o inacción del Poder Ejecutivo, Judicial y fiscalía de Paraguy en contra de la comunidad indígena de Tacuara´i Dto. de Canindeyú. (MEP/02/2019)</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/961/mep_145_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/961/mep_145_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de declaración por la cual el PM declara la conveniencia de integración eléctrica en el MERCOSUR (MEP/550/2018)</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/962/mep_146_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/962/mep_146_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de declaración por la cual se declara la conveniencia del paso fronterizo entre Pilar (Paraguay) y Colonia Cano (Argentina) y a través del CMC recomienda a los Estados Parte que tomen las decisiones y realicen las obras pertinentes para facilitar el paso de personas y mercaderías (MEP/01/2019)</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/963/mep_150_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/963/mep_150_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la propuesta de Pedido de Informe al CMC sobre la situación de las negociaciones MERCOSUR – UE (MEP/112/2018)</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/964/mep_151_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/964/mep_151_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la propuesta por la  cual el PM declara de interés regional la obra literaria denominada “Competition Law: MERCOSUR”, autoría de la Dra. Liliana Bertone (MEP/114/2018)</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/965/mep_152_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/965/mep_152_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta por la cual el PM declara exhortar a los gobiernos de Paraguay y Brasil a tomar inmediatas medidas para que en la frontera paraguayo brasileña de Ciudad del Este y Foz de Iguazú  en el Puente de la Amistad.(MEP/261/2018)</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/966/mep_155_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/966/mep_155_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía Y DDHH por la aprobación de la Propuesta de Declaración de interés del PM “El Seminario Políticas Lingüísticas: Categorías e intervenciones sobre las Lenguas mayores de la región (Español- Guaraní – Portugués) que se realizara del 4 al 6 de julio de 2019 en Posadas, Misiones. (MEP/93/2019)</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/967/mep_158_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/967/mep_158_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta por la cual se declara de interés el 3° Congreso: MERCOSUR PARA JUECES Y ABOGADOS (MEP/36/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/60/mep-167-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/60/mep-167-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual se insta al gobierno paraguayo vía CMC que el proyecto Avenida Costanera Norte de Asunción financiado por el FOCEM mitigue a la brevedad posible el negativo impacto que se agravó con el proyecto, en perjuicio de  miles de familias del Bañado Norte de Asunción, por la inundación del Río Paraguay (MEP/87/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/38/mep-168-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/38/mep-168-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual el PM recomienda al CMC la creación de la Reunión Especializada de Ministros y Altas Autoridades en materia nuclear del MERCOSUR (MEP/56/2019)</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/968/mep_173_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/968/mep_173_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación con modificaciones de la propuesta de Disposición por la cual el PM dispone aprobar el Convenio Marco de Cooperación Científica académica y jurídica entre el Parlamento del MERCOSUR y el Instituto Peruano – Argentino de derecho penal.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/319/mep_209_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/319/mep_209_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto por la aprobación de la Propuesta de Disposición sustitutiva sobre la Creación del Grupo de Relacionamiento con actores económicos y de la sociedad civil (GRAES) (MEP/141/2017)</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/118/mep-210-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/118/mep-210-2019.pdf</t>
   </si>
   <si>
     <t>-  Informe de la Comisión de Presupuesto por el archivo por perdida de vigencia, creación de sub comisiones por Art. 68 RI considerados por el Parlamento con Informe de otra Comisión, los siguientes asuntos:_x000D_
 MEP/555/2016 _x000D_
 MEP/556/2016_x000D_
 MEP/665/2016_x000D_
 MEP/85/2017_x000D_
 MEP/212/2017_x000D_
 MEP/403/2017_x000D_
 MEP/125/2018_x000D_
 MEP/333/2018 _x000D_
 MEP/711/2016_x000D_
 MEP/106/2018</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/969/mep_212_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/969/mep_212_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Declaración por la cual se destaca la importancia de que en Paraguaya y en zonas limítrofes se realicen las obras de interconexión eléctrica que permitan la mejor integración eléctrica posible del MERCOSUR para beneficio de toda la región. (MEP/107/2019)</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/970/mep_216_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/970/mep_216_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de Recomendación por la cual el PM recomienda al CMC instar a los Estados Parte y asociados del MERCOSUR a cumplir con las recomendaciones de la Organización de las Naciones Unidas (ONU) y del Grupo de Acción Financiera  (GAFI) referente a los llamados  paraísos fiscales. (MEP/10/2018)</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/971/mep_217_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/971/mep_217_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de Recomendación por la cual el PM recomienda al CMC instar a los Congresos de sus Estados Parte a incrementar el número de Zonas Francas en las áreas fronterizas de la región. (MEP/19/2018)</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/128/mep-218-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/128/mep-218-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por el archivo de la propuesta de recomendación por la cual se insta al Poder Ejecutivo de la Nación Argentina, para que arbitre las medidas necesarias para el restablecimiento de las alícuotas diferenciales del impuesto combustible líquido (ICL) y el impuesto dióxido carbono (IDC), ex impuesto a la transferencia de los combustibles ITC (MEP/121/2018)</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/130/mep-219-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/130/mep-219-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por el archivo de la propuesta de recomendación por la cual se insta al Poder Ejecutivo de la Nación Argentina a Reglamentar los artículos 10 y 11 del “Programa de Recuperación Productiva”, ley N° 27.264.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/972/mep_220_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/972/mep_220_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto por la aprobación del proyecto de reforma del reglamento interno del PM</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/973/mep_229_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/973/mep_229_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda promover la “Semana del Niño libre de humo de tabaco en vehículos particulares en el MERCOSUR” (MEP/264/2018)</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/974/mep_230_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/974/mep_230_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC su adhesión a la Semana mundial de la inmunización (MEP/25/2019)</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/975/mep_231_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/975/mep_231_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la Propuesta de declaración por la cual se insta a los Estados integrantes del MERCOSUR vía CMC que adopten estrictas medidas que eviten la contaminación de los cursos de agua con agro tóxicos.  (MEP/86/2019)</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/976/mep_232_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/976/mep_232_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC la concertación de un programa regional de lucha contra el Mal de Chagas (MEP/45/2019)</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/977/mep_233_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/977/mep_233_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC impulsar la elaboración en los Estados Parte de los balances hídricos y pronósticos sobre fenómenos naturales y su socialización con vistas al cumplimiento de los objetivos de Desarrollo Sostenible y para la previsibilidad en cuanto al seguro agrícola (MEP/560/2018)</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/978/mep_234_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/978/mep_234_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la Propuesta referente a la necesidad e importancia de trabajar en conjunto en la región del MERCOSUR en relación con los recursos naturales comunes y que deben ser cumplidos los acuerdos y compromisos existentes en tal sentido (MEP/08/2019)</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/979/mep_254_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/979/mep_254_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación sobre la no aplicación de medidas arancelarias ni para arancelarias a productos de origen MERCOSUR (MEP/253/2019)</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/980/mep_257_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/980/mep_257_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara  “Héroe del Monte Dos Hermanas” al Soldado Conscripto Oscar Ismael Poltronieri.(MEP/66/2019)</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/981/mep_258_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/981/mep_258_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara de interés regional y se adhiere a la resolución n°71/178 de la Asamblea General de las Naciones Unidas “Por la cual se proclama el 2019 como el año Internacional de las lenguas indígenas” (MEP/125/2019)</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/982/mep_259_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/982/mep_259_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la Propuesta de Recomendación sobre la creación del Instituto Mercosuriano de lenguas originarias.(MEP/134/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/89/mep-260-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/89/mep-260-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés regional la  “III Jornada de Educación inclusiva en contexto de encierro” (MEP/140/2019)</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/983/mep_261_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/983/mep_261_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la Propuesta de declaración por la cual el PM declara de interés el Centro Ana Frank Argentina (MEP/172/2019)</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/984/mep_263_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/984/mep_263_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional por la aprobación de la propuesta de declaración por la cual el PM declara de interés ambiental el VIII Simposio Iberoamericano de ingeniería en residuos a realizarse en Asunción los días 17 y 18 de setiembre. (MEP/180/2019)</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/985/mep_267_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/985/mep_267_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de declaración sobre los ataques contra la memoria, la verdad y la justicia expresados por Jair Bolsonaro y miembros de su gobierno sobre el Golpe de Estado de 1964 en Brasil. (MEP/52/2019)</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/986/mep_268_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/986/mep_268_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación del pedido de informe a los jefes de Estado de Argentina, Brasil y Paraguay acerca de la petición presentada ante el CIDH el 11 de abril de 2019. (MEP/166/2019)</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/987/mep_269_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/987/mep_269_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración de rechazo a las medidas coercitivas unilaterales de potencias extranjeras en países del MERCOSUR (MEP/211/2019)</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/988/mep_270_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/988/mep_270_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración por la cual el PM condena la extrema dejadez del Ministerio Público del Paraguay que favorece la impunidad de torturadores públicos y notorios de la dictadura de Stroessner. (MEP/159/2019)</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/989/mep_289_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/989/mep_289_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta por la cual se declara de interés la concreción de un Mercado Regional de Intercambio de alimentos del MERCOSUR (MEP/99/2019)</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/990/mep_290_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/990/mep_290_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de recomendación referente a la creación del Fondo para el Desarrollo Regional del MERCOSUR (MEP/40/2019)</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/217/mep_309_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/217/mep_309_2019.pdf</t>
   </si>
   <si>
     <t>INFORME DE LA COMISIÓN DE EDUCACIÓN POR LA APROBACIÓN CON MODIFICACIONES (MEP/309/2019)  de la Propuesta de declaración por la cual el PM declara de interés histórico del MERCOSUR la experiencia de independencia económica del Paraguay Independiente del 1811 a 1870.  (MEP/222/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/40/mep-323-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/40/mep-323-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de declaración por la cual el PM insta a los gobiernos de Paraguay y Argentina a reabrir nuevamente el paso fronterizo entre Pilar (Paraguay) y Puerto Cano (Argentina)  y elevarlo al máximo nivel (MEP/244/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/43/mep-324-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/43/mep-324-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por el archivo de la propuesta de declaración por la cual el PM exige a los Estados Parte no aplicar trabas arancelarias ni para arancelarias a productos de origen MERCOSUR (MEP/253/2019)</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/991/mep_327_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/991/mep_327_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto por la aprobación de la propuesta de disposición por la cual se aprueba la ejecución presupuestaria del PM ejercicio Enero – Diciembre 2018</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/992/mep_330_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/992/mep_330_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de Acto por la cual el PM insta al CMC remitir  a la brevedad los instrumentos legales firmados en la fase inicial del Acuerdo Mercosur – Unión Europea a fin de que el PM se expide a través del Dictamen dando cumplimiento al Art 4 numeral 12 de su Protocolo Constitutivo. (MEP/224/2019)</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/993/mep_331_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/993/mep_331_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta de Recomendación por la cual el PM recomienda al CMC adoptar en los Estados Parte la Ley Modelo sobre Comercio Electrónico aprobada por la Comisión de las Naciones Unidas para el Derecho Mercantil Internacional (MEP 309/2017)</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/994/mep_332_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/994/mep_332_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC celebrar el Día de la alimentación el 16 de octubre. (MEP/247/2019)</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/91/mep-385-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/91/mep-385-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara de interés cultural y político el IV Congreso Nacional de Estado y Políticas Publicas. (MEP/304/2019)</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/995/mep_389_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/995/mep_389_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual el Parlamento del MERCOSUR manifiesta que la comercialización de la energía paraguaya de Yacyretá debe ser realizada por el Paraguay (MEP/349/2019)</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/996/mep_390_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/996/mep_390_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de interés la obra del Túnel Subfluvial Uranga Silvestre Begnis (MEP/336/2019)</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/997/mep_391_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/997/mep_391_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de interés el corredor bioceanico del Paso Pehuenche: integración y desarrollo del Centro Argentino y la región central de Chile (MEP/298/2019)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/44/mep-392-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/44/mep-392-2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de acto por la cual el Parlamento del MERCOSUR insta a que los gastos sociales y ambientales de las binacionales sean destinados exclusivamente a dichos fines (MEP/326/2019)</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/998/mep_393_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/998/mep_393_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual el PM declara de interés regional el “Festival del cántaro y la miel” (MEP/348/2019)</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/321/mep_397_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/321/mep_397_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Declaración por la cual el PM declara repudiar enérgicamente la persecución, detención y posible extradición a EEUU del periodista Julián Assange. (MEP/252/2019)</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/323/mep_398_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/323/mep_398_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Declaración por la cual el PM declara su enérgico repudio a las declaraciones de la Ministra de Mujer, Familia y Derechos Humanos de la República Federativa del Brasil. (MEP/264/2019)</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/999/mep_399_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/999/mep_399_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC declarar el 29 de abril “Día de las personas adultas mayores en el MERCOSUR” (MEP/281/2019)</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/325/mep_400_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/325/mep_400_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Declaración por la cual el PM declara el apoyo a la candidatura del Museo Sitio de Memoria ESMA – Ex centro clandestino de detención, tortura y exterminio y su incorporación como Patrimonio de la UNESCO. (MEP/347/2019)</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1000/mep_401_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1000/mep_401_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Declaración por la cual el PM declara su profunda preocupación por la actual situación socioeconómica y la emergencia alimentaria que atraviesa la República Argentina. (MEP/315/2019)</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1001/mep_402_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1001/mep_402_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la propuesta de Declaración por la cual el PM declara de interés el corredor bioceanico del Paso Pehuenche. (MEP/298/2019)</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1002/mep_403_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1002/mep_403_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la propuesta de Recomendación por la cual el PM insta al CMC  a adoptar urgentes y profundas medidas que eviten el preocupante cambio climático y ambiental. (MEP/333/2019)</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1003/mep_404_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1003/mep_404_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la propuesta de Declaración por la cual el PM declara de interés la XXV Conferencia de las partes de la Convención marco de cambio climático de las Naciones Unidas (COP25) (MEP/346/2019)</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1004/mep_405_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1004/mep_405_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la propuesta de Declaración por la cual el PM declara de interés ambiental el evento del día mundial del agua a desarrollarse los días 22 y 23 de marzo de 2020 en la ciudad de Curitiba, Brasil. (MEP/325/2019)</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1005/mep_406_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1005/mep_406_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación de la propuesta de Declaración sobre cambio climático. (MEP/316/2019)</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1006/mep_431_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1006/mep_431_2019.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara Patrimonio Cultural las manifestaciones asociadas a la cultura ecuestre. (MEP/369/2019)</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Solicitud de Licencias</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1007/mep_03_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1007/mep_03_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rondón por la cual solicita licencia para la LX SO, para los Parlamentarios, Eudoro González, Marialbert Barrios, Dennis Fernández, Luis Loaiza, Daniel Antequera, Adriana Pichardo, Rafael Ramírez, José Sánchez, Williams Dávila, José Gregorio Correa, Jeesus Yanez, Ramón López, Lawrence Castro, Rafael Veloz, Timoteo Zambrano.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1008/mep_26_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1008/mep_26_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Vanossi por la cual solicita licencia para la LXI SO</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1009/mep_30_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1009/mep_30_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXI SO</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1010/mep_31_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1010/mep_31_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LXI SO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1011/mep_39_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1011/mep_39_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Ramundo por la cual solicita licencia para la XLI SO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1012/mep_64_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1012/mep_64_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rodríguez Simón por la cual solicita licencia para la LXI SO.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1013/mep_82_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1013/mep_82_2019.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Juan Bogado Vera por la cual solicita licencia para la LXI SO.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1014/mep_84_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1014/mep_84_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el parlamentario Justo Marco Sosa por la cual solicita licencia para la LXII SO.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1015/mep_89_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1015/mep_89_2019.pdf</t>
   </si>
   <si>
     <t>Dictamen de la Asesoría Jurídica del PM acerca del Proyecto de Convenio Marco entre el Parlamento del MERCOSUR y la Universidad de la República de Uruguay</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1016/mep_94_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1016/mep_94_2019.pdf</t>
   </si>
   <si>
     <t>Nota de la Parlamentaria María Luisa Storani por la cual solicita licencia para la LXII SO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1017/mep_102_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1017/mep_102_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LXII SO</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1018/mep_109_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1018/mep_109_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la LXII SO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1019/mep_110_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1019/mep_110_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Valdés por la cual solicita licencia para la LXII SO.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1020/mep_132_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1020/mep_132_2019.pdf</t>
   </si>
   <si>
     <t>Nota por la cual la Parlamentaria Blanca Lila Mignarro solicita licencia para la LXII SO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1021/mep_133_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1021/mep_133_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual solicita licencia para la LXII SO</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1022/mep_148_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1022/mep_148_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual solicita licencia para la LXIII SO</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1023/mep_149_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1023/mep_149_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXIII SO.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1024/mep_160_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1024/mep_160_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Ramundo por la cual solicita licencia para la LXIII SO</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1025/mep_164_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1025/mep_164_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LXIII SO</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1026/mep_177_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1026/mep_177_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ricardo Oviedo por la cual solicita licencia para la LXIV SO.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1027/mep_178_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1027/mep_178_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Emilio Rondón por la cual solicita licencia para los Parlamentarios Eudoro González, Gregorio Correa, Marialbert Barrios, Ramón López Colina, Rafael Ramírez, Daniel Antequera, José Sánchez, Timoteo Zambrano, Williams Davila, Oscar Ronderos, Dennis Fernández  Jeesus Yanez, Lawrence Castro, Rafael Veloz, Luis Loaiza para la LXIII SO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1028/mep_179_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1028/mep_179_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Emilio Rondón por la cual solicita licencia para los Parlamentarios Eudoro González, Gregorio Correa, Marialbert Barrios, Ramón López Colina, Daniel Antequera, Adriana Pichardo, Jeesus Yanez, Lawrence Castro, Rafael Veloz, Timoteo Zambrano para la LXII SO.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1029/mep_213_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1029/mep_213_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Félix Valdés  por la cual solicita licencia para la LXIV</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1030/mep_214_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1030/mep_214_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la LXIV</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1031/mep_223_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1031/mep_223_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXV SO.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1032/mep_228_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1032/mep_228_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Crichigno por la cual solicita licencia para la LXV SO.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1033/mep_240_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1033/mep_240_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Fidel por  la cual solicita licencia para la LXV SO</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1034/mep_242_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1034/mep_242_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Taiana por la cual solicita licencia para la LXV SO</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1035/mep_243_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1035/mep_243_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LXV SO.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1036/mep_248_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1036/mep_248_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Zuvic por la cual solicita licencia para la LXV SO</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1037/mep_249_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1037/mep_249_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Valdez por la cual solicita licencia para la LXV SO</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1038/mep_250_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1038/mep_250_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la LXV SO</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1039/mep_276_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1039/mep_276_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LXVI SO.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1040/mep_277_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1040/mep_277_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Lucas Redecker por la cual solicita licencia para la LXVI SO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1041/mep_278_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1041/mep_278_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual solicita licencia para la LXVI SO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1042/mep_280_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1042/mep_280_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gustavo Penades por la cual solicita licencia para la LXVI SO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1043/mep_306_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1043/mep_306_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual solicita licencia para la LXVII SO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1044/mep_310_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1044/mep_310_2019.pdf</t>
   </si>
   <si>
     <t>Nota por la cual el Parlamentario Taiana solicita licencia para la LXVII SO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1045/mep_311_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1045/mep_311_2019.pdf</t>
   </si>
   <si>
     <t>Nota por la cual el Parlamentario Fidel solicita licencia para la LXVII SO.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1046/mep_314_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1046/mep_314_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LXVII SO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1047/mep_335_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1047/mep_335_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual solicita licencia para la LXVIII SO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1048/mep_339_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1048/mep_339_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Redecker por la cual solicita licencia para la LXVIII SO.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1049/mep_340_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1049/mep_340_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Taiana por la cual solicita licencia para la LXVIII SO.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1050/mep_345_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1050/mep_345_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Benedetto por la cual solicita licencia para la LXVIII SO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1051/mep_353_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1051/mep_353_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Vanossi por la cual solicita licencia para la LXVIII SO.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1052/mep_359_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1052/mep_359_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la LXVIII SO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1053/mep_378_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1053/mep_378_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Zuvic por la cual solicita licencia para la LXIX SO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1054/mep_388_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1054/mep_388_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la LXIX SO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1055/mep_415_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1055/mep_415_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LXIX SO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1069/mep_05_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1069/mep_05_2019.pdf</t>
   </si>
   <si>
     <t>Declaración de rechazo presentada por el bloque de integración democrática ante la ilegitima asunción de Nicolás maduro como Presidente de Venezuela.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1070/mep_22_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1070/mep_22_2019.pdf</t>
   </si>
   <si>
     <t>nota de la Cámara Nacional Electoral de la Republica Argentina por la cual se remite copia dictada por el Tribunal por la que no que lugar a lo solicitado por el Señor Rosendo Salto respecto de su pretensión de que se lo proclame Parlamentario del MERCOSUR, por distrito regional en la Provincia de Santiago del Estero.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1071/mep_27_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1071/mep_27_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Caggiani por la cual comunica que el Parlamentario Luis Enrique Gallo lo sustituirá en la Comisión de Presupuesto.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1072/mep_28_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1072/mep_28_2019.pdf</t>
   </si>
   <si>
     <t>Convenio Marco entre la Universidad de la Republica Oriental del Uruguay y el PM.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1073/mep_54_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1073/mep_54_2019.pdf</t>
   </si>
   <si>
     <t>Nota de la Representación Argentina para MERCOSUR y ALADI referente a la imposibilidad del Señor canciller de la República Argentina de asistir a la LXI SO del PM.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>Paraguay - CARDOZO, Enzo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1091/mep_68_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1091/mep_68_2019.pdf</t>
   </si>
   <si>
     <t>Nota de la Asamblea General de la ROU por la cual se comunica la nueva integración de la Delegación Uruguay ante el PM.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1092/mep_96_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1092/mep_96_2019.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Daniel Caggiani por la cual comunica que por el presente año se designa al Parlamentario Luis Enrique Gallo como Presidente de la Delegación Uruguay.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1093/mep_111_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1093/mep_111_2019.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se propone la creación del Grupo de Amistad Parlamentaria con el Pueblo Kurdo</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/234/mep-288-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/234/mep-288-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta por la cual se denuncia de la desaparición forzosa y detención arbitraria de un diputado de Venezuela, Juan Requensens.  Estuvo dos años preso y ahora está con arresto domiciliario por atacar a Maduro en el atentado con drones, está vinculado a esa causa (MEP/288/2019)</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1094/mep_320_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1094/mep_320_2019.pdf</t>
   </si>
   <si>
     <t>Nota remitida a la Mesa Directiva por varios Parlamentarios comunicando la Decisión del CMC de fecha 5 de agosto de 2017.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1095/mep_416_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1095/mep_416_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jorge Taiana por la cual comunica su renuncia a la banca de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1096/mep_419_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1096/mep_419_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo  Valdés por la cual comunica su renuncia a la banca de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1097/mep_421_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1097/mep_421_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana   Zuvic por la cual comunica su renuncia a la banca de Parlamentaria del MERCOSUR</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1098/mep_422_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1098/mep_422_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Argaña por la cual solicita una Declaración por la cual solicita Declarar la emergencia climática y ambiental en los Estados que conforman el MERCOSUR.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1099/mep_423_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1099/mep_423_2019.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Russomanno por la cual solicita se instrumente la utilización de identificación oficial del Parlamento del MERCOSUR por parte de autoridades y en vehículos oficiales, durante eventos correspondientes a la agenda oficial del PM.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Propuesta de Acto (sin clasificar-hasta2021)</t>
   </si>
   <si>
     <t>Argentina - CORNEJO, Hernán</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/831/mep_08_2019_recomendacion.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/831/mep_08_2019_recomendacion.pdf</t>
   </si>
   <si>
     <t>Propuesta de acto presentada por el Parlamentario Cornejo referente a la necesidad e importancia de trabajar en conjunto en la región del MERCOSUR en relación con los recursos naturales comunes y que deben ser cumplidos los acuerdos y compromisos existentes en tal sentido.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/874/mep_236_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/874/mep_236_2019.pdf</t>
   </si>
   <si>
     <t>Proyecto de Informe sobre el estado de los Derechos Humanos en Venezuela presentado por los Parlamentarios María Luisa Storani, Gabriel Fidel, Lilia Puig y Norma Aguirre.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/55/mep_326_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/55/mep_326_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el Parlamento del MERCOSUR insta a que los gastos sociales y ambientales de las binacionales sean destinados exclusivamente a dichos fines.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Argentina - STORANI, María Luisa</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/913/mep_364_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/913/mep_364_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por la Parlamentaria María Luisa Storani por la democracia y la paz en Bolivia.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/914/mep_365_2019_chile.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/914/mep_365_2019_chile.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por la Parlamentaria María Luisa Storani por la cual el PM resuelve cooperar con la Misión del Consejo de Derechos Humanos de la ONU.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/924/mep_386_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/924/mep_386_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por los Parlamentarios María Luisa Storani, Lilia Puig, Gabriel Fidel, Teresa González y Norma Aguirre por la cual el PM resuelve realizar en el mes de marzo de 2020, una Audiencia Pública de carácter regional y en Montevideo, sobre los peligros que para las ciudadanas latinoamericanas supone la presencia militar creciente por razones políticas,</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/929/mep_417_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/929/mep_417_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual se recomienda al CMC constituir un circuito Memorial de la Guerra de la Triple Alianza.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/50/mep-418-2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/50/mep-418-2019.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual se insta vía CMC, a los gobiernos de Paraguay y Argentina a mejorar el cruce fronterizo entre Pilar y Puerto Cano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3373,67 +3373,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/829/mep_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/316/mep_02_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/830/mep_04_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/832/mep_13_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/833/mep_14_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/834/mep_23_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/837/mep_33_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/838/mep_34_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/63/mep-35-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/839/mep_36_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/840/mep_38_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/844/mep_43_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/845/mep_44_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/847/mep_50_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/848/mep_52_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/849/mep_53_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/850/mep_55_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/851/mep_66_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/852/mep_86_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/61/mep-87-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/853/mep_93_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/854/mep_99_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/857/mep_107_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/858/mep_108_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/861/mep_125_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/90/mep-140-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/863/mep_154_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/864/mep_159_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/865/mep_170_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/866/mep_172_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/867/mep_180_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/868/mep_208_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/869/mep_211_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/216/mep_222_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/870/mep_224_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/872/mep_226_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/873/mep_227_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/875/mep_239_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/41/mep-244-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/876/mep_246_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/877/mep_247_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/878/mep_251_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/320/mep_252_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/322/mep_264_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/881/mep_266_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/882/mep_272_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/883/mep_273_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/886/mep_287_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/887/mep_296_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/888/mep_298_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/889/mep_299_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/890/mep_300_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/891/mep_301_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/92/mep-304-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/894/mep_305_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2427/mep_313_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/588/mep_315_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/896/mep_316_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/901/mep_325_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/902/mep_329_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/903/compromiso-social-para-la-transformacion.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/904/mep_336_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/905/mep_346_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/324/mep_347_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/906/mep_348_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/907/mep_349_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/908/mep_355_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/236/mep_352_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/911/mep_360_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/912/mep_362_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/915/mep_367_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/916/mep_368_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/917/mep_369_2019_modificado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/16/mep-373-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/94/mep-374-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/922/mep_377_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/45/mep-381-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/96/mep-382-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/925/mep_394_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/48/mep-408-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/98/mep-409-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/928/mep_414_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/930/mep_420_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/931/mep_425_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/932/mep_428_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/835/mep_24_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/836/mep_25_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/65/mep-32-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/841/mep_40_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/846/mep_45_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/39/mep-56-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/859/mep_122_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/862/mep_134_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/871/mep_225_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/42/mep-253-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/879/mep_254_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/880/mep_256_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/884/mep_275_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/885/mep_281_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/892/mep_302_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/893/mep_303_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/337/mep_168_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/897/mep_317_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/898/mep_319_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/899/mep_321_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/900/mep_322_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/909/mep_354_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/918/mep_371_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/921/mep_376_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/926/mep_410_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/927/mep_412_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/936/mep_19_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2097/mep_174_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/855/mep_105_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/856/mep_106_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/860/mep_124_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/920/mep_375_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/923/mep_379_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/15/mep-15-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/933/mep_16_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/934/mep_17_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/935/mep_18_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/937/mep_20_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/938/mep_47_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/939/mep_48_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/940/mep_49_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/941/mep_51_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/942/mep_58_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/943/mep_59_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/944/mep_60_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/945/mep_71_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/946/mep_72_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/947/mep_73_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/948/mep_74_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/949/mep_75_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/950/mep_79_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/951/mep_80_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/952/mep_81_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/953/mep_113_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/954/mep_115_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/955/mep_116_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/62/mep-117-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/64/mep-118-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/956/mep_119_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/66/mep-120-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/957/mep_121_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/315/mep_135_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/958/mep_136_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/959/mep_137_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/960/mep_138_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/317/mep_144_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/961/mep_145_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/962/mep_146_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/963/mep_150_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/964/mep_151_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/965/mep_152_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/966/mep_155_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/967/mep_158_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/60/mep-167-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/38/mep-168-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/968/mep_173_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/319/mep_209_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/118/mep-210-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/969/mep_212_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/970/mep_216_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/971/mep_217_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/128/mep-218-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/130/mep-219-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/972/mep_220_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/973/mep_229_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/974/mep_230_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/975/mep_231_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/976/mep_232_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/977/mep_233_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/978/mep_234_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/979/mep_254_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/980/mep_257_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/981/mep_258_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/982/mep_259_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/89/mep-260-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/983/mep_261_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/984/mep_263_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/985/mep_267_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/986/mep_268_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/987/mep_269_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/988/mep_270_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/989/mep_289_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/990/mep_290_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/217/mep_309_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/40/mep-323-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/43/mep-324-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/991/mep_327_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/992/mep_330_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/993/mep_331_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/994/mep_332_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/91/mep-385-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/995/mep_389_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/996/mep_390_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/997/mep_391_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/44/mep-392-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/998/mep_393_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/321/mep_397_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/323/mep_398_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/999/mep_399_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/325/mep_400_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1000/mep_401_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1001/mep_402_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1002/mep_403_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1003/mep_404_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1004/mep_405_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1005/mep_406_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1006/mep_431_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1007/mep_03_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1008/mep_26_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1009/mep_30_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1010/mep_31_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1011/mep_39_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1012/mep_64_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1013/mep_82_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1014/mep_84_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1015/mep_89_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1016/mep_94_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1017/mep_102_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1018/mep_109_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1019/mep_110_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1020/mep_132_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1021/mep_133_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1022/mep_148_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1023/mep_149_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1024/mep_160_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1025/mep_164_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1026/mep_177_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1027/mep_178_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1028/mep_179_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1029/mep_213_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1030/mep_214_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1031/mep_223_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1032/mep_228_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1033/mep_240_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1034/mep_242_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1035/mep_243_2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1036/mep_248_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1037/mep_249_2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1038/mep_250_2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1039/mep_276_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1040/mep_277_2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1041/mep_278_2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1042/mep_280_2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1043/mep_306_2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1044/mep_310_2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1045/mep_311_2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1046/mep_314_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1047/mep_335_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1048/mep_339_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1049/mep_340_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1050/mep_345_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1051/mep_353_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1052/mep_359_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1053/mep_378_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1054/mep_388_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1055/mep_415_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1069/mep_05_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1070/mep_22_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1071/mep_27_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1072/mep_28_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1073/mep_54_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1091/mep_68_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1092/mep_96_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1093/mep_111_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/234/mep-288-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1094/mep_320_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1095/mep_416_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1096/mep_419_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1097/mep_421_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1098/mep_422_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1099/mep_423_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/831/mep_08_2019_recomendacion.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/874/mep_236_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/55/mep_326_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/913/mep_364_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/914/mep_365_2019_chile.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/924/mep_386_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/929/mep_417_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/50/mep-418-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/829/mep_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/316/mep_02_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/830/mep_04_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/832/mep_13_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/833/mep_14_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/834/mep_23_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/837/mep_33_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/838/mep_34_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/63/mep-35-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/839/mep_36_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/840/mep_38_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/844/mep_43_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/845/mep_44_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/847/mep_50_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/848/mep_52_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/849/mep_53_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/850/mep_55_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/851/mep_66_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/852/mep_86_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/61/mep-87-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/853/mep_93_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/854/mep_99_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/857/mep_107_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/858/mep_108_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/861/mep_125_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/90/mep-140-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/863/mep_154_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/864/mep_159_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/865/mep_170_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/866/mep_172_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/867/mep_180_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/868/mep_208_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/869/mep_211_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/216/mep_222_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/870/mep_224_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/872/mep_226_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/873/mep_227_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/875/mep_239_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/41/mep-244-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/876/mep_246_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/877/mep_247_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/878/mep_251_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/320/mep_252_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/322/mep_264_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/881/mep_266_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/882/mep_272_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/883/mep_273_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/886/mep_287_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/887/mep_296_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/888/mep_298_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/889/mep_299_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/890/mep_300_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/891/mep_301_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/92/mep-304-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/894/mep_305_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2427/mep_313_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/588/mep_315_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/896/mep_316_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/901/mep_325_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/902/mep_329_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/903/compromiso-social-para-la-transformacion.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/904/mep_336_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/905/mep_346_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/324/mep_347_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/906/mep_348_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/907/mep_349_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/908/mep_355_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/236/mep_352_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/911/mep_360_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/912/mep_362_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/915/mep_367_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/916/mep_368_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/917/mep_369_2019_modificado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/16/mep-373-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/94/mep-374-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/922/mep_377_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/45/mep-381-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/96/mep-382-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/925/mep_394_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/48/mep-408-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/98/mep-409-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/928/mep_414_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/930/mep_420_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/931/mep_425_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/932/mep_428_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/835/mep_24_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/836/mep_25_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/65/mep-32-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/841/mep_40_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/846/mep_45_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/39/mep-56-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/859/mep_122_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/862/mep_134_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/871/mep_225_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/42/mep-253-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/879/mep_254_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/880/mep_256_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/884/mep_275_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/885/mep_281_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/892/mep_302_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/893/mep_303_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/337/mep_168_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/897/mep_317_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/898/mep_319_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/899/mep_321_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/900/mep_322_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/909/mep_354_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/918/mep_371_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/921/mep_376_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/926/mep_410_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/927/mep_412_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/936/mep_19_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/2097/mep_174_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/855/mep_105_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/856/mep_106_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/860/mep_124_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/920/mep_375_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/923/mep_379_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/15/mep-15-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/933/mep_16_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/934/mep_17_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/935/mep_18_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/937/mep_20_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/938/mep_47_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/939/mep_48_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/940/mep_49_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/941/mep_51_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/942/mep_58_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/943/mep_59_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/944/mep_60_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/945/mep_71_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/946/mep_72_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/947/mep_73_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/948/mep_74_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/949/mep_75_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/950/mep_79_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/951/mep_80_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/952/mep_81_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/953/mep_113_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/954/mep_115_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/955/mep_116_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/62/mep-117-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/64/mep-118-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/956/mep_119_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/66/mep-120-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/957/mep_121_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/315/mep_135_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/958/mep_136_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/959/mep_137_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/960/mep_138_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/317/mep_144_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/961/mep_145_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/962/mep_146_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/963/mep_150_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/964/mep_151_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/965/mep_152_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/966/mep_155_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/967/mep_158_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/60/mep-167-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/38/mep-168-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/968/mep_173_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/319/mep_209_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/118/mep-210-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/969/mep_212_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/970/mep_216_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/971/mep_217_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/128/mep-218-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/130/mep-219-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/972/mep_220_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/973/mep_229_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/974/mep_230_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/975/mep_231_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/976/mep_232_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/977/mep_233_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/978/mep_234_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/979/mep_254_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/980/mep_257_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/981/mep_258_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/982/mep_259_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/89/mep-260-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/983/mep_261_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/984/mep_263_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/985/mep_267_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/986/mep_268_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/987/mep_269_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/988/mep_270_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/989/mep_289_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/990/mep_290_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/217/mep_309_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/40/mep-323-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/43/mep-324-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/991/mep_327_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/992/mep_330_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/993/mep_331_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/994/mep_332_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/91/mep-385-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/995/mep_389_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/996/mep_390_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/997/mep_391_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/44/mep-392-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/998/mep_393_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/321/mep_397_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/323/mep_398_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/999/mep_399_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/325/mep_400_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1000/mep_401_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1001/mep_402_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1002/mep_403_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1003/mep_404_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1004/mep_405_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1005/mep_406_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1006/mep_431_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1007/mep_03_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1008/mep_26_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1009/mep_30_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1010/mep_31_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1011/mep_39_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1012/mep_64_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1013/mep_82_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1014/mep_84_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1015/mep_89_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1016/mep_94_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1017/mep_102_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1018/mep_109_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1019/mep_110_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1020/mep_132_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1021/mep_133_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1022/mep_148_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1023/mep_149_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1024/mep_160_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1025/mep_164_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1026/mep_177_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1027/mep_178_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1028/mep_179_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1029/mep_213_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1030/mep_214_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1031/mep_223_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1032/mep_228_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1033/mep_240_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1034/mep_242_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1035/mep_243_2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1036/mep_248_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1037/mep_249_2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1038/mep_250_2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1039/mep_276_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1040/mep_277_2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1041/mep_278_2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1042/mep_280_2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1043/mep_306_2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1044/mep_310_2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1045/mep_311_2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1046/mep_314_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1047/mep_335_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1048/mep_339_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1049/mep_340_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1050/mep_345_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1051/mep_353_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1052/mep_359_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1053/mep_378_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1054/mep_388_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1055/mep_415_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1069/mep_05_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1070/mep_22_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1071/mep_27_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1072/mep_28_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1073/mep_54_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1091/mep_68_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1092/mep_96_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1093/mep_111_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/234/mep-288-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1094/mep_320_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1095/mep_416_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1096/mep_419_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1097/mep_421_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1098/mep_422_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/1099/mep_423_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/831/mep_08_2019_recomendacion.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/874/mep_236_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/55/mep_326_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/913/mep_364_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/914/mep_365_2019_chile.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/924/mep_386_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/929/mep_417_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2019/50/mep-418-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>