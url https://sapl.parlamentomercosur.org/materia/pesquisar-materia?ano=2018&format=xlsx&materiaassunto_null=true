--- v0 (2025-10-18)
+++ v1 (2026-04-11)
@@ -54,4229 +54,4229 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PPN</t>
   </si>
   <si>
     <t>Propuesta de Proyecto de Norma</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto, Argentina - NOSTRALA, Walter, Argentina - OVIEDO, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/206/mep_126_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/206/mep_126_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Proyecto de Norma sobre participación del PM en el proceso de elección de los miembros del TPR (MEP/126/2018)</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del “Día Internacional de la Justicia Social” que se celebra el 20 de febrero de cada año.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1107/mep_04_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1107/mep_04_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del “Día Internacional de la Radio” que se celebra el día 13 de febrero de cada año</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/58/mep-11-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/58/mep-11-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por el Parlamentario Julio Sotelo por la cual el PM declara de interés el otorgamiento de reconocimiento con la medalla del Centro Cultural "El Cabildo" al Portal de noticias NODAL y al Señor Pedro Brieger.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1108/mep_14_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1108/mep_14_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana Corradi por la cual el PM declara de su interés el 2° Congreso Nacional y el 1° Congreso Internacional de Educación Sexual Integral</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1109/mep_16_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1109/mep_16_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del Día Internacional de la eliminación de la discriminación Racial”</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1110/mep_28_2018.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1110/mep_28_2018.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Norma Aguirre por la cual el Parlamento del MERCOSUR declara de interés cultural el Carnaval Jujeño.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1111/mep_29_2018.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1111/mep_29_2018.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Norma Aguirre por la cual el Parlamento del MERCOSUR declara de interés cultural la Fiesta Nacional de los estudiantes que se realiza todos los años en la provincia de Jujuy.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/314/mep_38_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/314/mep_38_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por el día Internacional de la Mujer y por la despenalización del aborto a nivel regional.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1114/mep_68_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1114/mep_68_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Fátima Bezerra acompañada por varios Parlamentarios por la cual el PM declara su convicción de que la libertad de cátedra y de autonomía didáctico – científicas de las universidades son los principios básicos de los estados democráticos</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1115/mep_79_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1115/mep_79_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Metaza por la cual el Parlamento del MERCOSUR declara su preocupación por el rompimiento del principio de inocencia y el debido proceso, fundamentales bajo un Estado de Derecho y ante la detención arbitraria del ex Secretario de Legal y Técnica de la República Argentina, Carlos Zannini.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1116/mep_80_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1116/mep_80_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Merchán por la cual el Parlamento del MERCOSUR declara su adhesión y apoyo al XIV Congreso latinoamericano de Hidrogeología, X Congreso Argentino de Hidrogeología y VIII Seminario Hispano - latinoamericano sobre temas actuales de la hidrología subterránea.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1117/mep_81_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1117/mep_81_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara su mas enérgico repudio ante el asesinato de la Concejal del Partido Socialismo Y Libertad, Marielle Franco.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1118/mep_82_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1118/mep_82_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por Cecilia Merchán, acompañada por varios Parlamentarios por la cual el PM repudia y condena enérgicamente el asesinato de la legisladora y activista Marielle Franco.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1119/mep_85_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1119/mep_85_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del Día internacional de la mujer.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1120/mep_93_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1120/mep_93_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el PM declara su repudio por las agresiones sufridas por el ex presidente de la República Federativa de Brasil, Luiz Inacio Lula da Silva.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1121/mep_94_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1121/mep_94_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Merchán por la cual el PM declara de su interés el Primer Congreso Latinoamericano de estudios de Genero y Cuidados: Miradas latinoamericanas al cuidado”</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/7/mep-98-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/7/mep-98-2018.pdf</t>
   </si>
   <si>
     <t>El Parlamento del MERCOSUR declara su beneplácito por la conmemoración del Día Internacional del Agua</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1122/mep_101_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1122/mep_101_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corradi por la cual el PM declara de interés cultural la Marcha de los Bombos.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1123/mep_102_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1123/mep_102_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su profunda preocupación ante las expresiones comunicacionales y mediáticas promovidas por las altas autoridades de las fuerzas armadas de la República Federativa del Brasil que atentan contra el orden democrático y constitucional de dicho Estado.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1124/mep_104_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1124/mep_104_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Benedetto y Norma Aguirre por la cual el Parlamento del MERCOSUR declara su beneplácito por el 20 aniversario de la creación de la Red Sudamericana de Economía Aplicada (Red Sur)</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1125/mep_108_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1125/mep_108_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corradi por la cual el PM declara de interés la fundación del Instituto para la Integración Sudamericana José Gervasio Artigas en Santiago del Estero.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1126/mep_114_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1126/mep_114_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional, la obra literaria denominada “Competition Law: MERCOSUR”</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1127/mep_119_2019.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1127/mep_119_2019.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su mas enérgico rechazo al ataque perpetrado por los EEUU, Francia y Reino Unido en la República Árabe de Siria.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1128/mep_120_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1128/mep_120_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la denominada “Ruta de la Yerba Mate”</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1129/mep_134_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1129/mep_134_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los integrantes de la Comisión de Asuntos Internacionales por la cual el Parlamento del MERCOSUR declara la urgencia en la República Bolivariana de Venezuela de la celebración de unas elecciones libres y justas  mediante la activación de todos los mecanismos que sean necesarios para tomar decisiones formales que permitan garantizar unas elecciones formales.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1131/mep_137_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1131/mep_137_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM declara de interés educativo y profesional la Universidad Nacional de Villarrica.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1130/mep_135_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1130/mep_135_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Metaza por la cual el Parlamento del MERCOSUR declara su malestar por la exclusión de la Republica Bolivariana de Venezuela de participar de la VIII Cumbre de las Américas</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Brasil - BIONDINI, Eros</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/5/mep-138-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/5/mep-138-2018.pdf</t>
   </si>
   <si>
     <t>Declaración sobre la legalización de drogas.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1311/mep_153_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1311/mep_153_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Benedetto, Asseff y Olivero por la cual el Parlamento del MERCOSUR declara su profunda preocupación por los graves excesos cometidos por las Fuerzas que reprimieron las protestas de abril de 2018 en Nicaragua.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1312/mep_169_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1312/mep_169_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentado por el Parlamentario Rubén Damián Brizuela por la cual el Parlamento del MERCOSUR declara de su interés la 51° Fiesta Nacional Internacional del Poncho.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1313/mep_170_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1313/mep_170_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Julio René Sotelo por la cual el Parlamento del MERCOSUR declara su total rechazo al acuerdo anunciado por el gobierno argentino con el Fondo Monetario Internacional.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1314/mep_172_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1314/mep_172_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR declara su mas enérgico rechazo al inicio de las negociaciones entre la Argentina y el gobierno Británico en el ámbito Subcomité Científico de la Comisión de Pesca del Atlántico Sur (CPAS)</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1315/mep_176_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1315/mep_176_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR declara de interés Parlamentario al año 2018 por el Centenario de la Reforma Universitaria Argentina.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1316/mep_177_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1316/mep_177_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie por la cual el Parlamento del MERCOSUR declara declarar de interés histórico, cultural, y educativo del Parlasur el Atlas Histórico de América Latina y el Caribe.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1317/mep_178_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1317/mep_178_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto referente a la creación del Tribunal de Cuentas del MERCOSUR</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1318/mep_179_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1318/mep_179_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su beneplácito por la realización del XXIII Congreso de la Union Iberoamericana de Colegios y Agrupaciones de abogados</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1319/mep_180_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1319/mep_180_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corradi por la cual el Parlamento del MERCOSUR declara su repudio contra el rechazo del Supremo Tribunal Federal de la Republica Federativa del Brasil de conceder el recurso de habeas corpus al ex Presidente Luiz Inacio Lula da Silva.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1320/mep_181_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1320/mep_181_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corradi por la cual el Parlamento del MERCOSUR declara su estado de alerta ante los obstáculos que se presentan a mujeres y niñas en su desarrollo educativo y profesional en el campo de la ciencia la tecnología y la innovación.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1321/mep_182_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1321/mep_182_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su beneplácito por la conmemoración del día Internacional del trabajador que se celebra el 1 de mayo de cada año.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1322/mep_183_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1322/mep_183_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corradi por la cual el Parlamento del MERCOSUR declara de interés las VI Jornadas Internacionales de integración regional en pediatría argentina- boliviana- chilenas “Con la prevención cuidamos juntos nuestra infancia”</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1323/mep_184_2018.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1323/mep_184_2018.docx</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Danrlei de Deus Hinterholz por la cual el PM recomienda al CMC tome las iniciativas necesarias para celebrar los actos internacionales necesarios para uniformizar la reglamentación de los requisitos de seguridad relativos al transporte internacional de cargas y mercaderías entre los Estados partes del MERCOSUR.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1349/mep_187_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1349/mep_187_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del “Día Internacional de la Libertad de Prensa”</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1350/mep_188_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1350/mep_188_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su beneplácito por la conmemoración del “Día Mundial del Medio Ambiente”.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1352/mep_195_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1352/mep_195_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR declara de interés la realización del 2° Congreso “Mercosur par Jueces y Abogados”.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1354/mep_226_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1354/mep_226_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la Feria Regional de Turismo.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1355/mep_227_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1355/mep_227_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el PM declara su beneplácito por la firma del memorándum de entendimiento entre la Republica Argentina y la Republica Oriental del Uruguay en materia de cooperación antártica.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/11/mep-231-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/11/mep-231-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de DECLARACIÓN por la cual el PM declara su beneplácito por la conmemoración del Día Internacional contra el tráfico ilícito y abuso de drogas.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1360/mep_244_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1360/mep_244_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional el 1 Congreso Internacional sobre autonomía de Derecho de las Familias.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1362/mep_248_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1362/mep_248_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se urge al Poder Judicial de la República del Paraguay la liberación de los campesinos presos injustamente desde hace 6 años luego de la masacre de Curuguaty.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1363/mep_250_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1363/mep_250_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su beneplácito por el inicio de las negociaciones oficiales para un acuerdo comercial entre el MERCOSUR.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1364/mep_251_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1364/mep_251_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su beneplácito por el Día Internacional de las Poblaciones Indígenas.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1365/mep_252_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1365/mep_252_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la “XLI Feria Provincial del Libro”.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1366/mep_253_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1366/mep_253_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Lilia Puig por la cual el PM celebra los 100 años de la Reforma Universitaria de 1918.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1367/mep_255_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1367/mep_255_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie, acompañada por varios Parlamentarios por la cual el PM declara su enérgico repudio a la política migratoria de los EEUU de separar a las personas menores de edad de sus progenitores cuando arriban a ese país en busca de asilo.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1371/mep_260_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1371/mep_260_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Graciela Aguirre por la cual se recomienda al CMC retomar el diálogo sobre el derecho a la competencia en los espacios integrados</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1373/mep_268_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1373/mep_268_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Merchán y acompañada por varios Parlamentarios por la cual el PM declara su adhesión y apoyo a la firma del pacto mundial para una  migración segura, regular y ordenada.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1374/mep_269_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1374/mep_269_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perie y acompañada por varios Parlamentarios por la cual el PM declara su firme rechazo a la decisión del gobierno de los Estados Unidos de América  de abandonar su membresía al Consejo de Derechos Humanos de la ONU.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1375/mep_270_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1375/mep_270_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés la XVIII Fiesta Nacional de Inmigrante</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1376/mep_272_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1376/mep_272_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ruben Damián Brizuela por la cual el Parlamento del MERCOSUR declara de interés el Proyecto del Corredor Bioceanico Ferroviario NOA – CENTRO</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/9/mep-273-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/9/mep-273-2018.pdf</t>
   </si>
   <si>
     <t>El Parlamento del MERCOSUR rinde su homenaje a Carlos Federico Abente como forjador de la Cultura del MERCOSUR</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1377/mep_277_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1377/mep_277_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese referente a instar al CMC a iniciar un dialogo con la Republica Popular de China para las negociaciones de un tratado de múltiple cooperación en lo científico, tecnológico, cultural, ambiental, climático, productivo, de infraestructura y comercial</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1378/mep_278_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1378/mep_278_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara su beneplácito por la conmemoración del Día Mundial de Turismo que se celebra el 27 de setiembre de cada año.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1379/mep_282_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1379/mep_282_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara de interés regional la realización de la Feria Forestal de Argentina que se llevara a cabo los días 20 al 23 de setiembre.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1380/mep_283_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1380/mep_283_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara su beneplácito por la conmemoración del Día Internacional del Periodista.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/59/mep-303-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/59/mep-303-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por Parl. Perié, acompañada por las Parl. Merchán, Gil Lozano y Corradi por la cual el PM declara su satisfacción por la libertad de la ciudadana Palestina menor de edad AHED TAMINI</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1383/mep_313_2018.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1383/mep_313_2018.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su beneplácito por la conmemoración del Día Internacional de la Alfabetización</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1384/mep_316_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1384/mep_316_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la iniciativa “Italia en 24”.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1385/mep_318_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1385/mep_318_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM declara de interés el proceso de integración del MERCOSUR a las obras de navegación en Itaipú.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1386/mep_320_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1386/mep_320_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Perie acompañada por varios Parlamentarios, de preocupación y repudio frente a la situación de la Parlamentaria Milagro Sala.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1388/mep_322_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1388/mep_322_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración  presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM declara instar a los Estados Parte a la pronta ratificación en los Congresos Nacionales de la Decisión 22/15 “Continuidad de los Fondos de Convergencia Estructural del MERCOSUR – FOCEM”.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1390/mep_325_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1390/mep_325_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Enzo Cardozo por la cual el PM declara de interés cultural del MERCOSUR la puesta en valor y recuperación del patrimonio tangible de la historia del Paraguay.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1392/mep_328_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1392/mep_328_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por  la cual el Parlamento del MERCOSUR rinde su homenaje a los niños mártires de Acosta Ñu.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1398/mep_342_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1398/mep_342_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional el Primer Congreso “Vivir la Ciudad: Patrimonio, Diversidad Cultural e identidad en la Ciudad Contemporánea”.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1399/mep_349_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1399/mep_349_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alfredo Béliz  por la cual el PM declara de interés regional el 33° Encuentro Nacional de Mujeres a realizarse los días 13, 14 y 15 de octubre de 2018 en la Ciudad de Trelew.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1400/mep_355_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1400/mep_355_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual se declara al Acuífero Guaraní como un bien de los pueblos del MERCOSUR, no sujeto a ningún tipo de privatización.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1401/mep_356_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1401/mep_356_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la realización de la 28 Fiesta Nacional de la Orquídea y la 35 Fiesta provincial de la Flor.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1404/mep_362_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1404/mep_362_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su beneplácito por la conmemoración del “Día Internacional de las Mujeres Rurales”.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1405/mep_367_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1405/mep_367_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Oviedo por la cual el PM declara de interés la realización del Programa "A toda Costa Formosa 2018".</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1412/mep_420_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1412/mep_420_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Corradi por la cual el PM declara de interés el XVI Encuentro de escritores del MERCOSUR, el XIII Congreso Internacional de Educación Intercultural y Literatura Contemporánea y el X Encuentro de productores culturales del MERCOSUR.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1417/mep_427_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1417/mep_427_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su beneplácito por la elección de Argentina y Uruguay como miembros del Consejo de Derechos Humanos  de la ONU para el período 2019 - 2021.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1418/mep_428_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1418/mep_428_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su rechazo a la injerencia de fuerzas navales paraguayas en las costas de la Isla argentina Apipé.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1421/mep_438_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1421/mep_438_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Corradi, Metaza, Sotelo, Gil Lozano y Perie por la cual el Parlamento del MERCOSUR declara rechazar la propuesta realizada al CMC por el gobierno de la República Argentina para anular la DEC.32/00 – Relanzamiento del MERCOSUR – Relanzamiento Externo.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1423/mep_445_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1423/mep_445_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM declara su apoyo y acompañamiento al proceso de negociaciones entre los bloques del MERCOSUR y la UNION EUROPEA propiciando los buenos oficios de los responsables para la concreción del mismo.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/103/mep-447-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/103/mep-447-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM expresa su honda preocupación ante la creciente multitud de migrantes que se desplazan a través de distintos países de Centroamérica rumbo a la frontera con los EEUU.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1424/mep_448_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1424/mep_448_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el PM insta a las autoridades policiales y judiciales del Paraguay que respeten y hagan respetar los derechos humanos de indefensos campesinos e indígenas y desactiven las bandas paramilitares de empresarios sojeros en su mayoría de origen brasileño.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1425/mep_449_2018.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1425/mep_449_2018.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nelson Nicoletti por la cual el PM declara de interés la licenciatura de música autóctona, clásica y popular de América Latina creada y dictada por la Universidad Nacional 3 de Febrero de la República Argentina.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1426/mep_450_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1426/mep_450_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguaya referente al respeto a las reservas icticas de la región.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1427/mep_451_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1427/mep_451_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguaya por la cual el PM exhorta a los Estados Parte al cumplimiento de las normas vigentes en materia educativa.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1428/mep_452_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1428/mep_452_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Nicoletti por la cual el PM declara de interés la orquesta de instrumentos autóctonos y nuevas tecnologías, creada y desarrollada por la Universidad 3 de Febrero.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1429/mep_454_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1429/mep_454_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM reafirma la libre circulación de bienes dentro del MERCOSUR.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1430/mep_455_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1430/mep_455_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM declara de interés educativo y cultural del MERCOSUR el “I Encuentro Latinoamericano de Literatura Moderna y Congreso Científico Iberoamericano de Educadores”</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1431/mep_457_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1431/mep_457_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el PM declara de interés la primera edición del Festival Internacional de Cine Independiente de Paraná.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1432/mep_459_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1432/mep_459_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios parlamentarios de la Delegación Argentina por la cual el PM resuelve rendir homenaje a las mujeres aspirantes a enfermeras que prestaron servicio en el Hospital Naval de Puerto Belgrano durante la Guerra del Atlántico Sur y reconocer su valioso protagonismo en la atención sanitaria y contención emocional de los soldados heridos durante el conflicto.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1434/mep_461_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1434/mep_461_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Cristian Bello por la cual el PM expresa su preocupación respecto del incremento de restricciones para el transito vecinal en la frontera entre la República Argentina y la República Oriental del Uruguay.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1435/mep_462_2018.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1435/mep_462_2018.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Cecilia Merchan y Cristian Bello por la cual el PM declara de interés cultural y educativo el libro “Dos José un mismo destino “La Patria Grande”.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1437/mep_494_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1437/mep_494_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual  el PM declara su beneplácito al conmemorarse el próximo 10 de diciembre de 2017 el 70 aniversario de la Declaración Universal de los Derechos Humanos.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1438/mep_495_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1438/mep_495_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Canese y Caggiani por la cual el PM reafirma su plena adhesión a los DDHH, al sistema democrático y a la paz.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1444/mep_517_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1444/mep_517_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el Parlamento del MERCOSUR declara la necesidad de flexibilizar el tráfico fronterizo.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1447/mep_551_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1447/mep_551_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual se expresa suma preocupación ante el retroceso en materia política exterior en torno a la causa “Islas Malvinas” por parte del actual gobierno argentino.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1522/mep_550_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1522/mep_550_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por Parlamentarios de la Delegación Paraguay por la cual se declara la conveniencia de integración eléctrica en el MERCOSUR</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1525/mep_554_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1525/mep_554_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por Parlamentarios de la Delegación Paraguay referente a la flexibilización del tráfico fronterizo.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Argentina - SOTELO, Julio</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1526/mep_555_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1526/mep_555_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Sotelo por la cual el PM declara de interés las II Jornadas Chaqueñas de democracia y desarrollo en Resistencia – Chaco – Argentina</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1527/mep_556_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1527/mep_556_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Sotelo por la cual el PM declara su preocupación por la crisis económica en Argentina.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Argentina - FIDEL, Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/67/mep-559-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/67/mep-559-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Fidel por la cual el PM declara de interés el Festival Audiovisual Graba.03 Mendoza.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2101/protocolo_545_-_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2101/protocolo_545_-_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de interés del PM al programa radial GPS internacional por su contribución a la difusión de las políticas de integración regional y de la diversidad cultural latinoamericana.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2102/protocolo_546_-_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2102/protocolo_546_-_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Oviedo y Strada por la cual el PM declara de interés la 3° vuelta ciclista internacional a San Juan y 37 Edición Argentina 2019.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2105/mep_542_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2105/mep_542_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Dávila por la cual el PM declara su llamado a la República Cooperativa de Guyana a abandonar su pretensión unilateral de judicializar la controversia sobre el esequibo por ser contraria al acuerdo de Ginebra de 1966.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2106/proyecto_de_declaracion_vi_reunion_grupo_trabajo_corredor_campo_grande_chile_1.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2106/proyecto_de_declaracion_vi_reunion_grupo_trabajo_corredor_campo_grande_chile_1.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por la cual el Parlamento del MERCOSUR declara asignar carácter preferencial y de alto interés a la VI Reunión del Grupo de Trabajo del Corredor Bi-oceánico Campo Grande – Puertos del Norte de Chile, a realizarse en Salta, Argentina los días 4 y 5 de junio de 2018 (MEP/168/2018).</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1326/mep_09_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1326/mep_09_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC establecer la intangibilidad de las cuencas hídricas y reservas de agua dulce en los Estados Parte del PM.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1327/mep_10_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1327/mep_10_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC instar a los Estados Parte y asociados del MECOSUR a cumplir con las recomendaciones de la Organización para la Cooperación y el Desarrollo económico (OCDE) y del Grupo de Acción Financiera (GAFI) referentes a los llamados paraísos fiscales.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1328/mep_15_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1328/mep_15_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Humberto Benedetto por al cual el PM recomienda al CMC considerar el virus de la fiebre amarilla como asunto de prioridad en los Estados Partes y Asociados al Mercado Común del Sur</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1329/mep_20_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1329/mep_20_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Asseff por la cual el PM recomienda al CMC, instar a los Cancilleres de Argentina y Bolivia, miembros del MERCOSUR, a coordinar acciones legales tendientes a llegar a un acuerdo que satisfaga las necesidades de atención medica y sanitaria de los ciudadanos de ambos países que se encuentren temporariamente en sus territorios.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1332/mep_19_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1332/mep_19_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR recomienda al CMC instar a los legisladores del Congreso de la Nación Argentina a que impulsen la creación de una Zona Aduanera Especial en todo el territorio de la Provincia de Misiones</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1334/mep_56_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1334/mep_56_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR recomienda al CMC que adopte las medidas para un acuerdo trilateral que permita los estudios necesarios de las cuencas de los ríos Pilcomayo y Bermejo.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/131/mep-83-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/131/mep-83-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual se insta al Poder Ejecutivo de la Nación Argentina a Reglamentar los artículos 10 y 11 del “Programa de Recuperación Productiva”, ley N° 27.264. (MEP/83/2018)</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1335/mep_84_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1335/mep_84_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC promover y desarrollar el denominado Corredor Ferroviario central en América del Sur.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1337/mep_92_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1337/mep_92_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC incorporar el requerimiento que propicia la Federación Olivícola Argentina (FOA) junto a sus Cámaras y Asociaciones de cada provincia productora, a los efectos de solicitar la exclusión del aceite de oliva de la negociación Unión Europea – MERCOSUR por considerarlo un producto sensible.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1338/mep_95_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1338/mep_95_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Rubén Brizuela por la cual el Parlamento del MERCOSUR recomienda al CMC se arbitren los medios para que se preserven las posiciones arancelarias de ingreso de aceitunas y de aceite de oliva, excluyendo para ambos cualquier posible reducción de los aranceles de ingreso.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1339/mep_103_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1339/mep_103_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Benedetto, acompañado por los Parlamentarios Asseff y Mercuri por la cual el PM recomienda al CMC, incorporar entre las políticas prioritarias del MERCOSUR como asunto urgente, la temática del Cambio Climático.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1340/mep_107_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1340/mep_107_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Corradi por la cual el PM recomienda al CMC sobre prevención, atención y erradicación de la drogadependencia en niñas, niños y jóvenes del MERCOSUR, y su concientización sobre el consumo y la dependencia a las drogas desde una perspectiva de derechos humanos.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1341/mep_109_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1341/mep_109_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Corradi por la cual el PM recomienda al CMC promover el diseño y aprobación de proyectos de infraestructura y asistencia humanitaria y social en las localidades afectadas por inundaciones a consecuencia de la crecida de los ríos en la región damnificada.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1342/mep_111_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1342/mep_111_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Canese por la cual el PM recomienda al CMC la creación de una Comisión Especial que evalúe el impacto de la creación de la Zona Franca de Foz de Iguazú.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1343/mep_113_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1343/mep_113_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Metaza por la cual el PM recomienda al CMC, la creación de un Protocolo de armonización de normas sobre ética en el ejercicio de la función pública.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/129/mep-121-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/129/mep-121-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta por la cual se insta al Poder Ejecutivo de la Nación Argentina, para que arbitre las medidas necesarias para el restablecimiento de las alícuotas diferenciales del impuesto combustible líquido (ICL) y el impuesto dióxido carbono (IDC), ex impuesto a la transferencia de los combustibles ITC</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1324/mep_171_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1324/mep_171_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Osvaldo Mercuri por la cual el Parlamento del MERCOSUR recomienda al CMC propiciar e implementar estrategias conjuntas de acciones tendientes a reforzar la protección de los derechos e intereses de los turistas que circulan en el espacio integrado común.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1325/mep_175_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1325/mep_175_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR recomienda al CMC instar a los Estados Parte e invitar a los Estados Asociados y Observadores del MERCOSUR, como también a todos los Estados del mundo a mejorar cualitativamente sus proyectos, programas y planes afines al acceso, participación y representación de las mujeres en el poder y puestos de toma de decisiones públicos en el seno del MERCOSUR.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1348/mep_186_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1348/mep_186_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC la creación de la figura del Defensor del Pueblo del MERCOSUR, en el ámbito del Consejo del Mercado Común.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1351/mep_192_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1351/mep_192_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación sobre acceso gratuito a la Salud de no residentes en los países miembros del MERCOSUR</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1356/mep_228_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1356/mep_228_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el Parlamento del MERCOSUR recomienda al CMC declarar Patrimonio Cultural del MERCOSUR al Festival “Iguazú en Concierto”.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1357/mep_232_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1357/mep_232_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen referente a un plan de acción regional para combatir la resistencia a los antimicrobianos.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1358/mep_233_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1358/mep_233_2018.pdf</t>
   </si>
   <si>
     <t>Pedido de Informe presentado por el Parlamentario Karlen al Poder Ejecutivo de la República Argentina sobre las tasas migratorias correspondientes a los trámites que deben realizar los inmigrantes para regularizar su situación.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1359/mep_239_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1359/mep_239_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el PM recomienda al CMC declarar el año 2019 como “Año del Patrimonio Cultural del MERCOSUR”.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1361/mep_246_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1361/mep_246_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Canese por la cual se insta al CMC a recibir los resultados de la “II Cumbre de los Pueblos”.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1372/mep_264_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1372/mep_264_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Nostrala por la cual el PM recomienda promover la “Semana del Niño libre de humo de tabaco en vehículos particulares en el MERCOSUR.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1381/mep_305_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1381/mep_305_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Fidel por la cual el PM recomienda al CMC implementar en el MERCOSUR un Acuerdo General de Normas Sanitarias y Fitosanitarias que coadyuven a un Estatus Fitosanitario.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1382/mep_306_2018.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1382/mep_306_2018.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda al CMC llamar a concurso público para componer la letra y música del Himno Oficial del MERCOSUR.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1387/mep_321_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1387/mep_321_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM recomienda al CMC la prórroga del Fondo de Agricultura Familiar del MERCOSUR, por otros 5 años más.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1393/mep_329_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1393/mep_329_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Morínigo por la cual el PM recomienda al CMC rechazar el proyecto Tenondera, presentada por la República del Paraguay que pretende ser financiado con fondos del FOCEM.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1402/mep_358_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1402/mep_358_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Ana María Corradi y Víctor Santa María por la cual el PM recomienda al CMC que ordene al Subgrupo de Trabajo N°10 a incorporar en su agenda la certificación de competencias de trabajadores de edificios y condominios, para su tratamiento.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1403/mep_360_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1403/mep_360_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Mercuri por la cual el PM recomienda al CMC se arbitren los medios para lograr la armonización de las normas regulatorias nacionales y regional vinculadas a la donación y trasplante.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1406/mep_369_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1406/mep_369_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Ricardo Canese y Neri Olmedo referente a l habilitación de un Fondo de Becas para estudiantes de escasos recursos en Universidades Públicas del MERCOSUR, en el marco de los proyectos que cada país miembro presente para reducir las asimetrías.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1408/mep_379_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1408/mep_379_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios de la Delegación Paraguaya por la cual el PM, recomienda al CMC arbitrar los mecanismos necesarios para la derogación del Decreto CMA 705 por ser compatible con las normas vigentes del MERCOSUR.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1409/mep_372_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1409/mep_372_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Ricardo Oviedo por la cual el PM recomienda al CMC proceder a través de los Organismos y Aéreas competentes de los Estados Parte involucrados a efectuar una inspección y/o verificación de la situación de contaminación del Arroyo Mburicaó y el Río Uruguay.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1410/mep_373_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1410/mep_373_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Canese por la cual el PM  recomienda al CMC haga valer sus mejores oficios para que Paraguay pueda disponer de su propia energía de Yacyretá.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1411/mep_391_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1411/mep_391_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el PM declara de interés el Manual Básico de Buenas Prácticas para la atención de victimas de Personas y violencia de género.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/13/mep-423-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/13/mep-423-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por el Parlamentario Osvaldo Mercuri por la cual el PM declara de interés cultural del MERCOSUR, la obra musical del maestro Cayetano Silva (1868-1920) por su perenne aporte a la cultura latinoamericana y universal</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/14/mep-424-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/14/mep-424-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Osvaldo Mercuri por la cual el PM declara de interés cultural del MERCOSUR "La Marcha de San Lorenzo"</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1416/mep_426_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1416/mep_426_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Asseff por la cual el PM declara su profundo pesar por la muerte del Concejal de Caracas Fernando Alberto Albán Salazar</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1420/mep_436_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1420/mep_436_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el PM recomienda al CMC inste al Poder Ejecutivo de la República Argentina a  través de los organismos pertinentes, tenga a bien ordenar la confección de un Protocolo de mediación tendiente a solucionar el conflicto jurisdiccional suscitado en inmediaciones de Isla Apipé con la República del Paraguay.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1433/mep_460_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1433/mep_460_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Merchán por la cual el PM recomienda incorporar la perspectiva de género en la planificación del presupuesto nacional, provincial, subnacional y local en cada uno de los Estados Miembros.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1441/mep_505_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1441/mep_505_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Britto por la cual el PM recomienda al CMC implementar el derecho de iniciativa legislativa popular, en el ámbito del MERCOSUR.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1442/mep_509_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1442/mep_509_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara lamentable la situación denunciada por la FAO sobre aumento de la pobreza en zonas rurales de América Latina.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1443/mep_511_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1443/mep_511_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Mariotto por la cual el PM recomienda al CMC crear un registro único de trabajadores puesteros del MERCOSUR.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1445/mep_519_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1445/mep_519_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el PM referente al Sistema Integrado de Vías.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1446/mep_528_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1446/mep_528_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Osvaldo Mercuri referente a la adhesión del PM a la celebración del Día Mundial de la diabetes.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1523/mep_553_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1523/mep_553_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Jaime Martins  referente al Sistema Integrado de Vias.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1524/mep_560_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1524/mep_560_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM recomienda al CMC  impulsar la elaboración en los Estados Partes de los Balances Hídricos y pronósticos sobre fenómenos naturales y su socialización con vistas al cumplimiento de los Objetivos de Desarrollo Sostenible y para la previsibilidad en cuanto al seguro agrícola.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2107/re_181_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2107/re_181_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual el PM impulsa en el GMC estudios técnicos de los Sub Grupos correspondientes tendientes a dotar con los conocimientos científicos para el fortalecimiento y la realización de campañas similares a "A TODO PULMÓN, PARAGUAY RESPIRA", en los Estados Parte del MERCOSUR.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1330/mep_24_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1330/mep_24_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Lilia Puig, acompañada por la Parlamentaria María Luisa Storani referente a las limitaciones en el aseguramiento de los derechos fundamentales por parte de los Estados Miembros a los habitantes de los países integrantes del MERCOSUR  ya sean migrantes residentes o transitorios.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1331/mep_26_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1331/mep_26_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Metaza por la cual el Parlamento del MERCOSUR declara su malestar por la exclusión de la República Bolivariana de Venezuela de participar de la VIII Cumbre de las Américas.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/127/mep-106-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/127/mep-106-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición que crea una Comisión Especial para la Reforma del Reglamento Interno del PM</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1344/mep_110_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1344/mep_110_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Canese por la cual el PM dispone crear la Comisión especial para el estudio de la situación fronteriza Ciudad del Este – Foz de Iguazú.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1345/mep_124_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1345/mep_124_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Britto por la cual el PM dispone la creación del Observatorio de Educación Transfronteriza en el ámbito del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/124/mep-125-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/124/mep-125-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición sobre la creación de la subcomisión de armonización legislativa de la comisión de asuntos jurídicos e institucionales</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1346/mep_127_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1346/mep_127_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Britto por la cual el PM recomienda al CMC, declarar a “La Ruta de la Yerba Mate” como Patrimonio Cultural del MERCOSUR.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1353/mep_211_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1353/mep_211_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el Parlamento del MERCOSUR dispone aprobar el Acuerdo Marco entre el Parlamento del MERCOSUR y la Conferencia Permanente de Partidos Políticos de América Latina y el Caribe (COPPAL).</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1370/mep_259_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1370/mep_259_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Daniel Caggiani referente a las misiones de servicio de los Parlamentarios y funcionarios del PM.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1389/mep_323_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1389/mep_323_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Benedetto referente a la Agenda y actividades de la Comisión de Acuerdo Político.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1391/mep_326_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1391/mep_326_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Enzo Cardozo que instituye el “Reconocimiento MERCOSUR” a festivales y eventos culturales.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1394/mep_330_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1394/mep_330_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Secretaría de Relaciones Institucionales y Comunicación Social referente a la reglamentación de la participación ciudadana a través de instrumentos de “Petición Ciudadana”.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1396/mep_332_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1396/mep_332_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM dispone instaurar la paridad de géneros en los distintos ámbitos de decisión del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/125/mep-333-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/125/mep-333-2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición sobre la creación de la Comisión  de igualdad y genero en el Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/312/mep_334_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/312/mep_334_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios de la Delegación Argentina por la cual el PM dispone el uso de lenguaje no sexista en el Parlamento del MERCOSUR y sus organismos dependientes.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1397/mep_336_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1397/mep_336_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios de la Delegación Argentina  por la cual el PM dispone aprobar el acuerdo marco entre el Parlamento del MERCOSUR y la Universidad de Lanús (UNLA).</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1422/convenio_marco_parlasur_-_ipadep.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1422/convenio_marco_parlasur_-_ipadep.doc</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR dispone aprobar el Convenio Marco de Cooperación científica, académica y jurídica entre el Parlamento del MERCOSUR y el Instituto Peruano – Argentino de Derecho Penal.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1436/mep_464_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1436/mep_464_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR dispone aprobar el Acuerdo Marco entre Parlamento del MERCOSUR y el Consejo Nacional de Derechos Humanos de la República Federativa del Brasil.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>PPIN</t>
   </si>
   <si>
     <t>Propuesta de Pedido de Informe</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1347/mep_112_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1347/mep_112_2018.pdf</t>
   </si>
   <si>
     <t>Pedido de Informe presentada por el Parlamentario Canese por la cual el PM solicita al CMC un informe detallado de la situación actual de las negociaciones MERCOSUR – UNION EUROPEA</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1368/mep_234_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1368/mep_234_2018.pdf</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1369/mep_240_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1369/mep_240_2018.pdf</t>
   </si>
   <si>
     <t>Pedido de Informe presentado por el Parlamentario Karlen por la cual el PM solicita al CMC requiera al Ministerio de Relaciones Exteriores de la República Argentina efectúe un Informe completo en torno a lo actuado por la Delegación Argentina, en la Comisión Administradora del Rio de la Plata, con relación a las obras de profundización del canal de acceso al Puerto de Montevideo.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1395/mep_267_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1395/mep_267_2018.pdf</t>
   </si>
   <si>
     <t>Pedido de Informe presentado por  la Parlamentaria Cecilia Merchán y acompañada por varios Parlamentarios por la cual el PM solicita  a los Jefes de Estado de los países miembros y a las autoridades del MERCOSUR, a través de sus respectivas cancillerías, Informe detallado respecto del estado actual de las negociaciones que se llevan a cabo en función del tratado bilateral de comercio e inversiones entre el Mercosur y la Unión Europea.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1448/mep_57_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1448/mep_57_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la Propuesta de Declaración por la cual el PM declara de interés cultural el Festival y Mercado de televisión internacional, y el concurso “Tu visión, tu móvil, tu ciudad” (MEP/238/2017).</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1449/mep_58_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1449/mep_58_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM declara de interés turístico y cultural la realización de la XXXV Edición de la fiesta Nacional del Pomelo.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1450/mep_59_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1450/mep_59_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de Declaración por la cual el PM declara de interés del Parlasur la XII reunión de antropología del MERCOSUR.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1451/mep_60_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1451/mep_60_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de declaración por la cual el PM declara de interés la fiesta del asador.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1452/mep_61_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1452/mep_61_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara de interés cultural del MERCOSUR, las obras del escritor paraguayo Augusto Roa Bastos (MEP/440/2017).</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1453/mep_62_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1453/mep_62_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de declaración por la cual el PM declara su beneplácito por la conmemoración del “Día internacional de los Derechos del Niño” (MEP/537/2017).</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1454/mep_63_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1454/mep_63_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su beneplácito por la conmemoración del “Día Internacional de la eliminación de la violencia contra la mujer” (MEP/538/2017).</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1455/mep_64_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1455/mep_64_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su beneplácito por la firma del Memorando de entendimiento firmado en Asunción del Paraguay para la organización del Mundial de futbol FIFA del año 2030. (MEP/540/2017).</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1456/mep_65_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1456/mep_65_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC la creación del programa de movilidad de jóvenes del MERCOSUR “Sur Joven” (MEP/553/2017).</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1457/mep_66_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1457/mep_66_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su beneplácito por la conmemoración del “Día de los Derechos Humanos” (MEP/556/2017)</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1458/mep_67_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1458/mep_67_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés regional la realización del III Seminario MERCOSUR Ciudadano (MEP/562/2017).</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1459/mep_86_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1459/mep_86_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual el PM recomienda al CMC instar a la Republica Argentina y a la Republica de Chile a  que efectúen las gestiones pertinentes a los fines de iniciar las obras de infraestructura necesarias para la construcción del Túnel Internacional Paso las Leñas. (MEP/175/2017).</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1460/mep_87_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1460/mep_87_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de declaración que rechaza todo tipo de trabas y obstáculos que impiden la libre navegación en la Hidrovía Paraguay – Paraná (MEP/331/2017).</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1461/mep_88_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1461/mep_88_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de disposición por la cual se invita a los Directores de Itaipu Binacional a brindar informes en relación a las obras de navegación previstas en su tratado (MEP/323/2016).</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1462/mep_89_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1462/mep_89_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de declaración que insta y exhorta a los gobiernos de Argentina y Paraguay a la concreción del paso fronterizo Ayolas  - Ituzaingó para lo cual se debería habilitar el puente construido en la represa Yacyretá.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>CDRS - Comisión de Desarrollo Regional Sustentable,Ordenamiento Territorial, Salud,Medio Ambiente y Turismo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1463/mep_152a_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1463/mep_152a_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Desarrollo Regional Sustentable por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM declara que vería con agrado que se dé cumplimiento por parte de la provincia de Mendoza a decisiones judiciales de la Corte Suprema de la Nación Argentina.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1464/mep_154_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1464/mep_154_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM declara de interés educativo y profesional la Universidad Nacional de Villarrica (MEP/137/2018).</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1465/mep_155_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1465/mep_155_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración presentada por la Parlamentaria Fátima Bezerra por la cual el PM declara su convicción de que la libertad de cátedra y de autonomía didáctico – científicas de las universidades  son los principios básicos de los estados democráticos (MEP/68/2018).</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1466/mep_157_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1466/mep_157_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de declaración de repudio sobre la falta de respeto por parte del Gobierno de Venezuela a la inmunidad parlamentaria, así como al libre tránsito de los parlamentarios venezolanos y a su legitimo derecho humano a estar dotados de sus respectivos documentos migratorios tal como su pasaporte correspondiente.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1467/mep_159_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1467/mep_159_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la propuesta de declaración de interés de los programas de intervención con los hombres que ejercen violencia (MEP/132/2017).</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1468/mep_160_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1468/mep_160_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la propuesta de declaración de beneplácito por las “V Jornadas Intercamerales de Genero, Derechos Humanos, Diversidad y Mercosur” (MEP/474/2017).</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1469/mep_161_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1469/mep_161_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de declaración por la cual el PM declara su beneplácito por la conmemoración del “Día Internacional de la Justicia Social”.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1470/mep_162_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1470/mep_162_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de declaración de beneplácito por el Día Internacional de la eliminación de la discriminación racial. (MEP/16/2018).</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1471/mep_167_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1471/mep_167_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Recomendación sobre la creación del observatorio de Violencia contra la mujer en el ámbito del MERCOSUR (MEP/83/2017).</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1472/mep_214_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1472/mep_214_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional de la Radio (MEP/04/2018).</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/57/mep-215-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/57/mep-215-2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la el archivo de la Prop. de Decl. por la cual el PM declara de interés el reconocimiento al Portal de Noticias NODAL y al Señor Pedro Brieger con la medalla "El Cabildo"</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1473/mep_216_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1473/mep_216_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés cultural el Carnaval Jujeño (MEP/28/2018).</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1474/mep_217_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1474/mep_217_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés la 51° Fiesta Nacional Internacional del Poncho. (MEP/169/2018).</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1475/mep_218_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1475/mep_218_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés cultural la Fiesta Nacional de los estudiantes que se realiza todos los años en la provincia de Jujuy. (MEP/29/2018)</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1476/mep_220_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1476/mep_220_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional de la Mujer (MEP/85/2018).</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/8/mep-221-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/8/mep-221-2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación POR LA APROBACIÓN de la propuesta de DECLARACIÓN por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del Día Internacional del Agua</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1477/mep_222_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1477/mep_222_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara de interés cultural la Marcha de los Bombos (MEP/101/2018)</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1478/mep_223_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1478/mep_223_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su beneplácito por el 20 aniversario de la creación de la Red Sudamericana de Economía Aplicada (Red Sur) (MEP/104/2018)</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1479/mep_224_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1479/mep_224_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de las propuestas unificadas MEP/120/2018 y MEP/127/2018</t>
   </si>
   <si>
     <t>CJUR - Comisión de Asuntos Jurídicos e Institucionales</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/6/mep-274-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/6/mep-274-2018.pdf</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1480/mep_275_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1480/mep_275_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la APROBACION de la propuesta MEP/113/2018 “Propuesta de Recomendación sobre armonización de normas sobre ética en el ejercicio de la función pública”</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/207/mep_276_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/207/mep_276_2018.pdf</t>
   </si>
   <si>
     <t>INFORME de la Comisión de Asuntos Jurídicos por la APROBACION (MEP/276/2018) de la Propuesta de Proyecto de Norma sobre participación del PM en el proceso de elección de los miembros del TPR (MEP/126/2018)</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1481/mep_309_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1481/mep_309_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de su interés el evento “Hagamos Lío – La revolución del amor”</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1482/mep_310_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1482/mep_310_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de disposición por la cual el PM dispone aprobar el proyecto del Modelo MERCOSUR – Simulacro de Sesión Ordinaria del PM</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1483/mep_311_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1483/mep_311_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara de interés Parlamentario el VII Modelo de la ONU, Simulacro de Asamblea General, Consejo de Seguridad y Sala de Tratados Internacionales.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación con modificaciones de la propuesta de Disposición por la cual el PM dispone solicitar al TPR la opinión consultiva sobre el régimen jurídico de pago de las dietas y demás beneficios a los Parlamentario</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1485/mep_338_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1485/mep_338_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de Declaración – Detención arbitraria del ex Secretario de Legal y Técnica de la República Argentina Carlos Zannini</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1486/mep_339_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1486/mep_339_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Declaración que declara de interés parlamentario el “Primer Congreso Latinoamericano de Estudios de Géneros y Cuidados: Miradas Latinoamericanas al cuidado”</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1487/mep_341_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1487/mep_341_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM declara de su interés las festividades de la Fiesta Nacional de la Pachamama.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1488/mep_346_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1488/mep_346_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de la Propuesta de Disposición sobre la ejecución presupuestaria con Informe de Auditoría del PM correspondiente al Ejercicio Enero  - Diciembre de 2017.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1489/mep_380_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1489/mep_380_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de las propuestas de disposición y recomendación respectivamente sobre el Presupuesto del PM 2019.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1490/mep_381_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1490/mep_381_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación por la cual se insta a los Estados Parte a la pronta ratificación en los Congresos Nacionales de la Decisión 22/15: “Continuidad de los Fondos de Convergencia Estructural de MERCOSUR – FOCEM.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1491/mep_384_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1491/mep_384_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la Propuesta de Disposición sobre reforma del Reglamento Interno del PM (MEP/400/2017)</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1492/mep_386_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1492/mep_386_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación con modificaciones por la cual el PM recomienda al CMC promover la unificación de criterios en los Estados Miembros del MERCOSUR, mediante la adecuación legislativa de mayores períodos y mejores derechos de las madres y sus hijos en lo concerniente a la “Licencia por enfermedad” en el ámbito laboral, tanto para el sector público como privado.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1493/mep_467_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1493/mep_467_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Recomendación por la cual el Parlamento del MERCOSUR recomienda que el MERCOSUR adopte en todos sus sistemas informáticos la modalidad de software libre.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1494/mep_488_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1494/mep_488_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Declaración que declara de interés el proyecto del corredor bioceanico ferroviario NOA – CENTRO</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1495/mep_489_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1495/mep_489_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC implementar en el MERCOSUR un Acuerdo General de Normas Fitosanitarias que coadyuven a un Estatus Fitosanitario (MEP/305/2018)</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1496/mep_490_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1496/mep_490_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Declaración que declara de interés el proceso de integración del MERCOSUR a las obras de navegación en Itaipu (MEP/318/2018)</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1497/mep_491_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1497/mep_491_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Declaración que declara al Acuífero Guaraní como un bien de los pueblos del MERCOSUR, no sujeto a ningún tipo de privatización.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1498/mep_492_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1498/mep_492_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC instar a la República Federativa del Brasil a que arbitren los mecanismos legales pertinentes a los fines de regular la cota energética y de producción de la Represa Foz de Chapecó.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1499/mep_493_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1499/mep_493_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación del Convenio Interinstitucional entre el Parlamento del MERCSUR y la Confederación de Ganaderos de Bolivia (CONGABOL) tomando en consideración lo recomendado por la Dirección Jurídica de este Parlamento</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1500/mep_496_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1500/mep_496_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDDH por la aprobación de la propuesta de Declaración por la cual el PM, declara su beneplácito por la conmemoración del “Día Internacional de las Poblaciones Indígenas”</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1501/mep_497_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1501/mep_497_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDDH por la aprobación de la propuesta de Declaración por la cual el PM, declara su beneplácito por la conmemoración del “Día Internacional de la Libertad de Prensa”</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1502/mep_498_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1502/mep_498_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDDH por la aprobación de la propuesta de Declaración por la cual el PM, declara su más enérgico repudio a la política migratoria del gobierno de EEUU de separar las personas menores de edad de sus progenitores cuando arriban a ese país en busca de asilo.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1503/mep_499_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1503/mep_499_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDDH por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC recibir, analizar y dar respuesta a las conclusiones de la “II Cumbre de los Pueblos del MERCOSUR, Soberanía y Democracia”</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1504/mep_500_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1504/mep_500_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDDH por la aprobación de la propuesta de Disposición referente a la primera infancia.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1505/mep_506_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1505/mep_506_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta por la cual el PM rinde u homenaje a los niños mártires de Acosta Ñu  (MEP/328/2018)</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1506/mep_507_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1506/mep_507_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta por la cual el PM declara de interés cultural del MERCOSUR la puesta en valor y recuperación del patrimonio tangible de la historia del Paraguay (MEP/325/2018)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/10/mep-508-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/10/mep-508-2018.pdf</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1507/mep_512_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1507/mep_512_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de las Propuestas:_x000D_
 •	Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR declara de interés Parlamentario al año 2018 por el Centenario de la Reforma Universitaria Argentina (MEP/176/2018)_x000D_
 •	Propuesta de Declaración presentada por la Parlamentaria Lilia Puig por la cual el PM celebra los 100 años de la Reforma Universitaria de 1918 (MEP/253/2018)</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1508/mep_513_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1508/mep_513_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés histórico, cultural y educativo del PM, el Atlas Histórico de América Latina y el Caribe. (MEP/177/2018)</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1509/mep_514_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1509/mep_514_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara de interés cultural y humanitario la iniciativa Missao Ushuaia. (MEP/206/2017)</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1510/mep_515_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1510/mep_515_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara su beneplácito por el Día Internacional de las poblaciones indígenas. (MEP/251/2018)</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1511/mep_516_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1511/mep_516_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional de la alfabetización. (MEP/313/2018)</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1512/mep_520_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1512/mep_520_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC, modificar el Artículo 19 del Acuerdo de Transporte Fluvial por la Hidrovía Paraguay – Paraná (MEP/34/2017)</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/311/mep_521_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/311/mep_521_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la Nota remitida por el Parlamentario Rafael Veloz, por la cual remite nota del Secretario General del Centro Iberoamericano de Arbitraje (CIAR) (MEP/131/2018)</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1513/mep_522_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1513/mep_522_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su beneplácito por el inicio de las negociaciones oficiales para un acuerdo comercial entre el MERCOSUR (MEP/250/2018)</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1514/mep_523_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1514/mep_523_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la  Propuesta de Recomendación presentada por la Parlamentaria Graciela Aguirre por la cual se recomienda al CMC retomar el diálogo sobre el derecho a la competencia en los espacios integrados (MEP/260/2018)</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1515/mep_524_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1515/mep_524_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la  Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara de interés regional la iniciativa “Italia en 24” (MEP/316/2018)</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1516/mep_525_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1516/mep_525_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la  Propuesta de Recomendación presentada por varios Parlamentarios de la Delegación Paraguay por la cual el PM recomienda al CMC la prórroga del Fondo de Agricultura Familiar del MERCOSUR, por otros 5 años mas (MEP/321/2018)</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1517/mep_529_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1517/mep_529_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la APROBACION CON MODIFICACIONES de la Propuesta de Recomendación por la cual EL PM recomienda al CMC promover el diseño y aprobación de proyectos de infraestructura y asistencia humanitaria y social en las localidades afectadas por inundaciones a consecuencia de la crecida de los ríos en la región. (MEP/109/2018)</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1518/mep_530_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1518/mep_530_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la APROBACION de la Propuesta de Recomendación por la cual el PM recomienda al CMC tome las iniciativas necesarias para celebrar los actos internacionales necesarios para uniformizar la reglamentación de los requisitos de seguridad relativos al transporte de cargas y mercaderías entre los Estados Parte del MERCOSUR (MEP/184/2018)</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1519/mep_531_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1519/mep_531_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la APROBACION  del Pedido de Informe por la cual el PM solicita al CMC requiera al Ministerio de Relaciones Exteriores de la República Argentina efectúe un Informe completo en torno a lo actuado por la Delegación Argentina en la Comisión Administradora del Río de la Plata, con relación a las obras de profundización del canal de acceso al Puerto de Montevideo (MEP/240/2018)</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1520/mep_539_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1520/mep_539_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN CON MODIFICACIONES de la Propuesta de declaración de interés por el 2° Congreso nacional y el 1° Congreso Internacional de Educación Sexual Integral (MEP/14/2018)</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>CTRA - Comisión de Trabajo, Políticas de Empleo, Seguridad Social y Economía Social</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1521/mep_540_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1521/mep_540_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Trabajo por la aprobación de la Propuesta de solicitud de reconocimiento reciproco de la competencia de trabajadores de Edificios y Condominios entre Países del MERCOSUR. (MEP 358/2018)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/4/mep-561-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/4/mep-561-2018.pdf</t>
   </si>
   <si>
     <t>Que aprueba el Memorando de Entendimiento entre el PM y el Reino de Marruecos.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1545/mep_562_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1545/mep_562_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la Propuesta de Declaración por la cual el PM declara de interés regional el 1° Congreso Internacional sobre autonomía de Derecho de las Familias.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1546/mep_563_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1546/mep_563_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la APROBACION de la Propuesta de Convenio entre la IUBA y el PM.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1547/mep_564_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1547/mep_564_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACIÓN de la Propuesta de Recomendación por la cual el PM recomienda al CMC llamar a concurso público para componer la letra y música del Himno Oficial del MERCOSUR. (MEP/306/2018)</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1548/mep_565_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1548/mep_565_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la Propuesta por la cual el PM declara de interés regional el Primer Congreso Vivir la Ciudad: Patrimonio, Diversidad Cultural e identidad en la Ciudad Contemporánea” (MEP/342/2018)</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1549/mep_566_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1549/mep_566_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de Disposición por la cual se altera la Ley N° 9394/1996 que establece las directrices y las bases de la educación nacional en el sentido de posibilitar a los profesionales de la educación a participar en programas de intercambio y de cooperación técnica en instituciones pertenecientes a los países que componen el Mercado Común del Sur. (MEP/382/2017)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/87/mep-567-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/87/mep-567-2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Disposición por la cual el PM dispone crear el portal e-Democracia en el ámbito del MERCOSUR con vistas a incentivar la participación de la población en el proceso legislativo.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1550/mep_568_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1550/mep_568_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta por la cual el PM declara su beneplácito por la realización del XXIII Congreso de la Unión Iberoamericana de Colegios y agrupaciones de abogados. (MEP/179/2018)</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1551/mep_569_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1551/mep_569_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACIÓN de la propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional de las Mujeres Rurales. (MEP/362/2018)</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1552/mep_570_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1552/mep_570_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de declaración por la cual el PM declara de interés regional la realización de la 28 Fiesta Nacional de la Orquídea y la 35 Fiesta provincial de la Flor. (MEP/356/2018)</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1553/mep_571_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1553/mep_571_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional del Periodista (MEP/283/2018)</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1554/mep_572_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1554/mep_572_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de declaración por la cual el PM declara de interés regional la realización de la Feria Forestal de Argentina que se llevara a cabo los días 20 al 23 de setiembre. (MEP/282/2018)</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1555/mep_573_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1555/mep_573_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Mundial de Turismo que se celebra el 27 de setiembre de cada año (MEP/278/2018)</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1556/mep_574_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1556/mep_574_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional de la Libertad de Prensa (MEP/187/2018)</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1557/mep_575_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1557/mep_575_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de declaración por la cual el PM declara de interés las VI Jornadas Internacionales de integración regional en pediatría argentina – boliviana – chilenas “ Con la prevención cuidamos juntos nuestra infancia” (MEP/183/2018)</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1558/mep_576_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1558/mep_576_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de declaración por la cual el PM declara de interés la XVIII Fiesta Nacional del Inmigrante (MEP/270/2018)</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1559/mep_577_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1559/mep_577_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de declaración por la cual el PM declara de interés la XLI Feria Provincial del Libro (MEP/252/2018)</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1560/mep_578_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1560/mep_578_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el ARCHIVO de la propuesta de declaración por la cual el PM declara de interés regional el 1er Congreso Internacional sobre autonomía de Derecho de las Familias. (MEP/244/2018)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/12/mep-579-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/12/mep-579-2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación POR LA APROBACION de la propuesta de DECLARACIÓN por la cual el PM declara su beneplácito por la conmemoración del Día Internacional contra el tráfico ilícito y abuso de drogas.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1561/mep_580_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1561/mep_580_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara Patrimonio Cultural del MERCOSUR al Festival “Iguazú en Concierto” (MEP/228/2018)</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1562/mep_581_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1562/mep_581_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara de interés regional la Feria Regional de Turismo. ” (MEP/226/2018)</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1563/mep_583_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1563/mep_583_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Mundial del Medio Ambiente (MEP/188/2018)</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1564/mep_584_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1564/mep_584_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la APROBACION de la propuesta de Declaración por la cual el PM declara su beneplácito por la conmemoración del Día Internacional del trabajador que se celebra el 1 de mayo de cada año (MEP/182/2018)</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta de Disposición  por la cual el PM dispone el uso de lenguaje no sexista en el PM y sus órganos dependientes. (MEP/334/2018)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/77/mep_589_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/77/mep_589_2018.pdf</t>
   </si>
   <si>
     <t>Informe sobre la Propuesta de Declaración por la cual el PM declarar expresar su satisfacción por la libertad de la ciudadana Palestina menor de edad AHED TAMINI.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1565/mep_590_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1565/mep_590_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta de Recomendación sobre la Creación del Observatorio de la Inmigración en el MERCOSUR. (MEP/102/2017)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/102/mep-591-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/102/mep-591-2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta de Declaración por la cual el PM expresa su honda preocupación ante la creciente multitud de migrantes que se desplazan a través de distintos países de Centroamérica rumbo a la frontera con los EEUU.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1566/mep_592_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1566/mep_592_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta de Declaración de interés del PM “Manual Básico de Buenas Prácticas para la atención de victimas de Trata de personas y Violencia de Género”</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1567/mep_593_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1567/mep_593_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH POR LA APROBACIÓN de la propuesta de Convenio Marco de Cooperación entre el PM y el Consejo Nacional de DDHH de la República Federativa del Brasil. (MEP/464/2018)</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Solicitud de Licencias</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LIII SO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1239/mep_25_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1239/mep_25_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Puig por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1132/mep_34_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1132/mep_34_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Sabini por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1133/mep_36_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1133/mep_36_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Zuvic por la cual solicita licencia para la LIII SO.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1134/mep_39_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1134/mep_39_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por Adrian Jara por la cual solicita licencia para los Parlamentarios Sarubbi, González Erico, Friedmann</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1135/mep_42_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1135/mep_42_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gregorio Correa por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1136/mep_45_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1136/mep_45_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Arturo Ramírez Colina por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1137/mep_46_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1137/mep_46_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1138/mep_47_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1138/mep_47_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Dennis Fernández por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1139/mep_48_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1139/mep_48_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1140/mep_49_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1140/mep_49_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1141/mep_50_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1141/mep_50_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón José López Colina por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1142/mep_51_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1142/mep_51_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sanchez por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1143/mep_52_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1143/mep_52_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1144/mep_53_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1144/mep_53_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Antonio Veloz García por la cual solicita licencia para la LIII SO</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1145/mep_54_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1145/mep_54_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jeesus Yanez por la cual solicita licencia para la LIII SO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1146/mep_70_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1146/mep_70_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Emilio Rondón por la cual solicita licencia para la LIII SO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1147/mep_71_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1147/mep_71_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Williams Dávila por la cual solicita licencia para la LIII SO.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1148/mep_73_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1148/mep_73_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Ronderos por la cual solicita licencia para la LIII SO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1149/mep_99_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1149/mep_99_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1150/mep_100_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1150/mep_100_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario  Gabriel Fidel por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1151/mep_115_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1151/mep_115_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rodríguez Simón por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1152/mep_116_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1152/mep_116_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Gallo por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1153/mep_118_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1153/mep_118_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1154/mep_122_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1154/mep_122_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1155/mep_123_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1155/mep_123_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Placeres por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1156/mep_128_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1156/mep_128_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Patricia Ayala por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1157/mep_132_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1157/mep_132_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marcela Crabbe por la cual solicita licencia para la LIV SO.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1158/mep_142_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1158/mep_142_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Antequera por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1159/mep_145_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1159/mep_145_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Cesar Loaiza por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1160/mep_146_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1160/mep_146_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1161/mep_147_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1161/mep_147_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rondón por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1162/mep_148_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1162/mep_148_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón López Colina por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1163/mep_149_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1163/mep_149_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1164/mep_150_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1164/mep_150_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1165/mep_151_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1165/mep_151_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la LIV SO</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1166/mep_185_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1166/mep_185_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1167/mep_190_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1167/mep_190_2018.pdf</t>
   </si>
   <si>
     <t>a presentada por el Parlamentario Daniel Placeres por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1168/mep_193_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1168/mep_193_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Storani por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1169/mep_194_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1169/mep_194_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Santa María por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1170/mep_196_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1170/mep_196_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1171/mep_197_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1171/mep_197_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gregorio Correa por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1172/mep_198_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1172/mep_198_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1173/mep_199_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1173/mep_199_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Williams Cesar Loaiza Rincón por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1174/mep_200_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1174/mep_200_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1175/mep_201_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1175/mep_201_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Dennis Fernández  por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1176/mep_202_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1176/mep_202_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria MARIALBERT BARRIOS por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1177/mep_203_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1177/mep_203_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Ronderos por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1178/mep_204_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1178/mep_204_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1179/mep_205_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1179/mep_205_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón López Colina por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1180/mep_206_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1180/mep_206_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1181/mep_207_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1181/mep_207_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1182/mep_208_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1182/mep_208_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Veloz por la cual solicita licencia para la LV SO</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1183/mep_225_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1183/mep_225_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Dávila por la cual solicita licencia para la LV SO.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1184/mep_236_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1184/mep_236_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Alfredo Beliz por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1185/mep_237_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1185/mep_237_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1186/mep_242_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1186/mep_242_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Vanossi por la cual solicita licencia para la LVI SO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1187/mep_243_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1187/mep_243_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramundo por la cual solicita licencia para la LVI SO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1188/mep_254_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1188/mep_254_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1189/mep_256_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1189/mep_256_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Otheguy por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1190/mep_257_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1190/mep_257_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1191/mep_284_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1191/mep_284_2018.pdf</t>
   </si>
   <si>
     <t>Nota Lawrence Castro por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1192/mep_285_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1192/mep_285_2018.pdf</t>
   </si>
   <si>
     <t>Nota Williams Dávila por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1193/mep_286_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1193/mep_286_2018.pdf</t>
   </si>
   <si>
     <t>Nota Luis Emilio Rondón por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1194/mep_287_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1194/mep_287_2018.pdf</t>
   </si>
   <si>
     <t>Nota José Sánchez por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1195/mep_288_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1195/mep_288_2018.pdf</t>
   </si>
   <si>
     <t>Nota Timoteo Zambrano por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1196/mep_289_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1196/mep_289_2018.pdf</t>
   </si>
   <si>
     <t>Nota Rafael Antonio Veloz por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1197/mep_290_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1197/mep_290_2018.pdf</t>
   </si>
   <si>
     <t>Nota Jeesus Yanez por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1200/mep_291_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1200/mep_291_2018.pdf</t>
   </si>
   <si>
     <t>Nota Rafael Arturo Ramírez por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1201/mep_292_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1201/mep_292_2018.pdf</t>
   </si>
   <si>
     <t>Nota Daniel Antequera por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1202/mep_293_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1202/mep_293_2018.pdf</t>
   </si>
   <si>
     <t>Nota Denis Fernández por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1203/mep_294_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1203/mep_294_2018.pdf</t>
   </si>
   <si>
     <t>Nota Marialbert Barrios por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1204/mep_295_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1204/mep_295_2018.pdf</t>
   </si>
   <si>
     <t>Nota Oscar Adolfo Ronderos por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1205/mep_296_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1205/mep_296_2018.pdf</t>
   </si>
   <si>
     <t>Nota Adriana Pichardo por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1206/mep_297_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1206/mep_297_2018.pdf</t>
   </si>
   <si>
     <t>Nota Ramón José López Colina por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1207/mep_298_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1207/mep_298_2018.pdf</t>
   </si>
   <si>
     <t>Nota José Gregorio Correa por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1208/mep_299_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1208/mep_299_2018.pdf</t>
   </si>
   <si>
     <t>Nota Eudoro González por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1209/mep_300_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1209/mep_300_2018.pdf</t>
   </si>
   <si>
     <t>Nota Luis Williams Cesar Loaiza por la cual solicita licencia para la LVI SO</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1210/mep_343_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1210/mep_343_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Enrique Gallo por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1211/mep_344_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1211/mep_344_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1212/mep_353_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1212/mep_353_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Fátima Bezerra por la cual solicita licencia para la LVII SO</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1213/mep_354_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1213/mep_354_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LVIII SO</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1214/mep_359_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1214/mep_359_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LVIII SO</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1241/mep_393_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1241/mep_393_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Placeres por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1242/mep_383_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1242/mep_383_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1243/mep_374_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1243/mep_374_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Patricia Ayala por la cual solicita licencia para la LVIII SO</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1244/mep_394_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1244/mep_394_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1245/mep_395_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1245/mep_395_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jesus Yanez por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1246/mep_396_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1246/mep_396_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gregorio Correa por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1247/mep_397_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1247/mep_397_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Cesar Loaiza por la cual solicita licencia para la LVII SO</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1248/mep_398_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1248/mep_398_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1249/mep_399_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1249/mep_399_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la LVII SO</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1250/mep_400_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1250/mep_400_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1251/mep_401_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1251/mep_401_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón López Colina por la cual solicita licencia para la LVII SO</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1252/mep_402_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1252/mep_402_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Emilio Rondón por la cual solicita licencia para la LVII SO</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1253/mep_403_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1253/mep_403_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Antonio Veloz por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1254/mep_404_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1254/mep_404_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la LVII SO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1285/mep_405_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1285/mep_405_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Gregorio Correa por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1286/mep_406_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1286/mep_406_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1287/mep_407_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1287/mep_407_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Cesar Loaiza por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1288/mep_408_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1288/mep_408_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Ramírez Colina por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1289/mep_409_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1289/mep_409_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Williams Dávila por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1290/mep_410_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1290/mep_410_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1291/mep_411_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1291/mep_411_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Dennis Fernández por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1292/mep_412_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1292/mep_412_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1293/mep_413_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1293/mep_413_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Ronderos por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1294/mep_414_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1294/mep_414_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1295/mep_415_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1295/mep_415_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón López Colina por la cual solicita licencia para la LVIII SO</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1296/mep_416_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1296/mep_416_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Lawrence Castro Vivas por la cual solicita licencia para la LVIII SO</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1297/mep_417_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1297/mep_417_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1298/mep_418_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1298/mep_418_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1299/mep_419_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1299/mep_419_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Veloz Colina por la cual solicita licencia para la LVIII SO.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1300/mep_439_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1300/mep_439_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Taiana por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1301/mep_440_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1301/mep_440_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Teresa González Fernández por la cual solicita licencia para la LIX SO</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1302/mep_442_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1302/mep_442_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Corradi por la cual solicita la incorporación  al orden del día de la MD de fecha 30 de octubre, la nota sobre su renuncia.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1303/mep_444_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1303/mep_444_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LIX SO</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Britto por la cual solicita licencia para la LIX SO</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Félix Valdés por la cual solicita licencia para la LIX SO</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LX SO.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
@@ -4286,570 +4286,570 @@
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LX SO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Enrique Gallo por la cual solicita licencia para la LX SO.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LX SO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1529/mep_557_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1529/mep_557_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Iturralde por la cual solicita licencia para la LX SO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1530/mep_558_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1530/mep_558_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Zuvic por la cual solicita licencia para la LX SO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1531/mep_594_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1531/mep_594_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Gregorio Correa por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1532/mep_595_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1532/mep_595_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Williams Cesar Loaiza Rincón por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1533/mep_596_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1533/mep_596_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1534/mep_597_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1534/mep_597_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Ramírez Colina por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1535/mep_598_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1535/mep_598_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1536/mep_599_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1536/mep_599_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1537/mep_600_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1537/mep_600_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Adolfo Ronderos Rangel por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1538/mep_601_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1538/mep_601_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón José López Colina por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1539/mep_602_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1539/mep_602_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Emilio Rondón por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1540/mep_603_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1540/mep_603_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario  Timoteo Zambrano por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1541/mep_604_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1541/mep_604_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario  José Sánchez por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1542/mep_605_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1542/mep_605_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario  Jeesus Yanez por la cual solicita licencia para la LIX SO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1255/mep_01_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1255/mep_01_2018.pdf</t>
   </si>
   <si>
     <t>Nota de la Directora Ejecutiva de Encuentro, Justicia y Perdón por la cual claman justicia para todas las víctimas de violaciones a los derechos humanos ocurridas en Venezuela.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1256/mep_18_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1256/mep_18_2018.pdf</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1257/mep_90_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1257/mep_90_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jean Wyllys por la cual solicita el apoyo del PM en la investigación del crimen de Marielle Franco.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1258/mep_96_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1258/mep_96_2018.pdf</t>
   </si>
   <si>
     <t>Nota de la Directora Ejecutiva de Encuentro, Justicia y Perdón por la cual claman justicia para todas las víctimas de violaciones a los derechos humanos ocurridas en Venezuela. (José Enrique Acosta, Fabián Alfonso Urbina, Jimmy Erwil Vargas).</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1259/mep_129_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1259/mep_129_2018.pdf</t>
   </si>
   <si>
     <t>Nota remitida por el Parlamentario Rafael Veloz, referente a la situación en el sistema de Justicia en Venezuela y el Tribunal Supremo de Justicia en el exilio.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1260/mep_130_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1260/mep_130_2018.pdf</t>
   </si>
   <si>
     <t>Nota remitida por el Parlamentario Rafael Veloz, por la cual remite nota del Presidente de la UIBA (Unión Iberoamericana de Colegios y Agrupaciones de Abogados) a efectos de suscribir un convenio de cooperación con el Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/310/mep_131_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/310/mep_131_2018.pdf</t>
   </si>
   <si>
     <t>Nota remitida por el Parlamentario Rafael Veloz, por la cual remite nota del Secretario General del Centro Iberoamericano de Arbitraje (CIAR).</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1261/mep_156_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1261/mep_156_2018.pdf</t>
   </si>
   <si>
     <t>Nota de la Presidenta de la República de Ecuador, Elizabeth Cabezas por la cual hace un llamado a este Parlamento a  realizar un pronunciamiento oficial condenando los hechos de violación atentatorios a los derechos humanos, así como todo acto de violencia que amedrente la paz y seguridad del estado, región y el sistema internacional.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1262/mep_163_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1262/mep_163_2018.pdf</t>
   </si>
   <si>
     <t>Nota de la Comisión Permanente de Cultos y régimen penitenciario de la Asamblea Nacional de la República Bolivariana de Venezuela por la cual denuncian los hechos acaecidos el 29 de marzo del año en curso, en la sede del Comando General de la Policía del Estado de Carabobo.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1263/mep_189_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1263/mep_189_2018.pdf</t>
   </si>
   <si>
     <t>Comunicación del Tribunal Superior de Justicia Electoral de la República del Paraguay por la cual comunican los nuevos Parlamentarios del MERCOSUR</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1264/mep_209_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1264/mep_209_2018.pdf</t>
   </si>
   <si>
     <t>Nota del Grupo de Integración Democrática a efectos de denunciar hechos de inusual gravedad sufridos por el integrante de la Delegación de Venezuela, Parlamentario Williams Dávila.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1265/mep_212_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1265/mep_212_2018.pdf</t>
   </si>
   <si>
     <t>Nota del Grupo de Integración Democrática referente a la situación en Venezuela.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1266/mep_245_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1266/mep_245_2018.pdf</t>
   </si>
   <si>
     <t>Nota de la Comisión de Asuntos Jurídicos por la cual se solicita la remisión de las Propuestas de Actos obrantes en su Comisión:_x000D_
 - A la Comisión de Medio Ambiente: MEP/541/2017_x000D_
 - A la Comisió de Asuntos Económicos: MEP/168/2017_x000D_
 - A la Comisión de DDHH: MEP/210/2016_x000D_
 -A la Comisión de Asuntos Internacionales: MEP/137/2017</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1267/mep_262_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1267/mep_262_2018.pdf</t>
   </si>
   <si>
     <t>Nota del Tribunal Superior de Justicia Electoral de la República del Paraguay por la cual se comunica la renuncia del señor Arnoldo Wiens al cargo de Parlamentario del MERCOSUR</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1268/mep_263_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1268/mep_263_2018.pdf</t>
   </si>
   <si>
     <t>Nota por la cual el Señor Edgardo Joaquín Esteban renuncia a su cargo como Parlamentario del MERCOSUR</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1269/mep_281_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1269/mep_281_2018.pdf</t>
   </si>
   <si>
     <t>Nota de la Secretaria de la Comisión de Asuntos Jurídicos por la cual por indicación del Presidente de la Comisión solicita se remitan los siguientes asuntos:_x000D_
 MEP/102/2017: COMISION DE DDHH_x000D_
 MEP/79/2018: DEVOLUCION A PARLAMENTARIO METAZA</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1270/taller_internacional_-_el_paisaje_cultural_del_alto_valle_calchaqui_.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1270/taller_internacional_-_el_paisaje_cultural_del_alto_valle_calchaqui_.docx</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Teresa González Fernández por la cual solicita se contemple la posibilidad de declarar de interés cultural del MERCOSUR al Taller Internacional “El paisaje Cultural del Alto Valle de Calchaquí y sus componentes vitivinícolas”.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1271/mep_331_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1271/mep_331_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Nelson Argaña por la cual apela al TPR del MERCOSUR, así como a todos los estamentos institucionales del MERCOSUR a recomendar al Gobierno de la República del Paraguay a desistir de la propuesta de designar a  Oscar Nicanor Duarte Frutos como Director de la Entidad Binacional de Yacyretá.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1272/mep_335_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1272/mep_335_2018.pdf</t>
   </si>
   <si>
     <t>Informe sobre la detención arbitraria del Diputado Juan Requesens.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1273/mep_357_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1273/mep_357_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Dávila referente a la difícil movilidad que hoy atraviesan los distintos Parlamentarios que forman parte de la Asamblea Nacional de Venezuela</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1274/mep_368_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1274/mep_368_2018.pdf</t>
   </si>
   <si>
     <t>Borrador de Convenio Interinstitucional de Cooperación entre el PM y la Confederación de Ganaderos de Bolivia (CONGABOL).</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1275/mep_371_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1275/mep_371_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Presidenta del Consejo Nacional Electoral de Colombia por la cual comunica los nombres de los Magistrados del CNE, elegidos por el Congreso de la República de Colombia para el período 2018 - 2022.</t>
   </si>
   <si>
     <t>Mesa Directiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/18/mep-376-2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/18/mep-376-2018.pdf</t>
   </si>
   <si>
     <t>Memorando de Entendimiento entre el Parlamento del MERCOSUR y el Parlamento del Reino de Marruecos</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1276/mep_378_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1276/mep_378_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Confederación Sindical UNICOM – MERCOSUR por la cual se solicita la intervención del Parlamento del MERCOSUR para facilitar el tránsito de trabajadores.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1277/mep_375_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1277/mep_375_2018.pdf</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1278/mep_421_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1278/mep_421_2018.pdf</t>
   </si>
   <si>
     <t>Nota del Secretario de la Asamblea Nacional de la República Bolivariana de Venezuela, Sr. Negal Morales Llovera por la cual remite copia del Acuerdo en respuesta al comunicado del CARICOM como resultado de su trigésima reunión ordinaria de la conferencia de Jefes de Gobierno de la Comunidad del Caribe.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1279/mep_430_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1279/mep_430_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Directora Ejecutiva de la Cátedra UNESCO de Turismo Cultural Untref – Aamnba a efectos de agradecer la declaratoria de interés cultural brindada por el Parlamento del MERCOSUR para la realización del taller internacional “El paisaje cultural del Alto Valle Calchaquí y sus componentes vitivinícolas”</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1280/mep_435_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1280/mep_435_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Corradi por la cual presenta su renuncia indeclinable al cargo de Parlamentaria del MERCOSUR</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1281/mep_446_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1281/mep_446_2018.pdf</t>
   </si>
   <si>
     <t>Acuerdo de asociación entre el Parlamento del MERCOSUR y el Instituto Universitario Europeo.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1282/mep_463_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1282/mep_463_2018.pdf</t>
   </si>
   <si>
     <t>Informe DENUNCIA sobre Violaciones a los DDHH y la inmunidad Parlamentaria en Venezuela</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1283/mep_547_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1283/mep_547_2018.pdf</t>
   </si>
   <si>
     <t>Nota del TPR en referencia a la Opinión Consultiva presentada por el PM en fecha 22 de octubre de 2018.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1284/mep_548_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1284/mep_548_2018.pdf</t>
   </si>
   <si>
     <t>Informe de la Misión del Parlamento del MERCOSUR  a la frontera Brasil – Venezuela</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1528/mep_586_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1528/mep_586_2018.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Hernán Cornejo por la cual comunica que el Parlamentario Metaza integra el Observatorio de la Democracia en representación de la Delegación Argentina.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Propuesta de Acto (sin clasificar-hasta2021)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1333/mep_37_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1333/mep_37_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por las parlamentarias Britto, Mutti, Storani y Puig sobre la creación de una Subcomisión de seguimiento y estudio sobre los derechos de la mujer incluido la interrupción voluntaria del embarazo.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1336/mep_91_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1336/mep_91_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Alberto Asseff por la cual el PM resuelve crear el Grupo de Amistad Parlasur – África.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1407/mep_370_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1407/mep_370_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Hernán Cornejo por la cual se resuelve convocar a una reunión a la Comisión Trinacional del Pilcomayo.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1414/mep_424_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1414/mep_424_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el  Parlamentario Osvaldo Mercuri por la cual el PM declara de interés cultural del MERCOSUR “La Marcha de San Lorenzo”</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1415/mep_425_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1415/mep_425_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Nelson Argaña por la cual se propone la disolución del MERCOSUR.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1419/mep_429_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1419/mep_429_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual el Parlamento del MERCOSUR insta al CMC que utilice sus mejores oficios para que los gobiernos de Paraguay y Argentina tomen las medidas que permitan conectar y sincronizar la totalidad de la unidades generadoras paraguayas de Yacyreta  con el sistema eléctrico paraguayo (ANDE).</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1439/mep_502_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1439/mep_502_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Canese por la cual el PM recomienda vía el CMC, a la Municipalidad de Asunción y al MOPC de la República del Paraguay a realizar una Audiencia Publica conjunta sobre las obras en la Avenida Costanera Norte de Asunción.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1440/mep_504_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1440/mep_504_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Nelson Argaña por la cual el PM recomienda la renegociación del MERCOSUR</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2103/mep_191_2018.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2103/mep_191_2018.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Bernal “Pilcomayo Trinacional: Área de Gestión Compartida”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5156,67 +5156,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/206/mep_126_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1107/mep_04_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/58/mep-11-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1108/mep_14_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1109/mep_16_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1110/mep_28_2018.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1111/mep_29_2018.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/314/mep_38_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1114/mep_68_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1115/mep_79_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1116/mep_80_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1117/mep_81_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1118/mep_82_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1119/mep_85_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1120/mep_93_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1121/mep_94_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/7/mep-98-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1122/mep_101_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1123/mep_102_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1124/mep_104_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1125/mep_108_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1126/mep_114_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1127/mep_119_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1128/mep_120_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1129/mep_134_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1131/mep_137_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1130/mep_135_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/5/mep-138-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1311/mep_153_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1312/mep_169_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1313/mep_170_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1314/mep_172_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1315/mep_176_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1316/mep_177_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1317/mep_178_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1318/mep_179_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1319/mep_180_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1320/mep_181_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1321/mep_182_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1322/mep_183_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1323/mep_184_2018.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1349/mep_187_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1350/mep_188_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1352/mep_195_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1354/mep_226_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1355/mep_227_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/11/mep-231-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1360/mep_244_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1362/mep_248_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1363/mep_250_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1364/mep_251_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1365/mep_252_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1366/mep_253_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1367/mep_255_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1371/mep_260_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1373/mep_268_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1374/mep_269_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1375/mep_270_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1376/mep_272_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/9/mep-273-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1377/mep_277_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1378/mep_278_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1379/mep_282_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1380/mep_283_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/59/mep-303-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1383/mep_313_2018.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1384/mep_316_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1385/mep_318_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1386/mep_320_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1388/mep_322_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1390/mep_325_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1392/mep_328_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1398/mep_342_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1399/mep_349_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1400/mep_355_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1401/mep_356_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1404/mep_362_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1405/mep_367_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1412/mep_420_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1417/mep_427_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1418/mep_428_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1421/mep_438_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1423/mep_445_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/103/mep-447-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1424/mep_448_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1425/mep_449_2018.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1426/mep_450_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1427/mep_451_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1428/mep_452_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1429/mep_454_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1430/mep_455_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1431/mep_457_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1432/mep_459_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1434/mep_461_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1435/mep_462_2018.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1437/mep_494_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1438/mep_495_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1444/mep_517_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1447/mep_551_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1522/mep_550_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1525/mep_554_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1526/mep_555_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1527/mep_556_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/67/mep-559-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2101/protocolo_545_-_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2102/protocolo_546_-_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2105/mep_542_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2106/proyecto_de_declaracion_vi_reunion_grupo_trabajo_corredor_campo_grande_chile_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1326/mep_09_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1327/mep_10_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1328/mep_15_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1329/mep_20_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1332/mep_19_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1334/mep_56_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/131/mep-83-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1335/mep_84_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1337/mep_92_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1338/mep_95_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1339/mep_103_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1340/mep_107_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1341/mep_109_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1342/mep_111_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1343/mep_113_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/129/mep-121-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1324/mep_171_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1325/mep_175_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1348/mep_186_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1351/mep_192_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1356/mep_228_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1357/mep_232_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1358/mep_233_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1359/mep_239_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1361/mep_246_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1372/mep_264_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1381/mep_305_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1382/mep_306_2018.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1387/mep_321_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1393/mep_329_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1402/mep_358_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1403/mep_360_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1406/mep_369_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1408/mep_379_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1409/mep_372_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1410/mep_373_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1411/mep_391_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/13/mep-423-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/14/mep-424-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1416/mep_426_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1420/mep_436_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1433/mep_460_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1441/mep_505_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1442/mep_509_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1443/mep_511_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1445/mep_519_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1446/mep_528_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1523/mep_553_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1524/mep_560_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2107/re_181_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1330/mep_24_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1331/mep_26_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/127/mep-106-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1344/mep_110_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1345/mep_124_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/124/mep-125-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1346/mep_127_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1353/mep_211_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1370/mep_259_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1389/mep_323_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1391/mep_326_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1394/mep_330_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1396/mep_332_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/125/mep-333-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/312/mep_334_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1397/mep_336_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1422/convenio_marco_parlasur_-_ipadep.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1436/mep_464_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1347/mep_112_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1368/mep_234_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1369/mep_240_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1395/mep_267_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1448/mep_57_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1449/mep_58_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1450/mep_59_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1451/mep_60_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1452/mep_61_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1453/mep_62_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1454/mep_63_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1455/mep_64_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1456/mep_65_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1457/mep_66_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1458/mep_67_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1459/mep_86_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1460/mep_87_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1461/mep_88_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1462/mep_89_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1463/mep_152a_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1464/mep_154_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1465/mep_155_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1466/mep_157_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1467/mep_159_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1468/mep_160_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1469/mep_161_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1470/mep_162_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1471/mep_167_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1472/mep_214_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/57/mep-215-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1473/mep_216_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1474/mep_217_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1475/mep_218_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1476/mep_220_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/8/mep-221-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1477/mep_222_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1478/mep_223_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1479/mep_224_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/6/mep-274-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1480/mep_275_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/207/mep_276_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1481/mep_309_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1482/mep_310_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1483/mep_311_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1485/mep_338_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1486/mep_339_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1487/mep_341_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1488/mep_346_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1489/mep_380_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1490/mep_381_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1491/mep_384_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1492/mep_386_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1493/mep_467_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1494/mep_488_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1495/mep_489_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1496/mep_490_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1497/mep_491_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1498/mep_492_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1499/mep_493_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1500/mep_496_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1501/mep_497_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1502/mep_498_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1503/mep_499_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1504/mep_500_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1505/mep_506_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1506/mep_507_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/10/mep-508-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1507/mep_512_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1508/mep_513_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1509/mep_514_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1510/mep_515_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1511/mep_516_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1512/mep_520_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/311/mep_521_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1513/mep_522_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1514/mep_523_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1515/mep_524_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1516/mep_525_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1517/mep_529_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1518/mep_530_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1519/mep_531_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1520/mep_539_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1521/mep_540_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/4/mep-561-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1545/mep_562_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1546/mep_563_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1547/mep_564_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1548/mep_565_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1549/mep_566_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/87/mep-567-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1550/mep_568_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1551/mep_569_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1552/mep_570_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1553/mep_571_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1554/mep_572_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1555/mep_573_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1556/mep_574_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1557/mep_575_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1558/mep_576_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1559/mep_577_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1560/mep_578_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/12/mep-579-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1561/mep_580_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1562/mep_581_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1563/mep_583_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1564/mep_584_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/77/mep_589_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1565/mep_590_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/102/mep-591-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1566/mep_592_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1567/mep_593_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1239/mep_25_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1132/mep_34_2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1133/mep_36_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1134/mep_39_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1135/mep_42_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1136/mep_45_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1137/mep_46_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1138/mep_47_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1139/mep_48_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1140/mep_49_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1141/mep_50_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1142/mep_51_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1143/mep_52_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1144/mep_53_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1145/mep_54_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1146/mep_70_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1147/mep_71_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1148/mep_73_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1149/mep_99_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1150/mep_100_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1151/mep_115_2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1152/mep_116_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1153/mep_118_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1154/mep_122_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1155/mep_123_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1156/mep_128_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1157/mep_132_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1158/mep_142_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1159/mep_145_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1160/mep_146_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1161/mep_147_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1162/mep_148_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1163/mep_149_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1164/mep_150_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1165/mep_151_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1166/mep_185_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1167/mep_190_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1168/mep_193_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1169/mep_194_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1170/mep_196_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1171/mep_197_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1172/mep_198_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1173/mep_199_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1174/mep_200_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1175/mep_201_2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1176/mep_202_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1177/mep_203_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1178/mep_204_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1179/mep_205_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1180/mep_206_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1181/mep_207_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1182/mep_208_2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1183/mep_225_2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1184/mep_236_2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1185/mep_237_2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1186/mep_242_2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1187/mep_243_2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1188/mep_254_2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1189/mep_256_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1190/mep_257_2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1191/mep_284_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1192/mep_285_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1193/mep_286_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1194/mep_287_2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1195/mep_288_2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1196/mep_289_2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1197/mep_290_2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1200/mep_291_2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1201/mep_292_2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1202/mep_293_2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1203/mep_294_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1204/mep_295_2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1205/mep_296_2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1206/mep_297_2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1207/mep_298_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1208/mep_299_2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1209/mep_300_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1210/mep_343_2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1211/mep_344_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1212/mep_353_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1213/mep_354_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1214/mep_359_2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1241/mep_393_2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1242/mep_383_2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1243/mep_374_2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1244/mep_394_2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1245/mep_395_2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1246/mep_396_2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1247/mep_397_2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1248/mep_398_2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1249/mep_399_2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1250/mep_400_2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1251/mep_401_2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1252/mep_402_2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1253/mep_403_2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1254/mep_404_2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1285/mep_405_2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1286/mep_406_2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1287/mep_407_2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1288/mep_408_2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1289/mep_409_2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1290/mep_410_2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1291/mep_411_2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1292/mep_412_2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1293/mep_413_2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1294/mep_414_2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1295/mep_415_2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1296/mep_416_2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1297/mep_417_2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1298/mep_418_2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1299/mep_419_2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1300/mep_439_2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1301/mep_440_2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1302/mep_442_2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1303/mep_444_2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1529/mep_557_2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1530/mep_558_2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1531/mep_594_2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1532/mep_595_2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1533/mep_596_2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1534/mep_597_2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1535/mep_598_2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1536/mep_599_2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1537/mep_600_2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1538/mep_601_2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1539/mep_602_2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1540/mep_603_2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1541/mep_604_2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1542/mep_605_2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1255/mep_01_2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1256/mep_18_2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1257/mep_90_2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1258/mep_96_2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1259/mep_129_2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1260/mep_130_2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/310/mep_131_2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1261/mep_156_2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1262/mep_163_2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1263/mep_189_2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1264/mep_209_2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1265/mep_212_2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1266/mep_245_2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1267/mep_262_2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1268/mep_263_2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1269/mep_281_2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1270/taller_internacional_-_el_paisaje_cultural_del_alto_valle_calchaqui_.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1271/mep_331_2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1272/mep_335_2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1273/mep_357_2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1274/mep_368_2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1275/mep_371_2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/18/mep-376-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1276/mep_378_2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1277/mep_375_2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1278/mep_421_2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1279/mep_430_2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1280/mep_435_2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1281/mep_446_2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1282/mep_463_2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1283/mep_547_2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1284/mep_548_2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1528/mep_586_2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1333/mep_37_2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1336/mep_91_2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1407/mep_370_2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1414/mep_424_2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1415/mep_425_2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1419/mep_429_2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1439/mep_502_2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1440/mep_504_2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2103/mep_191_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/206/mep_126_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1107/mep_04_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/58/mep-11-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1108/mep_14_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1109/mep_16_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1110/mep_28_2018.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1111/mep_29_2018.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/314/mep_38_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1114/mep_68_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1115/mep_79_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1116/mep_80_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1117/mep_81_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1118/mep_82_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1119/mep_85_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1120/mep_93_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1121/mep_94_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/7/mep-98-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1122/mep_101_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1123/mep_102_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1124/mep_104_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1125/mep_108_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1126/mep_114_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1127/mep_119_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1128/mep_120_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1129/mep_134_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1131/mep_137_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1130/mep_135_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/5/mep-138-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1311/mep_153_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1312/mep_169_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1313/mep_170_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1314/mep_172_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1315/mep_176_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1316/mep_177_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1317/mep_178_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1318/mep_179_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1319/mep_180_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1320/mep_181_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1321/mep_182_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1322/mep_183_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1323/mep_184_2018.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1349/mep_187_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1350/mep_188_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1352/mep_195_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1354/mep_226_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1355/mep_227_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/11/mep-231-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1360/mep_244_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1362/mep_248_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1363/mep_250_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1364/mep_251_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1365/mep_252_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1366/mep_253_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1367/mep_255_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1371/mep_260_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1373/mep_268_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1374/mep_269_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1375/mep_270_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1376/mep_272_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/9/mep-273-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1377/mep_277_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1378/mep_278_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1379/mep_282_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1380/mep_283_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/59/mep-303-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1383/mep_313_2018.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1384/mep_316_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1385/mep_318_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1386/mep_320_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1388/mep_322_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1390/mep_325_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1392/mep_328_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1398/mep_342_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1399/mep_349_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1400/mep_355_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1401/mep_356_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1404/mep_362_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1405/mep_367_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1412/mep_420_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1417/mep_427_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1418/mep_428_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1421/mep_438_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1423/mep_445_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/103/mep-447-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1424/mep_448_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1425/mep_449_2018.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1426/mep_450_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1427/mep_451_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1428/mep_452_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1429/mep_454_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1430/mep_455_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1431/mep_457_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1432/mep_459_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1434/mep_461_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1435/mep_462_2018.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1437/mep_494_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1438/mep_495_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1444/mep_517_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1447/mep_551_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1522/mep_550_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1525/mep_554_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1526/mep_555_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1527/mep_556_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/67/mep-559-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2101/protocolo_545_-_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2102/protocolo_546_-_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2105/mep_542_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2106/proyecto_de_declaracion_vi_reunion_grupo_trabajo_corredor_campo_grande_chile_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1326/mep_09_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1327/mep_10_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1328/mep_15_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1329/mep_20_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1332/mep_19_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1334/mep_56_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/131/mep-83-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1335/mep_84_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1337/mep_92_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1338/mep_95_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1339/mep_103_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1340/mep_107_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1341/mep_109_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1342/mep_111_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1343/mep_113_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/129/mep-121-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1324/mep_171_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1325/mep_175_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1348/mep_186_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1351/mep_192_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1356/mep_228_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1357/mep_232_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1358/mep_233_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1359/mep_239_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1361/mep_246_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1372/mep_264_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1381/mep_305_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1382/mep_306_2018.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1387/mep_321_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1393/mep_329_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1402/mep_358_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1403/mep_360_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1406/mep_369_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1408/mep_379_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1409/mep_372_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1410/mep_373_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1411/mep_391_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/13/mep-423-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/14/mep-424-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1416/mep_426_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1420/mep_436_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1433/mep_460_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1441/mep_505_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1442/mep_509_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1443/mep_511_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1445/mep_519_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1446/mep_528_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1523/mep_553_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1524/mep_560_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2107/re_181_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1330/mep_24_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1331/mep_26_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/127/mep-106-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1344/mep_110_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1345/mep_124_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/124/mep-125-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1346/mep_127_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1353/mep_211_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1370/mep_259_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1389/mep_323_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1391/mep_326_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1394/mep_330_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1396/mep_332_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/125/mep-333-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/312/mep_334_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1397/mep_336_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1422/convenio_marco_parlasur_-_ipadep.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1436/mep_464_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1347/mep_112_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1368/mep_234_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1369/mep_240_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1395/mep_267_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1448/mep_57_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1449/mep_58_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1450/mep_59_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1451/mep_60_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1452/mep_61_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1453/mep_62_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1454/mep_63_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1455/mep_64_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1456/mep_65_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1457/mep_66_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1458/mep_67_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1459/mep_86_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1460/mep_87_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1461/mep_88_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1462/mep_89_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1463/mep_152a_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1464/mep_154_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1465/mep_155_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1466/mep_157_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1467/mep_159_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1468/mep_160_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1469/mep_161_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1470/mep_162_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1471/mep_167_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1472/mep_214_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/57/mep-215-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1473/mep_216_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1474/mep_217_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1475/mep_218_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1476/mep_220_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/8/mep-221-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1477/mep_222_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1478/mep_223_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1479/mep_224_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/6/mep-274-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1480/mep_275_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/207/mep_276_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1481/mep_309_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1482/mep_310_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1483/mep_311_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1485/mep_338_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1486/mep_339_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1487/mep_341_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1488/mep_346_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1489/mep_380_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1490/mep_381_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1491/mep_384_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1492/mep_386_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1493/mep_467_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1494/mep_488_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1495/mep_489_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1496/mep_490_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1497/mep_491_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1498/mep_492_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1499/mep_493_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1500/mep_496_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1501/mep_497_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1502/mep_498_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1503/mep_499_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1504/mep_500_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1505/mep_506_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1506/mep_507_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/10/mep-508-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1507/mep_512_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1508/mep_513_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1509/mep_514_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1510/mep_515_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1511/mep_516_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1512/mep_520_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/311/mep_521_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1513/mep_522_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1514/mep_523_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1515/mep_524_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1516/mep_525_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1517/mep_529_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1518/mep_530_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1519/mep_531_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1520/mep_539_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1521/mep_540_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/4/mep-561-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1545/mep_562_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1546/mep_563_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1547/mep_564_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1548/mep_565_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1549/mep_566_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/87/mep-567-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1550/mep_568_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1551/mep_569_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1552/mep_570_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1553/mep_571_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1554/mep_572_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1555/mep_573_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1556/mep_574_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1557/mep_575_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1558/mep_576_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1559/mep_577_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1560/mep_578_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/12/mep-579-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1561/mep_580_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1562/mep_581_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1563/mep_583_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1564/mep_584_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/77/mep_589_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1565/mep_590_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/102/mep-591-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1566/mep_592_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1567/mep_593_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1239/mep_25_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1132/mep_34_2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1133/mep_36_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1134/mep_39_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1135/mep_42_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1136/mep_45_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1137/mep_46_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1138/mep_47_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1139/mep_48_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1140/mep_49_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1141/mep_50_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1142/mep_51_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1143/mep_52_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1144/mep_53_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1145/mep_54_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1146/mep_70_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1147/mep_71_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1148/mep_73_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1149/mep_99_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1150/mep_100_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1151/mep_115_2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1152/mep_116_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1153/mep_118_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1154/mep_122_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1155/mep_123_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1156/mep_128_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1157/mep_132_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1158/mep_142_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1159/mep_145_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1160/mep_146_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1161/mep_147_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1162/mep_148_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1163/mep_149_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1164/mep_150_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1165/mep_151_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1166/mep_185_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1167/mep_190_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1168/mep_193_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1169/mep_194_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1170/mep_196_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1171/mep_197_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1172/mep_198_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1173/mep_199_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1174/mep_200_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1175/mep_201_2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1176/mep_202_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1177/mep_203_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1178/mep_204_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1179/mep_205_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1180/mep_206_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1181/mep_207_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1182/mep_208_2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1183/mep_225_2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1184/mep_236_2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1185/mep_237_2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1186/mep_242_2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1187/mep_243_2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1188/mep_254_2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1189/mep_256_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1190/mep_257_2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1191/mep_284_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1192/mep_285_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1193/mep_286_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1194/mep_287_2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1195/mep_288_2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1196/mep_289_2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1197/mep_290_2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1200/mep_291_2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1201/mep_292_2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1202/mep_293_2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1203/mep_294_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1204/mep_295_2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1205/mep_296_2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1206/mep_297_2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1207/mep_298_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1208/mep_299_2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1209/mep_300_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1210/mep_343_2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1211/mep_344_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1212/mep_353_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1213/mep_354_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1214/mep_359_2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1241/mep_393_2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1242/mep_383_2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1243/mep_374_2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1244/mep_394_2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1245/mep_395_2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1246/mep_396_2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1247/mep_397_2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1248/mep_398_2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1249/mep_399_2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1250/mep_400_2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1251/mep_401_2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1252/mep_402_2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1253/mep_403_2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1254/mep_404_2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1285/mep_405_2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1286/mep_406_2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1287/mep_407_2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1288/mep_408_2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1289/mep_409_2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1290/mep_410_2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1291/mep_411_2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1292/mep_412_2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1293/mep_413_2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1294/mep_414_2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1295/mep_415_2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1296/mep_416_2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1297/mep_417_2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1298/mep_418_2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1299/mep_419_2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1300/mep_439_2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1301/mep_440_2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1302/mep_442_2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1303/mep_444_2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1529/mep_557_2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1530/mep_558_2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1531/mep_594_2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1532/mep_595_2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1533/mep_596_2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1534/mep_597_2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1535/mep_598_2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1536/mep_599_2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1537/mep_600_2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1538/mep_601_2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1539/mep_602_2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1540/mep_603_2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1541/mep_604_2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1542/mep_605_2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1255/mep_01_2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1256/mep_18_2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1257/mep_90_2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1258/mep_96_2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1259/mep_129_2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1260/mep_130_2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/310/mep_131_2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1261/mep_156_2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1262/mep_163_2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1263/mep_189_2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1264/mep_209_2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1265/mep_212_2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1266/mep_245_2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1267/mep_262_2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1268/mep_263_2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1269/mep_281_2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1270/taller_internacional_-_el_paisaje_cultural_del_alto_valle_calchaqui_.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1271/mep_331_2018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1272/mep_335_2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1273/mep_357_2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1274/mep_368_2018.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1275/mep_371_2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/18/mep-376-2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1276/mep_378_2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1277/mep_375_2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1278/mep_421_2018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1279/mep_430_2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1280/mep_435_2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1281/mep_446_2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1282/mep_463_2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1283/mep_547_2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1284/mep_548_2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1528/mep_586_2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1333/mep_37_2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1336/mep_91_2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1407/mep_370_2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1414/mep_424_2018.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1415/mep_425_2018.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1419/mep_429_2018.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1439/mep_502_2018.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/1440/mep_504_2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2018/2103/mep_191_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H472"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>