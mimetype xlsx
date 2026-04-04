--- v0 (2025-10-14)
+++ v1 (2026-04-04)
@@ -54,3407 +54,3407 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Propuesta de Declaración</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1568/mep_01_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1568/mep_01_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Britto por la cual el PM declara su más enérgico repudio la arresto o detención ilegal, inconstitucional y contraria a los instrumentos internacionales en materia de Derechos Humanos del Sr Gilber Caro, diputado suplente de la República Bolivariana de Venezuela, desconociendo las inmunidades Parlamentarias otorgadas por la Carta Magna del mencionado Estado a sus legisladores.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paraguay - CANESE, Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1569/mep_02_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1569/mep_02_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por  la cual el Parlamento del MERCOSUR condena la política anti migratoria de Mauricio Macri que pretende restringir el ingreso de paraguayos, bolivianos y otros latinoamericanos a la Argentina.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1570/mep_06_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1570/mep_06_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Williams Dávila por la cual el Parlamento del MERCOSUR declara el reconocimiento a la ruptura del orden constitucional y la existencia de un golpe de estado cometido por el régimen de Nicolás Maduro en contra la Constitución de la Republica Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1571/mep_07_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1571/mep_07_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el grupo político Integración Democrática del PM</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1572/mep_08_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1572/mep_08_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el PM, declara su mas enérgico repudio a la detención ilegal del Parlamentario Williams Dávila.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1573/mep_11_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1573/mep_11_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR declara su beneplácito por la participación del Gobernador de la Provincia de Misiones en la Cumbre celebrada entre la República Argentina y la Republica Federativa del Brasil introduciendo en agenda asuntos estratégicos para la Provincia de Misiones</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1574/mep_12_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1574/mep_12_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR declara expresar su más enérgico rechazo ante la decisión de modificar la legislación argentina sobre migración por resaltar contraria a derechos humanos de los migrantes</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1575/mep_17_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1575/mep_17_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Adriana Pichardo por la cual el Parlamento del MERCOSUR declara su repudio ante la persecución accionada por la Republica bolivariana de Venezuela en contra del Diputado Gilber Caro y exige su inmediata liberación.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1579/mep_26_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1579/mep_26_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR declara su repudio y rechazo al avance del proceso de militarización de Gran Bretaña en las Islas Malvinas que viene creciendo desde el año 2016.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1580/mep_28_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1580/mep_28_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la  Parlamentaria Julia Perie por la cual el Parlamento del MERCOSUR declara su repudio a la candidatura de Carlos Horacio de Casas presentada por el gobierno Nacional ante la OEA.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1587/mep_37_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1587/mep_37_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto  por la cual el PM declara de Interés Regional el “Primer Encuentro Bilateral celebrado entre el Gobierno de la Provincia de Misiones, encabezado por el Gobernador Lic. Hugo Mario Passalacqua, y el Estado de Río Grande do Sul, de la República Federativa de Brasil,” rubricando un Convenio de Cooperación estratégico para la Provincia de Misiones.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Argentina - BENEDETTO, Humberto</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1588/mep_39_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1588/mep_39_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración  presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento declara su más alto interés cultural legislativo por la creación de la opera “Sinfonía Argentina”.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1589/mep_41_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1589/mep_41_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Canese por la cual el PM insta al FOCEM a no entregar mas fondos para la Avenida Costanera II que se construye en Asunción, Paraguay hasta tanto el proyecto no ofrezca soluciones que permitan mejorar los derechos humanos de miles de familias afectadas.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1591/mep_46_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1591/mep_46_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR declara rendir un justo homenaje a los Veteranos y Caídos en la Guerra de las Malvinas.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1595/mep_51_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1595/mep_51_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Jorge Cejas por la cual el PM en el marco del 8 de marzo, “Día internacional de la mujer trabajadora” declara su adhesión y compromiso por la igualdad de género y el repudio contra todo tipo de violencia contra la mujer.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1606/mep_53_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1606/mep_53_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el PM declara de interés la creación de la “Diplomatura en enseñanza de la historia y el pensamiento latinoamericano” en el ámbito de la escuela de innovación educativa de la Universidad de Santiago del Estero.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1609/mep_60_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1609/mep_60_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara de interés regional el proyecto de investigación denominado  “Cooperación triangular entre ciudades: construyendo un desarrollo resistente al clima en la cuenca del Río Paraná”</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1610/mep_76_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1610/mep_76_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se manifiesta la preocupación por la independencia del Poder Judicial de la Republica del Paraguay ante la lentitud en atender graves denuncias de violación de derechos humanos de la mujer.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2/mep-77-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2/mep-77-2017.pdf</t>
   </si>
   <si>
     <t>El Parlamento del MERCOSUR declara su rechazo enérgico a la violación del Protocolo Constitutivo del PM y a su Reglamento Interno por parte de las autoridades de la República Bolivariana de Venezuela en lo dispuesto en torno al desplazamiento de sus miembros para el cumplimiento de sus funciones Parlamentarias.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1611/mep_78_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1611/mep_78_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Paraguaya ante el PM por la cual se insta al CMC a realizar gestiones ante los gobiernos de los Estados Parte, para la devolución de los “trofeos de guerra” de la Triple Alianza.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/121/mep-85-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/121/mep-85-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración de repudio a las agresiones sufridas por la Parlamentaria Julia Perié</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1627/mep_91_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1627/mep_91_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR declara su rechazo y repudio a la decisión del Tribunal Supremo de Justicia de la República Bolivariana de Venezuela de retirarle los fueros parlamentorios a los diputados venezolanos desconociendo sus actos legislativos.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1628/mep_93_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1628/mep_93_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR declara su repudio por la feroz agresión sufrida por diputados venezolanos y Parlamentarios del MERCOSUR, especialmente los diputados Juan Requenses y Carlos Paparoni y el Parlamentario del MERCOSUR Luis Loaiza.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1649/mep_108_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1649/mep_108_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el PM declara su expreso apoyo a las estratégica iniciativa impulsada por el Estado Plurinacional de Bolivia denominada “Corredor Ferroviario Bioceanico Central” que uniría a Puerto Santos, Brasil y Puerto de Ilo, Perú, uniendo los océanos Atlántico y Pacífico y los Estados Partes de Brasil y Paraguay con los Estados Asociados de Bolivia y Perú.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1690/mep_117_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1690/mep_117_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el Parlamento del MERCOSUR encomienda a su Comisión de Ciudadanía y DDHH a investigar la actuación de la Fuerza Pública del Gobierno de Horacio Cartes del Paraguay en los gravísimos hechos de violencia y violación de los derechos humanos derivados de la toma e incendio del Congreso Nacional y la Sede del partido Liberal Radical Autentico.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1691/mep_118_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1691/mep_118_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Cecilia Britto, Lilia Puig, Humberto Benedetto, Herman Olivero y Alberto Asseff por la cual el Parlamento del MERCOSUR declara su más enérgico repudio a los actos de atroz represión del gobierno venezolano ocurridos en la manifestación del día miércoles 19 de abril.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1694/mep_132_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1694/mep_132_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Fernanda Gil Lozano, acompañada por varios Parlamentarios, de interés de los programas de intervención referida a hombres que ejercen violencia de género.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1696/mep_134_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1696/mep_134_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Lawrence Castro Vivas por la cual el Parlamento del MERCOSUR declara su repudio por las amenazas, discurso violento e instigador de actos criminales contra la dirigencia de la mesa de la Unidad Democrática en la República Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1697/mep_135_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1697/mep_135_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Edgar Mejía por la cual el PM declara hacer un llamado de paz en Siria por la Vida y la Humanidad.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1698/mep_136_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1698/mep_136_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Edgar Mejía por la cual el PM declara exigir respeto a los símbolos patrios de los Estados en las Embajadas y Consulados.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1700/mep_138_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1700/mep_138_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR declara su preocupación por la inminente supresión del Alto Representante General del MERCOSUR y de la Unidad de apoyo a la Participación Social</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1702/mep_146_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1702/mep_146_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR declara instar al gobierno de Venezuela a adoptar medidas concretas para asegurar el Estado de Derecho, mediante la efectiva separación de poderes, el respeto de los DDHH, la liberación de los presos políticos y la vigencia de las instituciones democráticas.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1705/mep_162_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1705/mep_162_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento del MERCOSUR rechaza el suceso unilateral de Gran Bretaña ocasionado por el ingreso del buque Ernest Shackleton que se moviliza con bandera de las Islas Malvinas, al puerto de Montevideo en la República Oriental del Uruguay.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1707/mep_169_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1707/mep_169_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del MERCOSUR declara su más alta satisfacción por el acuerdo alcanzado por los Estados Parte de Argentina y Paraguay a través del Acta de Entendimiento sobre las controversias de la Represa Hidroeléctrica yacyretá.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1709/mep_176_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1709/mep_176_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el Parlamento del MERCOSUR declara de interés el XIV Encuentro de escritores del MERCOSUR, XI Congreso Internacional de Educación Intercultural y Literatura Contemporánea y VIII Encuentro de productores culturales del MERCOSUR</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1710/mep_178_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1710/mep_178_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR declara su preocupación por la decisión de la República Federativa del Brasil de permitir vuelos de la Royal Air France Británica desde Malvinas hacia el aeropuerto brasileño de San Pablo</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1711/mep_180_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1711/mep_180_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR  declara su mas enérgico rechazo al fallo de la Corte Suprema de la Nación Argentina, en el caso de Luis Muiña, que declaró aplicable el beneficio de la Ley N° 24390 en un caso de prisión por delitos de lesa humanidad, desconociendo los tratados internacionales en cuestiones de Derechos Humanos y sentando un nocivo precedente para el Estado de Derecho y el sistema democrático.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1712/mep_181_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1712/mep_181_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el PM declara de interés la presentación oficial de la antología “100 Poetas por la Paz” a llevarse a cabo en la Biblioteca Nacional de la ciudad autónoma de Buenos Aires, el día 6 de junio de 2017</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1713/mep_182_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1713/mep_182_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el Parlamento del MERCOSUR condena enérgicamente la falta de garantías del Estado paraguayo a la comunidad Ava Guaraní en el Distrito de Itakyry en tierras de propiedad del Instituto de desarrollo indígena.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1714/mep_183_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1714/mep_183_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaracion presentada por el Parlamentario Ricardo Canese referente a la Triple Alianza.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1720/mep_189_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1720/mep_189_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Sotelo, Oviedo, Perie y Britto por la cual el PM declara de interés regional la construcción total y puesta en funcionamiento del Gasoducto del Noreste Argentino (GNEA)</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1734/mep_206_2017.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1734/mep_206_2017.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del MERCOSUR declara de interés cultural y humanitario la iniciativa Missao Ushuaia, Venezuela, realización artística conjunta del cineasta Dado Galvao (Brasil) el fotógrafo Cesar Alden (Brasil) y el periodista/ escritor Carlos Javier Arencibia (Venezuela)</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1754/mep_223_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1754/mep_223_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Jorge Taiana, Daniel Filmus y Arlindo Chinaglia por la cual el Parlamento del MERCOSUR declara su preocupación por la derogación de la Ley N°11.161 de la Republica Federativa del Brasil.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1755/mep_235_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1755/mep_235_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se declara a los campesinos presos por el caso de Curuguaty como perseguidos y presos políticos y que toda masacre de Curuguaty sea declarada como un Crimen de Lesa Humanidad, imprescriptible.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1756/mep_238_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1756/mep_238_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el PM declara de interés cultural el Festival y Mercado de televisión internacional, Buenos Aires entre los días 19 al 22 de noviembre y el Concurso “Tu visión, tu móvil, tu ciudad” a desarrollarse en el mismo marco.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1757/mep_239_2017.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1757/mep_239_2017.doc</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios de la Delegación Argentina por la cual el Parlamento del MERCOSUR declara de su interés el evento “Hagamos lío – La revolución del amor” que se realizara en la Republica Argentina durante los años 2017/2018</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1759/mep_255_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1759/mep_255_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Oviedo por la cual el Parlamento del MERCOSUR declara de interés turístico y cultural la realización de la XXXV Edición de la fiesta nacional del pomelo.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1805/mep_270_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1805/mep_270_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Jorge Taiana por la cual el Parlamento del MERCOSUR declara su beneplácito por la aprobación de la resolución A/AC.109/2017/L.26 del Comité de descolonización de la ONU de apoyo al reclamo argentino de diálogo en el Reino Unido por la disputa de soberanía sobre Malvinas, Georgias del Sur y Sandwich del Sur y los espacios marítimos circundantes.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/69/mep-271-2017-2.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/69/mep-271-2017-2.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parl. por la cual el PM decl. instar a los Org. Intl. de DDHH de tomar mayor atención al caso de 9 ciudadanos Bol. det. en Chile a fin de cumplir Norm. Intl. que garant. el princ. amplia def.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1807/mep_289_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1807/mep_289_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR declara su apoyo al pedido realizado por el Secretario General de la OEA, Dr. Luis Almagro al Señor Presidente del Consejo Permanente de la OEA, mediante la cual solicita se convoque a una Sesión extraordinaria del Consejo Permanente a fin de abordar los recientes acontecimientos de la larga crisis política en la Republica Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1808/mep_292_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1808/mep_292_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR declara instar al gobierno de la Republica Bolivariana de Venezuela a desistir del llamado a elecciones para constituir la Asamblea Nacional Constituyente para la reforma Constitucional.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1817/mep_305_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1817/mep_305_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración  presentada por las Parlamentarias Fernanda Gil Lozano, María Luisa Storani, Ana María Corradi, y Julia Perié por la cual el Parlamento del MERCOSUR declara de interés la problemática de la explotación del hombre por el hombre en todos sus modos.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1818/mep_306_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1818/mep_306_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Osvaldo Mercuri, por la cual el Parlamento del MERCOSUR declara de interés las políticas públicas, ejecución de programas y acciones de los estados partes, con el fin de fortalecer la seguridad alimentaria de la población vulnerable.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1822/mep_310_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1822/mep_310_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Renato Molling por la cual el parlamento del MERCOSUR declara su incondicional apoyo al pueblo venezolano y manifiesto su repudio a todos los actos de violencia física y de persecución política emprendidos contra los opositores del actual gobierno.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1873/mep_317_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1873/mep_317_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR declara de Interés  Parlamentario el VII Modelo de la Organización de las Naciones Unidas, Simulacro de Asamblea General, Consejo de Seguridad y Sala de Tratados Internacionales.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1874/mep_318_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1874/mep_318_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR declara de interés el primer foro regional sobre directrices para garantizar el derecho al agua.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/68/mep-319-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/68/mep-319-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por Parl. Ana Ma. Corradi, por la cual el PM declara de Interés el Congreso Nacional contra el Abuso Sexual Infantil</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1875/mep_320_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1875/mep_320_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Julia Perie por la cual el Parlamento del MERCOSUR declara de interés del Parlasur la XII reunión de antropología del MERCOSUR</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1876/mep_323_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1876/mep_323_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el Parlamento del MERCOSUR recomienda al CMC una política común de subsidio y apoyo a la agricultura familiar campesina en el MERCOSUR.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1879/mep_331_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1879/mep_331_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Amanda Núñez por la cual el Parlamento del MERCOSUR declara rechazar todo tipo de trabas y obstáculos que impidan la libre navegación de la Hidrovía – Paraguay – Paraná</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1881/mep_354_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1881/mep_354_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR declara que sea publicado su voto de censura al gobierno de Nicolás Maduro por estar incurriendo en graves violaciones del orden democrático, de la observancia a los derechos humanos y de respeto a la representación popular.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1882/mep_369_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1882/mep_369_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto, por la cual el Parlamento del Mercosur declara su más enérgico repudio por la desaparición forzada en democracia y reclamo por la urgente aparición con vida del ciudadano argentino Santiago Maldonado, ocurrido el pasado 1 de agosto en Ruta Nacional Nº 40, Provincia de Chubut.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1883/mep_370_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1883/mep_370_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese, por la cual el Parlamento del MERCOSUR Declara de Interés del Parlasur el XV ENCUENTRO DE ESCRITORES DEL MERCOSUR, XII CONGRESO INTERNACIONAL DE EDUCACIÓN INTERCULTURAL Y LITERATURA CONTEMPORANEA Y IX ENCUENTRO DE PRODUCTORES CULTURALES DEL MERCOSUR, que se realizará del 12 al 15 de octubre en la Aripuca de Puerto Iguazú, Viejo Hotel Cataratas de Parque Nacional Iguazú y el Parque Nacional do Iguaçu, Estado de Paraná, República Federativa del Brasil.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1886/mep_375_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1886/mep_375_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de declaración presentada por el Parlamentario Diego Mansilla por la cual el Parlamento del MERCOSUR declara de interés la Fiesta del Asador que se realizará del 16 al 17 de diciembre de 2017 en la localidad de Montes de Oca, Provincia de Santa Fe.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1887/mep_376_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1887/mep_376_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Diego Mansilla por la cual el Parlamento del MERCOSUR declara de su interés la 14 edición de la muestra nacional de la PYME agroindustrial.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1892/mep_386_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1892/mep_386_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Alberto Asseff por la cual el PM declara su beneplácito por la creación del Instituto Peruano Argentino de Derecho Penal</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1894/mep_391_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1894/mep_391_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Mansilla de repudio a la deuda externa y eterna contraída por el gobierno argentino.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1895/mep_392_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1895/mep_392_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Mansilla de repudio al stand de Falkland Islands en la expo prado de la ciudad de Montevideo, Republica del Uruguay.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1898/mep_398_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1898/mep_398_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi de repudio a la instalación de un stand de “Falkland Islands” en el pabellón británico de la Expo Prado 2017, Montevideo – Uruguay</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1899/mep_399_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1899/mep_399_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Ana María Corradi sobre “Reforma Trabalhista”</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1939/mep_408_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1939/mep_408_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Humberto Benedetto y Alfredo Béliz por la cual el Parlamento del MERCOSUR declara su beneplácito por la conformación de la Confederación de Sindicatos de Comercio del MERCOSUR – UNICOM MERCOSUR.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1941/mep_411_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1941/mep_411_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR declara su más enérgico repudio a los hechos de violencia y represión acontecidos el 1 de octubre en Cataluña, España.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1942/mep_440_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1942/mep_440_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el PM declara de interés cultural del MERCOSUR las obras del escritor paraguayo Augusto Roa Bastos.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/71/mep-456-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/71/mep-456-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración por Parl. Mario Metaza por la cual el PM decl. su absoluto rechazo a las "razzia" perpetradas por grupos particulares que asistieron al 32° Encuentro Nac. de Mujeres celebrado en la Prov. de Chaco</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1944/mep_458_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1944/mep_458_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del MERCOSUR declara su enérgico rechazo a la realización por parte del Gobierno británico de ejercicios militares en el área de las Islas Malvinas entre los días 30 de octubre y 3 de noviembre de 2017.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1945/mep_459_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1945/mep_459_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su repudio y rechazo a los ejercicios militares con misiles Raper de Gran Bretaña en las Islas Malvinas.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1946/mep_460_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1946/mep_460_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su enérgico rechazo a los ataques sufridos por el Consulado Argentino en la ciudad de Santiago de Chile a manos de personas identificadas como Mapuches.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1947/mep_461_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1947/mep_461_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual se insta al Ministerio Público de la República del Paraguay a investigar la muerte de Israel Eliezer Presentado Ramírez.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1949/mep_474_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1949/mep_474_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el PM declara de interés parlamentario las  “V Jornadas Intercamerales de Genero, Derechos Humanos, Diversidad y MERCOSUR”</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1950/mep_483_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1950/mep_483_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por varios Parlamentarios por la cual el  Parlamento del MERCOSUR declara su sincera e irrestricta admiración a la obra de Paulo Freire.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1964/mep_487_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1964/mep_487_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Jean Wyllys de repudio a las nuevas reglas brasileras que flexibilizan el combate al trabajo esclavo.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1968/mep_537_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1968/mep_537_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara su beneplácito por la conmemoración del “Día Internacional de los Derechos del Niño”.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1969/mep_538_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1969/mep_538_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara su beneplácito por la conmemoración del “Día Internacional de la eliminación de la Violencia contra la Mujer”.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1970/mep_540_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1970/mep_540_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Asseff por la cual el Parlamento del MERCOSUR declara su beneplácito por la firma del Memorando de entendimiento firmado en Asunción del Paraguay para la organización del Mundial de futbol FIFA del año 2030.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1974/mep_549_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1974/mep_549_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Humberto Benedetto y Teresa González Fernández por la cual el Parlamento del MERCOSUR declara su más hondo pesar por los sucesos relacionados con el Submarino argentino ARA San Juan y su solidaridad con los familiares de los 44 tripulantes desaparecidos.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1975/mep_550_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1975/mep_550_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Ricardo Canese por la cual el Parlasur manifiesta su preocupación por la acelerada destrucción del ecosistema característico del Gran Chaco Suramericano.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1979/mep_556_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1979/mep_556_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara su beneplácito por la conmemoración del “Día Internacional de los Derechos Humanos”.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1980/mep_562_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1980/mep_562_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Cecilia Britto por la cual el PM declara de interés regional la realización del “III Seminario Mercosur Ciudadano”.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2095/mep_611_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2095/mep_611_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por el Parlamentario Mario Metaza por la cual el Parlamento del MERCOSUR declara el rechazo al veto interpuesto por la Presidencia de Mauricio Macri a activistas y líderes de diversas ONG a acceder a la 11° Conferencia Ministerial de la organización mundial del comercio celebrada en diciembre de 2017 en la República Argentina.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2113/mep_329_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2113/mep_329_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Fátima Bezerra por la cual el Parlamento del MERCOSUR declara su convicción de que la Universidad Federal de la Integración Latinoamericana (UNILA) es un instrumento fundamental para el fortalecimiento de la integración cultural. Científica y tecnológica de nuestra región.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Propuesta de Recomendación</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1576/mep_22_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1576/mep_22_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR recomienda al CMC, instituir el 24 de marzo como el día de la Memoria del MERCOSUR.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1577/mep_24_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1577/mep_24_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de recomendación presentada por el Parlamentario Julio René Sotelo por la cual el Parlamento del MRCOSUR expresa su preocupación por el dictado de toda norma que ralentice y perjudique los procesos de integración del MERCOSUR.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1578/mep_25_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1578/mep_25_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de recomendación presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento recomienda al CMC crear el Centro de Negocios y Planificación Industrial del MERCOSUR en la Ciudad de Corrientes, Republica Argentina.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1581/mep_30_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1581/mep_30_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Humberto Benedetto  (se van a agregar mas parlamentarios)_x000D_
 por la cual el PM recomienda al GMC la creación del Foro Consultivo Interreligioso del MERCOSUR</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Argentina - KARLEN, Alejandro</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1583/mep_31_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1583/mep_31_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC, promover, fomentar e impulsar acciones con los países asociados y observadores con el objeto de lograr su adhesión al Tratado de Asunción</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1584/mep_32_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1584/mep_32_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR recomienda instar a los Estados Parte a efectuar las gestiones pertinentes ante las cancillerías de la Republica Argentina y la Republica Federativa del Brasil a los fines de iniciar las obras de infraestructura tendientes a la construcción de un puente internacional que una la localidad de Alba Posse, Provincia de Misiones, (Argentina) y la localidad de Porto Mauá, Estado de Rio Grande Do Sul, (Brasil).</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1585/mep_34_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1585/mep_34_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC, modificar el Articulo 19 del Acuerdo de Transporte Fluvial por la Hidrovía Paraguay – Paraná.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1586/mep_36_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1586/mep_36_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Jorge Taiana por la cual el PM recomienda al CMC, establecer mecanismos para la participación del Parlamento del MERCOSUR -a través del órgano que el Parlamento considere pertinente- durante las negociaciones que  el Mercosur lleve adelante con  terceros países y grupos de países.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1590/lic_x_maternidad_mercosur_modificado.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1590/lic_x_maternidad_mercosur_modificado.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Julio René Sotelo por la cual el Parlamento del MERCOSUR recomienda promover la unificación de criterios en los Estados miembros del MERCOSUR , mediante la adecuación legislativa de los mayores periodos y mejores derechos de las madres y sus hijos en lo concerniente a la “Licencia por enfermedad” en el ámbito laboral, tanto para el sector público como privado</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1594/mep_50_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1594/mep_50_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación  presentada por la Parlamentaria Ana María Corradi por la cual el PM recomienda al CMC, para que a través del Sector Educativo del MERCOSUR implemente acciones tendientes al relanzamiento del Parlamento Juvenil del MERCOSUR, como una herramienta de participación y reflexión de los jóvenes en el proceso de Integración Regional.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1608/mep_55_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1608/mep_55_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación  presentada por el Parlamentario Daniel Filmus por la cual el PM recomienda  expresar su más enérgico rechazo ante los vuelos militares operados por la Real Fuerza Aérea entre aeropuertos brasileños y Monte Agradable.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1612/mep_80_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1612/mep_80_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Tulio Enrique Caponio por la cual el PM recomienda al CMC se arbitren los medios para que toda la región del MERCOSUR conforme una UNICA ZONA en materia de prestación del servicio de telefonía celular.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1613/mep_81_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1613/mep_81_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Tulio Enrique Caponio por la cual el PM recomienda al CMC se arbitren los medios para que el azúcar no sea sacado de la lista de productos protegidos por las barreras arancelarias del MERCOSUR entre los países de Argentina y Brasil.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1614/mep_82_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1614/mep_82_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Walter Nostrala por la cual el PM, recomienda promover en cada uno de los Estados Parte, la creación de normas y/o fijación de políticas que garanticen de manera real el abordaje y tratamiento de las “Enfermedades Raras o poco frecuentes”.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1615/mep_83_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1615/mep_83_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Walter Nostrala por la cual el PM recomienda promover la creación del Observatorio de violencia contra la mujer en el MERCOSUR con el objetivo de analizar y fomentar el cuidado y la protección de la mujer.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1616/mep_84_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1616/mep_84_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Walter Nostrala por la cual el PM recomienda promover la declaración de la semana de la conciencia ambiental en el MERCOSUR con el objetivo de generar y fomentar el cuidado y la protección del ambiente.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1624/mep_86_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1624/mep_86_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Jorge Taiana referente al apoyo a las acciones destinadas a no contribuir directa o indirectamente al sostenimiento de la ocupación militar de las Islas Malvinas, Georgia del Sur y Sandwich del Sur y los espacios marítimos circundantes.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Argentina - BRITTO, Cecilia, Argentina - NICOLETTI, Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1629/mep_96_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1629/mep_96_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Cecilia Britto y Eduardo Nicoletti por la cual el Parlamento del MERCOSUR recomienda al CMC invitar a los Estados Parte y asociados a que efectúen las gestiones pertinentes ante sus organismos provinciales y nacionales a los fines de remitir al Centro de Documentación de DDHH Integrales en el ámbito de la Comisión de Ciudadanía y DDHH del Parlamento del MERCOSUR toda documentación, registros fotográficos, grabaciones y testimonios vinculados a violaciones de DDHH.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1639/mep_99_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1639/mep_99_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR recomienda al CMC, declarar al Acuífero Guaraní Patrimonio Natural del MERCOSUR.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/491/mep-102-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/491/mep-102-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC la creación _x000D_
  el Observatorio de la inmigración en el MERCOSUR</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1643/mep_103_2017.doc</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1643/mep_103_2017.doc</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen por la cual el Parlamento del MERCOSUR recomienda al CMC para que inste a los gobiernos de los Estados Partes como integrantes de la Comisión de Patrimonio Cultural del MERCOSUR  a suscribir el reconocimiento del acervo cultural de una amplia zona geográfica que vuelca en el Chamamé su identidad musical, poética y danza.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1672/mep_110_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1672/mep_110_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Marcelo Matos referente al registro único para vehículos robados o Hurtados</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1692/mep_120_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1692/mep_120_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Osvaldo Mercuri de interés del Parlamento del MERCOSUR, el día mundial de la tierra a celebrarse el día 22 de abril.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1701/mep_140_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1701/mep_140_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Walter Nostrala por la cual el Parlamento del MERCOSUR recomienda instar a cada uno de los Estados Parte a profundizar sus políticas de control en materia de seguridad alimentaria con el objeto de garantizar el derecho a la salud de los consumidores parlasureños.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1708/mep_175_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1708/mep_175_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR recomienda al CMC instar a la República Argentina y a la República de Chile a que efectúen las gestiones pertinentes a los fines de iniciar las obras de infraestructura necesarias para la construcción del Túnel Internacional “Paso de las Leñas”</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1715/mep_184_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1715/mep_184_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Gabriel Fidel respecto a la necesidad de garantizar la participación y realizar consultas a las Provincias/Estados/Municipios/Departamentos sobre el inicio y avance de las negociaciones comerciales del MERCOSUR.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1751/mep_209_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1751/mep_209_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Aureo por la cual el Parlamento del MERCOSUR recomienda al CMC adopte providencias junto al órgano competente del MERCOSUR para la elaboración de acuerdos que eliminen la cobranza por servicios de roaming internacional de voz y de datos prestados en el territorio integrado a los visitantes provenientes de los Estados del bloque.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1752/mep_210_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1752/mep_210_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Aureo por la cual el Parlamento del MERCOSUR recomienda al órgano competente la elaboración de directrices para una política de Mercosur contra la desaparición de niños.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1753/mep_210a_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1753/mep_210a_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Adriana Pichardo y Lawrence Castro Vivas por la cual el Parlamento del MERCOSUR recomienda al CMC instruir al Foro especializado migratorio del MERCOSUR, la evaluación y seguimiento del estado legal de los ciudadanos venezolanos en el territorio del MERCOSUR</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1758/mep_243_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1758/mep_243_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR recomienda al CMC que exhorte a los Estados Parte y asociados a las realización de un Registro Único de Mujeres del MERCOSUR y países asociados afectadas por implantes PIP</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1813/mep_293_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1813/mep_293_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Cecilia Britto por la cual el Parlamento del MERCOSUR recomienda al CMC instar a la Republica Federativa del Brasil a promover, mantener, y fortalecer la organización administrativa, los objetivos y finalidades con los que fuera creada la “Universidad de Integración Latino Americana”.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1877/mep_327_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1877/mep_327_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Edgar Romero Flores por la cual el Parlamento del MERCOSUR recomienda la apertura del fondo fiduciario de armonía con la naturaleza del foro político de alto nivel sobre desarrollo sostenible de las Naciones Unidas.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1880/mep_353_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1880/mep_353_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR recomienda al CMC armonizar la educación superior de posgrado en el MERCOSUR</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1884/mep_371_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1884/mep_371_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Diego Mansilla, por la cual el Parlamento del MERCOSUR recomienda al CMC (Concejo del Mercado Común) intervenga ante el Departamento de Comercio de los Estados Unidos y ante la Organización Mundial del Comercio (OMC) con el objetivo de que el mismo revea la decisión de aplicar un arancel a la importación de biodiesel proveniente de la República Argentina.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1885/mep_373_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1885/mep_373_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen sobre los principios de una política de aguas para la región del MERCOSUR</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1888/mep_377_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1888/mep_377_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen referente a una propuesta de emergencia en  adicciones en la región del MERCOSUR</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1890/mep_381_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1890/mep_381_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Damiao Feliciano por la cual el Parlamento del MERCOSUR recomienda al CMC establecer un sistema de consulta permanente entre los sectores de defensa de los Estados Parte incluyendo los comandos militares y policiales y las áreas de ciencia y tecnología pertinentes.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/70/mep-388-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/70/mep-388-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación  presentada por los integrantes de la Comisión de Trabajo del Parlamento del MERCOSUR sobre la iniciativa de género.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1582/mep_31_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1582/mep_31_2017.pdf</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1893/mep_390_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1893/mep_390_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Diego Mansilla y Mario Metaza de repudio a la represión en la marcha por la desaparición forzosa de Santiago Maldonado.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1896/mep_393_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1896/mep_393_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Diego Mansilla por la cual el PM recomienda al CMC arbitre los medios necesarios para que el Sr. Presidente Pro Tempore del MERCOSUR informe a este Parlamento sobre su proyecto de trabajo y propuesta.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1897/mep_394_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1897/mep_394_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por los Parlamentarios Ana María Corradi, Lilián Galán, Mario Metazza, Fernanda Gil Lozano, y Julia Perié referente a declarar natural del Parlasur el sistema Acuífero Guaraní.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1902/mep_402_2017.docx</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1902/mep_402_2017.docx</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Benita Diaz Perez sobre la educación que fomente la cultura de paz en el MERCOSUR</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1937/mep_405_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1937/mep_405_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Diego Mansilla por la cual el PM solicita al CMC para que informe si el Dr. Rosinha ha sido desvinculado de su cargo o continúa en el mismo.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1938/mep_406_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1938/mep_406_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por los Parlamentarios Mansilla y Caggiani por la cual el PM recomienda al CMC realice las gestiones pertinentes ante el Presidente de Brasil, Sr Michel Temer e intervenga ante el Ministerio de Agricultura, Ganadería y abastecimiento de Brasil a los fines de extender el cupo más allá del mes de Mayo de 2018 para la importación de leche en polvo de la Republica de Argentina y de la Republica del Uruguay.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1940/mep_410_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1940/mep_410_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Karlen por la cual el Parlamento del MERCOSUR al GMC el inicio de las gestiones ante los países del bloque e instar a las autoridades del gobierno de la República Argentina a realizar la transferencia y cesión de la represa Hidroeléctrica Binacional de Yacyreta a la provincia de Corrientes, República Argentina.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1943/mep_451_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1943/mep_451_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR recomienda que el CMC estudie la posibilidad de crear la oficina de planificación estratégica para la prevención de problemas concernientes a la agricultura y al cambio climático.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1948/mep_469_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1948/mep_469_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Julio Sotelo referente a los servicios públicos como Derechos Humanos.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1960/mep_485_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1960/mep_485_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Capitao Augusto referente a la creación de un banco de datos único para criminales, armas y vehículos hurtados y robados.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1965/mep_488_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1965/mep_488_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación por la cual se recomienda al CMC remita a los Estados Parte el Presupuesto del PM para el año 2018.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1961/mep_536_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1961/mep_536_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Alejandro Karlen y acompañado por la Parlamentaria Julia Perie por la cual el Parlamento del MERCOSUR recomienda promover una investigación internacional sobre el accidente del submarino ARA San Juan.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1971/mep_541_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1971/mep_541_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Humberto Benedetto por la cual el PM recomienda al CMC implementar un Programa de Convergencia en materia de Legislación, políticas activas de incentivos y unificación de estrategias de exportación y consumo interno sobre bio combustibles.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1972/mep_547_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1972/mep_547_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Ana María Corradi por la cual el PM recomienda al CMC abordar la inserción sociolaboral de personas con discapacidad intelectual, motora y/o sensorial desde una perspectiva de Derechos Humanos.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1973/mep_548_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1973/mep_548_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi por la cual el PM declara su beneplácito a la Ley de Paridad de Género en la conformación de las listas legislativas nacionales y de autoridades de los partidos políticos en la República Argentina.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1977/mep_552_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1977/mep_552_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Fidel por la cual el Parlamento del  MERCOSUR recomienda al CMC la creación de un Fondo especial destinado a la financiación de acciones tendientes a incrementar la perspectiva de género en Mercosur.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1978/mep_553_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1978/mep_553_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Fidel por la cual el Parlamento del  MERCOSUR recomienda al CMC la creación del programa de movilidad de jóvenes del MERCOSUR “Sur Joven”.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Brasil - SCHUCH, Heitor</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1981/mep_571_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1981/mep_571_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Heitor Schuch por la cual el PM recomienda al CMC adopte providencias junto al órgano competente del MERCOSUR para la implantación del sistema de cuotas para la importación de leche de Uruguay en el límite de 3 mil toneladas por año.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1962/mep_577_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1962/mep_577_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Aureo por la cual el PM recomienda al CMC que adopte las providencias junto al órgano competente del MERCOSUR para la creación de MERCOPOL, policía de frontera del MERCOSUR.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1963/mep_578_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1963/mep_578_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por el Parlamentario Aureo por la cual el PM recomienda al CMC adopte las providencias junto al órgano competente del MERCOSUR para la institución de directrices y cooperación entre los países para enfrentar el tráfico de armas.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Propuesta de Informe</t>
   </si>
   <si>
     <t>CTRANS - Comisión de Transportes, Infraestructura, Recursos Energéticos, Agricultura, Pecuaria y Pesca</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1724/mep_147_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1724/mep_147_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta por la cual el PM recomienda al CMC la búsqueda de financiamiento ante organismos regionales: BID, CAF, FONPLATA y FOCEM para actualizar los estudios sobre aprovechamiento múltiple e integral del Río Bermejo. (MEP/662/2016)</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Propuesta de Disposición</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1592/mep_47_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1592/mep_47_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR dispone crear el observatorio de trabajo dentro del ámbito de la Comisión de trabajo, políticas de empleo, seguridad social y economía social en el Parlasur.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Argentina - PUIG, Lilia</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1593/mep_49_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1593/mep_49_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la  Parlamentaria Lilia Puig acompañada por los Parlamentarios M. Luisa Storani, Norma Aguirre y Gabriel Fidel referente a los criterios para el acceso a la información pública del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Brasil - RUSSOMANNO, Celso</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1625/mep_87_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1625/mep_87_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Celso Russomanno por la cual el Parlamento del MERCOSUR dispone crear una Comisión Especial en el ámbito de Derechos Humanos (cuentas bancarias Iglesia Universal del Reino de Dios).</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1695/mep_133_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1695/mep_133_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por las Parlamentarias Cecilia Britto y María Luisa Storani referente a la remuneración de los Parlamentarios de la República Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/318/mep_141_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/318/mep_141_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios por la cual el PM dispone la creación del Grupo de Relacionamiento con actores económicos y de la sociedad civil (GRAES).</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1716/mep_185_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1716/mep_185_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del MERCOSUR dispone crear el Observatorio de la Transparencia del Parlamento del MERCOSUR (OTPM) integrado por Parlamentarios de todos los Estados Partes.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1717/mep_186_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1717/mep_186_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Ana María Corradi por la cual El Parlamento del MERCOSUR dispone aprobar el convenio marco de cooperación académica, científica y tecnológica entre la Universidad Católica de Santiago del Estero y el Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1718/mep_187_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1718/mep_187_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Ana María Corradi por la cual El Parlamento del MERCOSUR dispone aprobar el convenio marco de cooperación académica, científica y tecnológica entre la Universidad Nacional de Santiago del Estero y el Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1721/mep_191_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1721/mep_191_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Felipe Bornier referente a la primera infancia.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/122/mep-212-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/122/mep-212-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición sobre reforma del Presupuesto del PM 2017</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1806/mep_285_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1806/mep_285_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR dispone crear la Comisión Permanente de Pensamiento Estratégico prospectivo en el ámbito del Parlamento del MERCOSUR.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1816/mep_304_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1816/mep_304_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Humberto Benedetto por la cual el Parlamento del MERCOSUR dispone desconocer la convocatoria para conformar la Asamblea Nacional Constituyente y las elecciones realizadas el 30 de julio en el Estado parte de la Republica Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1819/mep_307_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1819/mep_307_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios, por la cual el Parlamento del MERCOSUR dispone tomar las medidas necesarias para facilitar el traslado y permanencia de los Parlamentarios de la República Bolivariana de Venezuela para asistir a las sesiones plenarias y reuniones de comisiones del Parlamento del Mercosur.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1820/mep_111_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1820/mep_111_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Alberto Asseff, por la cual el Parlamento del MERCOSUR declara su rechazo a las declaraciones vertidas por el presidente de los Estados Unidos de América, Donald Trump, amenazando con intervenir militarmente en la República Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1872/mep_316_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1872/mep_316_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por la Parlamentaria Ana María Corradi por la cual el Parlamento del MERCOSUR dispone aprobar el proyecto del Modelo MERCOSUR – Simulacro de Sesión ordinaria del Parlamento del MERCOSUR</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1878/mep_330_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1878/mep_330_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por varios Parlamentarios por la cual el Parlamento del MERCOSUR dispone convocar a la Comisión Sociolaboral del MERCOSUR para interiorizarse sobre la Reforma Laboral en Brasil y debatir sobre las relaciones laborales en los otros países miembros del MERCOSUR</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1889/mep_380_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1889/mep_380_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Damiao Feliciano “altera la ley N° 8080/1990 que dispone sobre las condiciones para la promoción, protección y recuperación de la salud.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1891/mep_382_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1891/mep_382_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Damiao Feliciano “Altera la Ley N° 9394/1996 que establece las directrices y las bases de la educación nacional en el sentido de posibilitar a los profesionales de la educación a participar en programas de intercambio y de cooperación técnica en instituciones pertenecientes a los países que componen el Mercado Común del Sur.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1966/mep_489_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1966/mep_489_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual se aprueba el Presupuesto del PM 2018</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Argentina - CORNEJO, Hernán</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1976/mep_551_2017_2.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1976/mep_551_2017_2.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición presentada por el Parlamentario Hernán Cornejo por la cual el Parlamento del MERCOSUR dispone solicitar al Tribunal Permanente de Revisión la opinión consultiva, sobre el régimen jurídico del pago de las dietas y demás beneficios a los Parlamentarios.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Brasil - RIBEIRO, Aureo</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/88/mep_572_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/88/mep_572_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Disposición por la cual el PM dispone crear el portal e- Democracia en el ámbito del MERCOSUR con vistas a incentivar la participación de la población en el proceso legislativo.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informe de Comisión</t>
   </si>
   <si>
     <t>CDDHH - Comisión de Ciudadanía y Derechos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1597/mep_18_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1597/mep_18_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la Propuesta de Declaración por la cual el PM expresa su más enérgico repudio a las amenazas sufridas por los Parlamentarios y Diputados Venezolanos por el Presidente Nicolás Maduro.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1598/mep_19_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1598/mep_19_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración de Beneplácito por la realización de la Audiencia Pública sobre Derechos Humanos llevada a cabo en la Republica Bolivariana de Venezuela los días 7 y 8 de Julio de 2016.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1599/mep_20_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1599/mep_20_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la Propuesta de Declaración de rechazo al ejercicio de la violencia como método de acción política</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1725/mep_148_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1725/mep_148_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de Declaración por la cual el PM insta al FOCEM a no entregar más fondos para la Avenida Costanera II que se construye en Asunción, Paraguay. (MEP/148/2016)</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1726/mep_149_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1726/mep_149_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual el PM recomienda la promoción del corredor ferroviario interoceánico central. (MEP/463/2016)</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1727/mep_150_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1727/mep_150_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de recomendación por la cual el PM recomienda al CMC instar a los gobiernos de los Estados Parte a realizar estudios de factibilidad tendientes a la construcción de una Hidrovía que conecte el eje Norte – Sur de las cuencas Orinoco, el Amazonas y el Plata por medio de un gran canal sudamericano que aproveche los ríos navegables pertenecientes a dichos sistemas (MEP/481/2016)</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1728/mep_151_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1728/mep_151_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta por la cual el PM declara de interés que la Republica Argentina concluya diversas obras de infraestructura. (MEP/408/2016)</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1729/mep_152_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1729/mep_152_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de recomendación por la cual el PM recomienda a los Estados Parte la coordinación de una directriz común de integración multimodal de transporte, en materia aduanera seguridad, normativa evitando las demoras en las fronteras (MRP/418/2016)</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>CECO - Comisión de Asuntos Económicos, Financieros, Comerciales, Fiscales y Monetarios</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1730/mep_171_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1730/mep_171_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR recomienda al CMC exhortar a la modificación del Acuerdo de transporte fluvial por la Hidrovía Paraguay – Paraná.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1731/mep_172_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1731/mep_172_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la propuesta por la cual el Parlamento del MERCOSUR recomienda al CMC establecer mecanismos para la participación del PM durante las negociaciones que el MERCOSUR lleve adelante con terceros países  y grupos de países.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1732/mep_173_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1732/mep_173_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR recomienda al CMC llevar adelante un acuerdo de eliminación de cobro de comisión por las transferencias monetarias que remiten migrantes de escasos recursos a sus familiares. (MEP/606/2016)</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1733/mep_174_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1733/mep_174_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la propuesta por la cual el PM declara su repudio y preocupación por las actividades ilegales de la empresa UBER B.V y UBER TECHONLOGIES INC en la ciudad de Buenos Aires. (MEP/613/2017)</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1760/mep_215_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1760/mep_215_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de 2 proyectos: la Propuesta de Recomendación por la cual el PM recomienda al CMC que invite a los Estados Parte y Asociados a que aprueben e incorporen a su legislación interna el Protocolo para prevenir y combatir la Trata de Personas (MEP/112/2016)  y la Propuesta de Disposición para la impresión de volantes sobre prevención de trata de personas (MEP/207/2016)</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1761/mep_216_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1761/mep_216_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la Propuesta de Declaración sobre la reafirmación de la figura del asilo y del refugiado como Derecho Humano en el ámbito del MERCOSUR (MEP/728/2016)</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1762/mep_219_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1762/mep_219_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de recomendación por la cual se recomienda al Grupo Mercado Común la creación del Foro interreligioso del MERCOSUR (MEP/30/2017)</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1763/mep_220_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1763/mep_220_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la propuesta de declaración por la cual el PM declara en el marco del 8 de marzo “Día Internacional de la Mujer trabajadora” su adhesión y compromiso por la igualdad de género y repudio contra todo tipo de violencia contra la mujer (MEP/51/2017)</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1764/mep_221_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1764/mep_221_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la propuesta de Declaración de rechazo a toda forma de discriminación y persecución a cualquier ciudadano del bloque regional así como a Parlamentarios que integran este cuerpo, ya sea por su orientación sexual o identidad de género, repudiando los agravios sufridos por el Parlamentario Jean Willys. (MEP/710/2016)</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1765/mep_222_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1765/mep_222_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Declaración de repudio sobre el arresto o detención ilegal, inconstitucional y contraria a los instrumentos internacionales en materia de Derechos Humanos del Sr. Gilber Caro, Diputado suplente de la República Bolivariana de Venezuela (MEP/01/2017)</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>CJUR - Comisión de Asuntos Jurídicos e Institucionales</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1766/mep_224_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1766/mep_224_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación con modificaciones de la propuesta por la cual el PM resuelve determinar los Temas de Interés Regional (TIRP) (MEP/56/2016)</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1767/mep_230_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1767/mep_230_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR recomienda al CMC la creación de una UNICA ZONA en materia de prestación del servicio de telefonía celular (MEP/80/2017)</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1771/mep_231_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1771/mep_231_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la propuesta por la cual el Parlamento del MERCOSUR recomienda al CMC que el azúcar no sea sacado de la lista de productos protegidos por las barreras arancelarias del MERCOSUR entre los países de Argentina y Brasil (MEP/81/2017)</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1772/mep_234_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1772/mep_234_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación con modificaciones de la propuesta por la cual el parlamento del MERCOSUR recomienda al CMC la creación de Un Centro de Negocios y Planificación Industrial del MERCOSUR en la Provincia de Corrientes.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>CEDU - Comisión de Educación, Cultura, Ciencia, Tecnología y Deporte</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1773/mep_244_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1773/mep_244_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de Recomendación por la cual el Parlamento del MERCOSUR declara su beneplácito por la conmemoración del 25 aniversario de la creación del MERCOSUR (MEP/53/2016)</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1774/mep_245_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1774/mep_245_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación  de la propuesta de recomendación por la cual el Parlamento del MERCOSUR recomienda al CMC instar a los Estados Parte del MERCOSUR a que tomen las medidas necesarias para que las Federaciones y gremios de futbol adecuen sus convenios y demás instrumento legales a los fines de suprimir la limitación del cupo de jugadores extranjeros en los casos de profesionales originarios de los países que integran el MERCOSUR (MEP/113/2016)</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1775/mep_246_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1775/mep_246_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación  de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de su interés la iniciativa de la Universidad Federal de Integración Latinoamericana de promover la producción de huertas orgánicas en las escuelas (MEP/132/2016)</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1776/mep_30_-_2015.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1776/mep_30_-_2015.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR declara de su interés el Portal de Agencias de noticias de América Latina y el Caribe que dirige el sociólogo y periodista argentino Pedro Brieger (MEP/30/2015)</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1777/mep_248_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1777/mep_248_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación  de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de su interés la Universidad Federal de Integración Latinoamericana (MEP/136/2016)</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1778/mep_249_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1778/mep_249_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR declara de interés institucional la publicación de Actas y documentos emanados de la Comisión Parlamentaria Conjunta del MERCOSUR (MEP/94/2014)</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1779/mep_250_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1779/mep_250_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación  de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara su total apoyo a la iniciativa planteada entre la R.O.U y la República Argentina ante la FIFA de realizar de manera conjunta la Copa Mundial de Futbol 2030 denominada Copa Centenario (MEP/96/2016)</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1780/mep_251_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1780/mep_251_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación  propuesta por la cual el Parlamento del MERCOSUR recomienda adherir a la conmemoración del día 2 de abril de la Republica Argentina, Día del Veterano y de los caídos en la Guerra de las Malvinas (MEP/90/2016)</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1781/mep_252_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1781/mep_252_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR recomienda suprimir las cargas en concepto de roaming en el MERCOSUR (MEP/45/2015).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1823/mep_281_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1823/mep_281_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM plantea la necesidad de profundizar las estrategias regionales en pos de promover la integración de la diversidad cultural y la visibilizacion de la problemática de los pueblos originarios (MEP/190/2016)</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1824/mep_282_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1824/mep_282_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de Declaración por la cual el PM declara de interés el Congreso Internacional de la Guerra de la Triple Alianza (MEP/282/2017)</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1825/mep_283_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1825/mep_283_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el Parlamento del MERCOSUR declara de interés el Memorial de la gesta de Malvinas emplazada en la villa marítima El Cóndor, provincia de Río Negro (MEP/189/2016)</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1826/mep_284_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1826/mep_284_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC invite a los Estados Parte a tomar las medidas necesarias para la Declaración del Prócer Latinoamericano del Comandante General Andrés Guacurarí en reconocimiento a su valentía en combate al mando de tropas libertadoras, en la emancipación de los pueblos latinoamericanos (MEP/07/2016)</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1827/mep_296_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1827/mep_296_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación con modificaciones de la propuesta de recomendación por la cual el PM recomienda al CMC analizar la factibilidad de financiar mediante el FOCEM la construcción de una terminal de ómnibus en Goya (Corrientes) y una serie de obras de infraestructura en interconexión vial entre las ciudades de Reconquista y Goya (MEP/14/2016) (MEP/103/2016)</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1828/mep_297_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1828/mep_297_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual el PM recomienda al CMC analizar la factibilidad de financiar mediante el FOCEM el acceso al Paraje Yahpe tramo de la ruta nacional N° 12 en la Republica Argentina (MEP/104/2016)</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1829/mep_298_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1829/mep_298_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual el PM recomienda al CMC instar a la Republica Argentina, analicen, y efectivicen las respectivas resoluciones con el objeto de darle inicio a las obras que fueran pautadas hacia fines del año 2015 (MEP/260/2016)</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1830/mep_299_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1830/mep_299_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de por la cual el PM recomienda al CMC impulsar de inmediato planes ferroviarios interoceánicos e interconectados entre sí de norte a sur (MEP/188/2017)</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1831/mep_300_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1831/mep_300_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por la cual el PM recomienda al CMC elevar el proyecto de paso Internacional Las Leñas al Consejo Sudamericano de Infraestructura y Planeamiento de las obras estratégicas del Eje Mercosur  - Chile (MEP/287/2016)</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1832/mep_301_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1832/mep_301_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por la aprobación de la propuesta de declaración por la cual el PM declara de interés regional la construcción total y puesta en funcionamiento del Gasoducto del Noroeste Argentino (GNEA) (MEP/189/2017)</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1903/mep_358_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1903/mep_358_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara destacar la Creación del Instituto Balseiro, un centro académico y científico de prestigio internacional (MEP/421/2016)</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1904/mep_359_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1904/mep_359_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de por la cual el Parlamento del MERCOSUR declara de interés el programa “Parlamento Juvenil del MERCOSUR” (MEP/438/2016)</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1905/mep_360_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1905/mep_360_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta por la cual el Parlamento del MERCOSUR declara de su interés la Universidad Plurinacional de la Patria Grande (MEP/667/2016)</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1906/mep_361_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1906/mep_361_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el parlamento del Mercosur declara de interés la creación de la Diplomatura en enseñanza de la historia y el pensamiento latinoamericano en el  ámbito de la escuela de innovación educativa de la Universidad de Santiago del Estero (MEP/53/2017)</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1907/mep_362_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1907/mep_362_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de recomendación por la cual el parlamento del MERCOSUR recomienda al CMC instituir el 24 de marzo como el día de la Memoria del MERCOSUR (MEP/22/2017)</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1908/mep_363_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1908/mep_363_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de recomendación por la cual el parlamento del MERCOSUR recomienda al CMC para que inste a los gobiernos de los Estados Parte como integrantes de la Comisión de Patrimonio Cultural del MERCOSUR a suscribir el reconocimiento del acervo cultural de una amplia zona geográfica que vuelca en el chamame su identidad musical, poetice y danza (MEP/103/2017)</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1909/mep_364_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1909/mep_364_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de recomendación  por la cual el Parlamento del MERCOSUR recomienda al CMC la declaración de “Ciudadano Ilustre del MERCOSUR post mortem” a Alberto Methol Ferre por su obra y trayectoria e invalorable aporte a la integración regional.(MEP/487/2016)</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1910/mep_365_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1910/mep_365_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta por la cual el PM resuelve desarrollar una campaña pública de promoción sobre el eje temático “El Parlasur en las escuelas” (MEP/381/2017)</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1911/mep_366_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1911/mep_366_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta de recomendación por la cual el PM recomienda al CMC analizar la factibilidad de simplificar los trámites migratorios para facilitar la movilidad de artistas y circulación de obras de arte en países del MERCOSUR (MEP/437/2016)</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1914/mep_367_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1914/mep_367_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de declaración por la cual el PM declara su convicción de la que la UNILA es un instrumento fundamental para el fortalecimiento de la integración, cultural y tecnológica de nuestra región y su repudio a cualquier intento de extinguirla o desvirtuarla (MEP/329/2017)</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1915/mep_378_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1915/mep_378_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Infraestructura por el archivo de la propuesta de recomendación por la cual el Parlamento del MERCOSUR recomienda al CMC analizar la factibilidad de financiar mediante el FOCEM una serie de obras de infraestructura tendientes a la instalación de ferrocarriles que unan la ciudad de Aristóbulo del Valle con el Parque Provincial de Salto Encantado (MEP/201/2016)</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1916/mep_383_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1916/mep_383_2017.pdf</t>
   </si>
   <si>
     <t>Informe de de la Comisión de Infraestructura por la aprobación de la propuesta de recomendación por al cual el PM recomienda al CMC se arbitren los medios para que toda la región del MERCOSUR conforme una única zona en materia de prestación del servicio de telefonía celular (MEP/80/2017)</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1917/mep_384_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1917/mep_384_2017.pdf</t>
   </si>
   <si>
     <t>Informe de de la Comisión de Infraestructura por la aprobación con modificaciones  de la propuesta de declaración por la cual el PM declara su expreso apoyo a las estratégica iniciativa impulsada por el Estado Plurinacional de Bolivia denominada “Corredor ferroviario Bioceanico Central” que uniría a Puerto Santos, Brasil y Puerto de Ilo, Perú, uniendo los océanos Atlántico y Pacifico y los Estados Parte de Brasil y Paraguay con los Estados Asociados de Bolivia y Perú (MEP/108/2017)</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1918/mep_385_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1918/mep_385_2017.pdf</t>
   </si>
   <si>
     <t>Informe de de la Comisión de Infraestructura por la aprobación con modificaciones  de la propuesta de declaración por la cual se repudia y se manifiesta preocupación por el transporte ilegal de pasajeros que realizan la empresa UBER V.B y UBER TECHNOLOGIES en la ciudad Autónoma de Buenos Aires (MEP/613/2016)</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/205/mep_444_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/205/mep_444_2017.pdf</t>
   </si>
   <si>
     <t>INFORME de la Comisión de Asuntos Jurídicos POR LA APROBACIÓN (MEP/444/2017) de la Propuesta de Proyecto de norma referente a la reglamentación del procedimiento para la solicitud de opiniones consultivas al TPR por el PM y otras modificaciones. (MEP/108/2015)</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1954/mep_445_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1954/mep_445_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la propuesta de Disposición por la cual el PM dispone crear la Comisión Especial sobre Género, Equidad y Diversidad con el fin de promover e incorporar el enfoque de género en todas sus manifestaciones en la agenda del PM.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/3/mep-446-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/3/mep-446-2017.pdf</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1955/mep_453_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1955/mep_453_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC invitar a los Estados Parte y asociados a que efectúen las gestiones pertinentes ante sus organismos Provinciales y Nacionales a los fines de remitir al Centro de Documentación de DDHH Integrales en el ámbito de la Comisión de Ciudadanía y DDHH del PM toda documentación, registros fotográficos, grabaciones, y testimonios vinculados a violaciones de DDHH.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1956/mep_454_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1956/mep_454_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la Propuesta de Declaración de interés referida a la problemática de la explotación del hombre por el hombre en todos sus modos.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1957/mep_455_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1957/mep_455_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía y DDHH por la aprobación con modificaciones de la Propuesta de Declaración por la cual el Parlamento del MERCOSUR declara de interés regional la realización de la XII Reunión de Antropología del MERCOSUR.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1958/mep_462_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1958/mep_462_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC generar mecanismos de diálogo y consulta permanente en las regiones.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1959/mep_463_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1959/mep_463_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Económicos por el archivo de la Propuesta de Recomendación por la cual el PM recomienda al CMC la firma de un Acuerdo entre los Gobiernos de los Estados del MERCOSUR, relativo a promover la constitución de una zona económica complementaria y de Libre Comercio, con las Islas Malvinas.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>CPRESP - Comisión de Presupuesto y Asuntos Internos</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2041/mep_490_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2041/mep_490_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asuntos Internos por la aprobación de la Propuesta de Disposición por la cual se aprueba el Presupuesto del PM 2018.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2042/mep_491_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2042/mep_491_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto y Asunto Internos por la aprobación de la Propuesta de Recomendación en relación al Presupuesto del PM Ejercicio enero-diciembre de 2018.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2043/mep_493_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2043/mep_493_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Declaración por la cual el PM declara su sincera e irrestricta admiración a la obra innovadora y revolucionaria de Paulo Freire (MEP/492/2017).</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2044/mep_510_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2044/mep_510_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM dispone aprobar el convenio marco de cooperación académica, científica y tecnológica entre la Universidad Católica de Santiago del Estero y el Parlamento del MERCOSUR (MEP/186/2017).</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2045/mep_511_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2045/mep_511_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés las Jornadas conmemorativas del 40 aniversario de la masacre de Margarita Belén (MEP/672/2016).</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2046/mep_512_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2046/mep_512_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta de declaración por la cual el PM declara de interés el XIV Encuentro de escritores del MERCOSUR, XI Congreso Internacional de Educación Intercultural y Literatura Contemporánea y VIII Encuentro de productores culturales del MERCOSUR (MEP/176/2017).</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1990/mep_513_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1990/mep_513_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM declara promover la visibilizacion  del MERCOSUR  a través de materiales educativos (MEP/520/2016).</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2047/mep_514_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2047/mep_514_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM declara su más alto interés cultural legislativo por la creación de la opera “Sinfonía Argentina”(MEP/39/2017).</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2048/mep_515_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2048/mep_515_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por el archivo de la propuesta por la cual el PM declara de interés la presentación oficial de la antología “100 poetas por la Paz” (MEP/181/2017)</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1988/mep_516_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1988/mep_516_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM declara de su interés “El Camino Misionero y Guaraní de las 3 Misiones” (MEP/680/2016).</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2049/mep_517_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2049/mep_517_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM recomienda al CMC instar a la República Federativa del Brasil a promover, mantener, y fortalecer la organización administrativa, los objetivos y finalidades con los que fue creada la Universidad de Integración Latinoamericana (MEP/293/2017)</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2050/mep_518_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2050/mep_518_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta por la cual el PM dispone aprobar el convenio marco de cooperación académica, científica y tecnológica entre Universidad Nacional de Santiago del Estero y el Parlamento del MERCOSUR (MEP/187/2017)</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2051/mep_519_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2051/mep_519_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación con modificaciones de la propuesta por la cual el PM recomienda al GMC la creación del Foro Consultivo interreligioso del MERCOSUR (MEP/30/2017)</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2052/mep_528_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2052/mep_528_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la nota de la Asociación Civil de Oficiales Notificadores y de Justicia de Argentina.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2053/mep_529_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2053/mep_529_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta de Declaracion referente a la falta de cumplimiento en la resolución del Grupo de Trabajo de detenciones arbitrarias de la ONU sobre la liberación de Milagro Sala.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2054/mep_530_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2054/mep_530_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta de Declaración por la cual el PM declara su enérgico rechazo al fallo de la Corte Suprema de la Nación Argentina en el caso de Luis Muiña que declaró aplicable el beneficio de la Ley 24390 en un caso de prisión por delitos de lesa humanidad, desconociendo los tratados internacionales en cuestiones de Derechos Humanos y sentando un nocivo precedente para el Estado de Derecho y sistema democrático.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2055/mep_531_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2055/mep_531_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la propuesta por la cual el Parlamento del MERCOSUR declara su preocupación por la inminente supresión del Alto Representante General del MERCOSUR y de la Unidad de apoyo a la Participación Social.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2056/mep_332_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2056/mep_332_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la Propuesta de Recomendación referente al registro único para vehículos robados o hurtados.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2057/mep_533_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2057/mep_533_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por la aprobación de la Propuesta de Declaración de beneplácito por la creación del Instituto Peruano Argentino de Derecho Penal.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2058/mep_534_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2058/mep_534_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo del pedido de informe en relación al cumplimiento por la República Bolivariana de Venezuela de la Decisión 66/12.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2059/mep_555_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2059/mep_555_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Asuntos Jurídicos por el archivo de la nota del Colegio de Abogados y Procuradores de Resistencia, Argentina.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2060/mep_566_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2060/mep_566_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Presupuesto por la aprobación de la Disposición sobre la Ejecución Presupuestaria con Informe de Auditoría del PM correspondiente al ejercicio Enero – diciembre 2016.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2061/mep_570_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2061/mep_570_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación del Proyecto de Disposición por el Convenio de Cooperación entre el Parlamento del MERCOSUR y la UNILA.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2082/mep_587_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2082/mep_587_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de Recomendación por la cual el PM recomienda al CMC armonizar la educación superior de posgrado en el MERCOSUR</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2083/mep_588_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2083/mep_588_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de recomendación sobre la educación que fomente la cultura de paz en el MERCOSUR</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2084/mep_590_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2084/mep_590_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la Propuesta de declaración por la cual el PM declara exigir respeto a los símbolos patrios en las Embajadas y Consulados</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2085/mep_591_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2085/mep_591_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Recomendación por la cual el PM recomienda al CMC, para que a través del Sector Educativo del MERCOSUR implemente acciones tendientes al relanzamiento del Parlamento Juvenil del MERCOSUR, como una herramienta de participación y reflexión de los jóvenes en el proceso de Integración Regional</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2086/mep_592_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2086/mep_592_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara rendir un justo homenaje a los veteranos y caídos en la Guerra de las Malvinas</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2087/mep_593_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2087/mep_593_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de disposición por la cual el  Parlamento del MERCOSUR dispone implementar el programa parlamentario “El Parlasur va a la Escuela”</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2088/mep_594_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2088/mep_594_2017.pdf</t>
   </si>
   <si>
     <t>Informe de la Comisión de Educación por la aprobación de la propuesta de Declaración por la cual el Parlamento del MERCOSUR declara su rechazo a la exclusión de los estudiantes argentinos del concurso ¿Por qué me gustaría conocer a mis vecinos de las Islas Falkland?</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/73/mep_599_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/73/mep_599_2017.pdf</t>
   </si>
   <si>
     <t>Informe sobre la Propuesta de Declaración de Interés sobre el Congreso Nacional contra el abuso sexual infantil.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/74/mep_600_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/74/mep_600_2017.pdf</t>
   </si>
   <si>
     <t>Informe sobre la Propuesta de Declaración que insta a los Organismos Internacionales de Derechos Humanos de tomar mayor atención al caso de los 9 ciudadanos detenidos en Chile a fin de que se cumpla la normativa internacional que garantiza el derecho de defensa.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/75/mep_601_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/75/mep_601_2017.pdf</t>
   </si>
   <si>
     <t>Informe sobre la Propuesta de Recomendación por la cual el Parlamento del MERCOSUR recomienda al CMC establecer un cupo de integración feminino del 50% de las delegaciones, comisiones de trabajo,  y empleos administrativos, técnico, profesionales,  y cargos políticos en cualquier organismo o dependencia del MERCOSUR por un plazo de 5 años.</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/76/mep_603_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/76/mep_603_2017.pdf</t>
   </si>
   <si>
     <t>Informe sobre la propuesta de Declaración que declara su más enérgico repudio a los actos de agresión perpetradas por grupos particulares a las mujeres que asistieron al ¨XXXII Encuentro Nacional de Mujeres del Chaco 2017¨</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/</t>
+    <t>http://sapl.parlamentomercosur.org/media/</t>
   </si>
   <si>
     <t>Informe de la Comisión de Ciudadanía por la aprobación de la propuesta de Recomendación sobre promover ka unificación de criterios en los Estados Miembros del MERCOSUR, declarándose como Derechos Humanos esenciales para el desarrollo, la preservación de la salud y dignidad humana, a los servicios públicos de: agua potable y saneamiento, energía eléctrica, gas natural y GLP (MEP/469/2017)</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Solicitud de Licencias</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1601/mep_27_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1601/mep_27_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Alfredo Beliz por la cual solicita licencia para la XLV SO a realizarse el día 27 de marzo de 2017.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1602/mep_38_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1602/mep_38_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Querejeta por la cual solicita licencia para la XLV SO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1603/mep_40_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1603/mep_40_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Nelson Nicoletti por la cual solicita licencia para la XLV SO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1604/mep_42_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1604/mep_42_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Placeres por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1605/mep_44_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1605/mep_44_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1650/mep_61_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1650/mep_61_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la XLV SO debido a la prohibición de salida del país accionada por el Ejecutivo Nacional en contra de su persona.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1651/mep_62_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1651/mep_62_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Arturo Ramírez Colina por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1652/mep_63_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1652/mep_63_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1653/mep_64_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1653/mep_64_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Williams Dávila por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1654/mep_65_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1654/mep_65_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Dennis Fernández por la cual solicita licencia para la XLV</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1655/mep_66_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1655/mep_66_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Ronderos por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1656/mep_67_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1656/mep_67_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jeesus Yanez por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1657/mep_68_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1657/mep_68_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Loaiza por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1658/mep_69_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1658/mep_69_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Gallo por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1659/mep_70_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1659/mep_70_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1660/mep_71_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1660/mep_71_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1661/mep_72_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1661/mep_72_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Antonio Veloz por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1662/mep_73_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1662/mep_73_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Lawrence Castro Vivas por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1663/mep_74_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1663/mep_74_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la XLV SO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1664/mep_75_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1664/mep_75_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la XLV SO</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la XXXLVI SO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la XXXLVI SO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1667/mep_109_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1667/mep_109_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la XLVI SO.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1668/mep_111_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1668/mep_111_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la XLVI SO.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1669/mep_112_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1669/mep_112_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Pablo Iturralde por la cual solicita licencia para la XLVI SO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1670/mep_114_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1670/mep_114_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Querejeta por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1671/mep_115_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1671/mep_115_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Hugo Leal por la cual solicita licencia para la XLVI SO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1676/mep_122_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1676/mep_122_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Loaiza por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1677/mep_123_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1677/mep_123_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Veloz García por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1678/mep_125_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1678/mep_125_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Arturo Ramírez Colina por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1679/mep_126_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1679/mep_126_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1680/mep_127_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1680/mep_127_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Dennis Fernández por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1681/mep_128_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1681/mep_128_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1682/mep_129_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1682/mep_129_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1683/mep_130_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1683/mep_130_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1684/mep_131_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1684/mep_131_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1685/mep_142_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1685/mep_142_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual solicita licencia para la XLVI SO</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1686/mep_143_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1686/mep_143_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Claudio Romero por la cual solicita licencia para la XLVI SO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1687/mep_144_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1687/mep_144_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Julio René Sotelo por la cual solicita licencia para la XLVI SO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1688/mep_170_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1688/mep_170_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Hernán Cornejo por la cual solicita licencia hasta el 10 de junio del corriente.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1689/mep_190_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1689/mep_190_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la XLVII.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1735/mep_194_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1735/mep_194_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la XLVII SO.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la XLVII SO.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Lilián Galán por la cual solicita licencia para la XLVII SO.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la XLVII SO.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
@@ -3506,1311 +3506,1311 @@
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>Argentina - NICOLETTI, Eduardo</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Nicoletti por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Placeres por la cual solicita licencia para la XLVIII SO.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1750/mep_257_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1750/mep_257_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jorge Cejas por la cual solicita licencia para la XLVIII SO.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1782/mep_258_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1782/mep_258_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la XLVIII SO.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1783/mep_259_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1783/mep_259_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1784/mep_260_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1784/mep_260_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1785/mep_261_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1785/mep_261_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Williams Cesar Loaiza por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1786/mep_262_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1786/mep_262_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1787/mep_263_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1787/mep_263_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Dennis Fernández por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1788/mep_268_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1788/mep_268_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1789/mep_274_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1789/mep_274_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1790/mep_275_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1790/mep_275_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Agustín Rossi por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1791/mep_276_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1791/mep_276_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Bernal por la cual solicita licencia para la XLVIII SO</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1792/mep_311_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1792/mep_311_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1836/mep_321_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1836/mep_321_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto por la cual solicita licencia para la XLIX SO (21 de agosto)</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1837/mep_322_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1837/mep_322_2017.pdf</t>
   </si>
   <si>
     <t>Nota por la cual la Parlamentaria Marcela Crabbe solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1838/mep_324_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1838/mep_324_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la XLIX SO (21 agosto 2017).</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1839/mep_325_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1839/mep_325_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Patricia Ayala por la cual solicita licencia para la XLIX SO (21 agosto 2017).</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1840/mep_332_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1840/mep_332_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1841/mep_333_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1841/mep_333_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Emilio Rondón por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1842/mep_334_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1842/mep_334_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jeesus Yanez por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1843/mep_335_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1843/mep_335_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Antonio Veloz García por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1844/mep_336_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1844/mep_336_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón José López Colina por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1845/mep_337_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1845/mep_337_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la XLIX SO</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1846/mep_338_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1846/mep_338_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la XLIX SO</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1847/mep_339_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1847/mep_339_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert Barrios por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1848/mep_340_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1848/mep_340_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Dennis Fernández por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1849/mep_341_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1849/mep_341_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1850/mep_342_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1850/mep_342_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Lawrence Augusto Castro Vivas por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1851/mep_343_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1851/mep_343_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Oscar Adolfo Ronderos por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1852/mep_344_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1852/mep_344_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Arturo Ramírez Colina por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1853/mep_345_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1853/mep_345_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Williams Cesar Loaiza por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1854/mep_346_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1854/mep_346_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Gregorio Correa por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1855/mep_347_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1855/mep_347_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario  Eudoro González por la cual solicita licencia para la XLIX SO.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1856/mep_387_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1856/mep_387_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Ramundo por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1857/mep_389_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1857/mep_389_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1858/mep_397_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1858/mep_397_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Enrique Gallo por la cual solicita licencia para la L SO</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1859/mep_404_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1859/mep_404_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Querejeta por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1860/mep_412_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1860/mep_412_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1861/mep_413_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1861/mep_413_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jorge Taiana por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1862/mep_414_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1862/mep_414_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Osvaldo Mercuri por la cual solicita licencia para la L SO</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1863/mep_424_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1863/mep_424_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Rafael Ramírez Colina por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1864/mep_425_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1864/mep_425_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Timoteo Zambrano por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1865/mep_426_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1865/mep_426_2017.pdf</t>
   </si>
   <si>
     <t>Nota de la  Parlamentaria Marialbert Barrios por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1866/mep_427_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1866/mep_427_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Ramón López Colina por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1867/mep_428_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1867/mep_428_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Jeesus Yanez por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1868/mep_429_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1868/mep_429_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario José Gregorio Correa por la cual solicita licencia para la L SO</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1869/mep_430_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1869/mep_430_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Luis Cesar Loaiza por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1870/mep_431_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1870/mep_431_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Daniel Antequera por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1919/mep_432_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1919/mep_432_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario José Sánchez por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1920/mep_433_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1920/mep_433_2017.pdf</t>
   </si>
   <si>
     <t>Nota de la  Parlamentaria Dennis Fernández por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1921/mep_434_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1921/mep_434_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Rafael Antonio Veloz García por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1922/mep_436_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1922/mep_436_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Eudoro González por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1923/mep_437_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1923/mep_437_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Williams Dávila por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1924/mep_441_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1924/mep_441_2017.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se solicita la licencia de los Parlamentarios Emmanuel Friedmann, Luis Sarubbi, José Torres, Zacarías Vera Cárdenas y Mirtha Palacios para la L SO.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1925/mep_447_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1925/mep_447_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Agustín Rossi por la cual solicita licencia para la L SO.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1926/mep_470_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1926/mep_470_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1927/mep_471_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1927/mep_471_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Walter Nostrala por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1928/mep_472_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1928/mep_472_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eduardo Barbosa por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2006/mep_475_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2006/mep_475_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Enrique Gallo por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2007/mep_476_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2007/mep_476_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2008/mep_479_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2008/mep_479_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Patricia Ayala por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2010/mep_482_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2010/mep_482_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Diego Mansilla por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2011/mep_494_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2011/mep_494_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Gregorio Correa por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2012/mep_495_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2012/mep_495_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Arturo Ramírez Colina por la cual solicita licencia para la LI SO.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2013/mep_496_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2013/mep_496_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Eudoro González por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2014/mep_497_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2014/mep_497_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Lawrence Castro Vivas por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2015/mep_498_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2015/mep_498_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Luis Loaiza Rincón por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2016/mep_499_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2016/mep_499_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Timoteo Zambrano por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2017/mep_500_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2017/mep_500_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Antequera por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2018/mep_501_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2018/mep_501_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Jeesus Yanez por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2019/mep_502_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2019/mep_502_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Sánchez por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2020/mep_503_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2020/mep_503_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Rafael Antonio Veloz García por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2021/mep_504_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2021/mep_504_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ramón José López Colina por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2022/mep_505_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2022/mep_505_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Adriana Pichardo por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2023/mep_506_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2023/mep_506_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Dennis Fernández por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2024/mep_507_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2024/mep_507_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Marialbert  Barrios por la cual solicita licencia para la LI SO</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2025/mep_544_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2025/mep_544_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Cristian Bello por la cual solicita licencia para la LII SO</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2026/mep_546_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2026/mep_546_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Justo Marco Sosa por la cual solicita licencia para la LII SO</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2027/mep_554_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2027/mep_554_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Penades por la cual solicita licencia para la LII SO.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2028/mep_558_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2028/mep_558_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Verónica Alonso por la cual solicita licencia para la LII SO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2029/mep_559_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2029/mep_559_2017.pdf</t>
   </si>
   <si>
     <t>Nota de Edgardo Esteban en su calidad de parlamentario electo a fin de informar que no podrá asistir a la LII SO</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2030/mep_563__2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2030/mep_563__2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Víctor Santa María por la cual solicita licencia para la LII SO</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2031/mep_564_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2031/mep_564_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Marcos Otheguy por la cual solicita licencia para la LII SO</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2032/mep_575_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2032/mep_575_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Ana Amelia por la cual solicita licencia para la LII SO.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2033/mep_576_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2033/mep_576_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario  Eduardo Babosa por la cual solicita licencia para la LII SO.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2034/mep_595_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2034/mep_595_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Sr. Adrián Jara por la cual comunica la solicitud de licencia de los Parlamentarios: Luis Sarubbi, Juan Antonio Denis, Miguel González Eurico, Miguel Sosa Cabañas, Concepcion Cubas de Villaalta, Emmanuel Friedmann, Mirtha Palacios, Antonio Attis, Alberto Aquino.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>NTC</t>
   </si>
   <si>
     <t>Notas y Comunicaciones</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1600/mep_14_2017_parte_i.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1600/mep_14_2017_parte_i.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Ricardo Canese por la cual presenta una denuncia sobre la violación de los Derechos Humanos en Paraguay</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1673/mep_124_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1673/mep_124_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Alfonso González Núñez por la cual remite nota suscrita por el Presidente del Congreso Nacional de la República del Paraguay, Senador Roberto Acevedo en la cual remite correspondencia conteniendo documentos relacionados a los sucesos que dieron origen a la crisis institucional que vive el país.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1674/mep_145_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1674/mep_145_2017.pdf</t>
   </si>
   <si>
     <t>Nota de la Cámara de Representantes de la República Oriental del Uruguay por la cual se remite exposición escrita presentada por el Diputado Jaime Trobo, relativa a la situación del señor Sebastián Pérez Pezzani (periodista detenido en Venezuela)</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1675/mep_192_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1675/mep_192_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Ramundo por la cual informa su renuncia al Grupo parlamentario Integración democrática.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1793/mep_256_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1793/mep_256_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Parlamentario Russomanno por la cual comunica su nombre como Presidente de la Delegación Brasilera ante el PM</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1794/mep_265_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1794/mep_265_2017.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se remite documentación original recabada de la Audiencia Publica llevada a cabo los días 8 y 9 de junio 2017 en la Ciudad de Caracas-Venezuela.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1795/mep_266_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1795/mep_266_2017.pdf</t>
   </si>
   <si>
     <t>Nota por la cual se remite el Informe de la Comisión de Ciudadanía y DDHH en virtud de la Audiencia Publica llevada a cabo los días 8 y 9 de junio en la ciudad de Caracas Venezuela.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1796/mep_269_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1796/mep_269_2017.pdf</t>
   </si>
   <si>
     <t>Nota del presidente de la Asamblea Nacional de la República Bolivariana de Venezuela, Sr Julio Borges por la cual comunica que los ciudadanos Carlos Alberto Gamarra y Saúl Antonio Ortega, se postularon para ejercer el cargo en el período 2016 -2021 como candidatos de la ANC, lo que los inhabilita a representar a Venezuela en el Parlasur.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1797/mep_272_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1797/mep_272_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los Parlamentarios miembros de la Comisión de Asuntos Internacionales por la cual solicitan se remita el MEP/121/2017 a la Comisión de Asuntos Internacionales por tratar materia de cooperación internacional y coincidir con las  competencias de la mencionada Comisión.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1798/mep_287_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1798/mep_287_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Cecilia Britto por la cual comunica la modificación de la Fecha de la Audiencia Pública en Asunción, la que se llevara a cabo los días 20 y 21 de julio del corriente. Solicita además se garanticen los gastos de la Comisión en su totalidad y la provisión de un asistente administrativo para colaborar con la Presidencia de la Comisión.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1799/mep_288_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1799/mep_288_2017.pdf</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1800/mep_302_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1800/mep_302_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Querejeta referente a las Tecnologías de la Información y de las Comunicaciones.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1801/mep_303_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1801/mep_303_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario José Querejeta por la cual solicita al Parlamento del MERCOSUR la emisión de una declaración/recomendación dirigida a los Gobiernos de los Estados Parte del MERCOSUR, instándoles a generar regulaciones que contemplen sobre todo la incorporación en la grilla de películas, documentales, de producción nacional de los países del MERCOSUR.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1802/mep_348_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1802/mep_348_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por la Parlamentaria Mariana Zuvic por la cual adjunta Declaración de la Asociación de Fiscales y Funcionarios del Ministerio Público de la Nación correspondiente a la República Argentina en la que se solidariza con los fiscales venezolanos por las arbitrarias e inconstitucionales medidas sancionatorias que el Gobierno de la Republica Bolivariana de Venezuela ha adoptado en su contra como una nueva manifestación de su carácter antidemocrático y dictatorial para impedir la lucha contra la corrupción.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1833/mep_349_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1833/mep_349_2017.pdf</t>
   </si>
   <si>
     <t>Acuerdo por el cual la Asamblea Nacional de la República Bolivariana de Venezuela ratifica su compromiso de continuar ejerciendo sus atribuciones constitucionales y en rechazo de las pretensiones de usurpación de las funciones de ese cuerpo parlamentario, por parte de la inconstitucional y fraudulenta Asamblea Nacional Constituyente, presentada por el Parlamentario Williams Dávila.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1834/mep_350_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1834/mep_350_2017.pdf</t>
   </si>
   <si>
     <t>Resumen respecto de situación de magistrados venezolanos designados para el Tribunal Supremo de Justicia por la Asamblea Nacional en Julio 21,2017 presentado por el Parlamentario Williams Dávila</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1835/mep_351_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1835/mep_351_2017.pdf</t>
   </si>
   <si>
     <t>Comunicado de la Asamblea Nacional de la República Bolivariana de Venezuela, referente  a las acusaciones de Diosdado Cabello y del Ciudadano Tarek William Saab en contra del diputado Germán Ferrer, presentado por el Parlamentario Williams Dávila</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1929/mep_419_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1929/mep_419_2017.pdf</t>
   </si>
   <si>
     <t>Nota del Consejo Causa Armenia del Uruguay por la cual se comunica su deseo de hacer entrega de una plaqueta conmemorativa al Parlamento del MERCOSUR con motivo del 10 aniversario del reconocimiento del genocidio Armenio por parte del PM.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1930/mep_435_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1930/mep_435_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por los integrantes de la Comisión de Ciudadanía del Parlamento del MERCOSUR por la cual instan al Estado Venezolano a que garantice y respete los Derechos Humanos del Diputado Gilber Caro y solicita su liberación así como la reparación de los derechos que le han sido menoscabados.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1931/mep_452_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1931/mep_452_2017.pdf</t>
   </si>
   <si>
     <t>Nota de los integrantes de la Comisión de Ciudadanía y DDHH sobre la desaparición del ciudadano Santiago Maldonado.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1932/mep_473_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1932/mep_473_2017.pdf</t>
   </si>
   <si>
     <t>Requerimiento presentado por el Parlamentario Jean Wyllys por el cual solicita que la Comisión de Ciudadanía y DDHH del PM emita su posicionamiento sobre la situación del Pueblo Saharauí.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1933/mep_420_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1933/mep_420_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Claudio Ariel Romero por la cual comunica su decisión indeclinable de renunciar a su banca de Parlamentario del MERCOSUR.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1934/mep_467_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1934/mep_467_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Daniel Filmus por la cual hace formal su renuncia como Parlamentario del MERCOSUR a partir del 9 de diciembre del corriente.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1935/mep_468_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1935/mep_468_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Isauro Molina por la cual presenta su renuncia al cargo de Parlamentario del MERCOSUR a partir del día de la fecha.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1936/mep_526_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1936/mep_526_2017.pdf</t>
   </si>
   <si>
     <t>Nota presentada por el Parlamentario Benedetto por la cual sugiere el tratamiento conjunto de aquellas propuestas de acto que tengan como objetivo declarar de interés o beneplácito eventos tales como celebraciones, seminarios, congresos, etc.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2035/mep_545_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2035/mep_545_2017.pdf</t>
   </si>
   <si>
     <t>Informe presentado por el Parlamentario Ricardo Canese sobre la participación en la XXXV Reunión Plenaria de la Conferencia Permanente de Partidos Políticos de América Latina y el Caribe (COPPPAL) y en la observación de las elecciones generales en Honduras, del 24 al 26 de noviembre de 2017.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2036/mep_573_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2036/mep_573_2017.pdf</t>
   </si>
   <si>
     <t>Requerimiento presentado por el Parlamentario Aureo sobre debate en el Parlasur sobre agricultura familiar.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2037/mep_579_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2037/mep_579_2017.pdf</t>
   </si>
   <si>
     <t>Requerimiento presentado por el Parlamentario Aureo por el cual solicita la creación de la Comisión para el estudio y debate sobre amenazas terroristas.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2038/mep_580_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2038/mep_580_2017.pdf</t>
   </si>
   <si>
     <t>Requerimiento presentado por el Parlamentario Aureo por el cual solicita la realización de la Audiencia Pública para debatir el trabajo infantil en las fronteras.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2039/mep_581_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2039/mep_581_2017.pdf</t>
   </si>
   <si>
     <t>Requerimiento presentado por el Parlamentario Aureo por el cual solicita la creación de la Comisión para el estudio y debate sobre inmigración.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2040/mep_582_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2040/mep_582_2017.pdf</t>
   </si>
   <si>
     <t>Requerimiento presentado por el Parlamentario Aureo por el cual solicita la creación de la Comisión para el estudio y debate sobre monedas virtuales.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2090/mep_602_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2090/mep_602_2017.pdf</t>
   </si>
   <si>
     <t>Nota de la Comisión de Ciudadanía y DDHH por la cual los firmantes de la misma adhieren en todos los términos el Manifiesto referente a la Comunidad Jejyty Mirí del Pueblo Ava Guaraní</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2091/mep_605_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2091/mep_605_2017.pdf</t>
   </si>
   <si>
     <t>Exposición escrita presentada por el Representante Jaime Trobo al Presidente de la Cámara de Representantes de la República Oriental del Uruguay, José Carlos Mahía sobre el régimen dictatorial en la Isla de Cuba.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2092/1er_informe_comision_ddhh_mercosur_3_casos.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2092/1er_informe_comision_ddhh_mercosur_3_casos.pdf</t>
   </si>
   <si>
     <t>Nota de la Directora Ejecutiva de Encuentro, Justicia y Perdón por la cual claman justicia para todas las víctimas de violaciones a los derechos humanos ocurridas en Venezuela.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2093/mep_607_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2093/mep_607_2017.pdf</t>
   </si>
   <si>
     <t>Extracto de la versión taquigráfica de las palabras del Señor Senador Martínez Huelmo, sobre el conflicto en el Sahara Occidental entre el Frente Polisario y el Reino de Marruecos.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2094/mep_610_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2094/mep_610_2017.pdf</t>
   </si>
   <si>
     <t>Nota de la Parlamentaria Mariana Zuvic por la cual comunica que a partir del 24 de noviembre por decisión conjunta del grupo político Integración Democrática, se designa al Parlamentario Pablo Iturralde como coordinador del mismo.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Propuesta de Acto (sin clasificar-hasta2021)</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1596/mep_52_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1596/mep_52_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Jorge Cejas referente a la presentación de una Declaración Conjunta por la defensa irrestricta de las democracias en América del Sur y el respeto y garantía de los Derechos Humanos.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1607/mep_54_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1607/mep_54_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de acto presentada por el Parlamentario Gabriel Fidel por la cual se decide pasar al archivo el expediente (MEP/54/2016) presentado por el Parlamentario Nicoletti por no encontrarse dentro de la jurisdicción de este organismo el tratamiento y discusión de la problemática que el mismo trata.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1626/mep_90_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1626/mep_90_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlmentario Gabriel Fidel por la cual el Parlamento del MERCOSUR condena la acción del régimen de Nicolás Maduro contra los partidos y parlamentarios que revisten en partidos políticos de la oposición venezolana.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia, Argentina - SOTELO, Julio, Uruguay - CAGGIANI, Daniel</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1630/mep_100_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1630/mep_100_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Recomendación presentada por la Parlamentaria Julia Perié y acompañada por los Parlamentarios Fernanda Gil Lozano, Lilián Galán, Julio Sotelo, Ana Corradi, Diego Mansilla, Mario Metaza y Daniel Caggiani por la cual el Parlamento del MERCOSUR repudia enérgicamente las declaraciones de Alfredo Pascual Abrazián efectuadas contra la diputada del PARLASUR, Julia Argentina Perié.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>Argentina - PERIÉ, Julia</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por la Parlamentaria Julia Perie por la cual el PM resuelve celebrar el Dictamen de la Procuradora General de la Nación de la Republica Argentina en relación a la vigencia de la inmunidad de arresto de la que goza la Parlamentaria Milagro Sala, la cual ha sido vulnerada desde su detención el día 26 de enero de 2016.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1693/mep_121_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1693/mep_121_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Daniel Ramundo por la cual el PM dispone crear el Grupo de Amistad Parlasur – República Italiana.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1699/mep_137_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1699/mep_137_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Jorge Vanossi referente a la modificación del estatus jurídico que rige las actuaciones del CIADI (Centro Internacional de arreglo de diferencias relativas a Inversiones)</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1703/mep_159_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1703/mep_159_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Jorge Reinaldo Vanossi referente a las leyes de demandas contra el Estado y la responsabilidad de los funcionarios públicos.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1704/mep_160_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1704/mep_160_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Jorge Reinaldo Vanossi referente al régimen legal para la contratación de bienes, servicios públicos y obras de los Estados del MERCOSUR.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1706/mep_168_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1706/mep_168_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Jorge Vanossi referente a los principios UNIDROIT sobre los contratos comerciales Internacionales 2010.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1719/mep_188_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1719/mep_188_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Ricardo Canese por la cual el Parlamento del MERCOSUR recomienda al CMC impulsar de inmediato planes ferroviarios interoceánicos e interconectados entre sí de norte a sur, a fin de integrar mejor al MERCOSUR así como a América del Sur entre sí y conectar también a nuestra región con la “Nueva Ruta de la Seda”</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1814/mep_294_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1814/mep_294_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Alberto Asseff por la cual el Parlamento del MERCOSUR desconoce la elección llevada a cabo el día 30 de julio en la República Bolivariana de Venezuela para la elección de la Asamblea Constituyente con motivo de la reforma Constitucional que se intenta realizar.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1815/mep_295_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1815/mep_295_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta presentada por el Parlamentario Asseff por la cual se solicita la realización de un llamado a Sesión Extraordinaria para tratar el tema de las elecciones constituyentes realizadas en la República Bolivariana de Venezuela.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1821/mep_309_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1821/mep_309_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto presentada por el Parlamentario Vanossi referente a la ley modelo de la CNUDMI (Comisión de las Naciones Unidas para el Derecho Mercantil Internacional) sobre comercio electrónico.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1900/mep_400_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1900/mep_400_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de acto  presentada por la Parlamentaria Lilia Puig, acompañada por los Parlamentarios Storani, Fidel y Aguirre sobre reforma del reglamento interno del PM</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1901/mep_401_2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1901/mep_401_2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Declaración presentada por la Parlamentaria Ana María Corradi  referente a Diploma Internacional - Experto en políticas y gestión de la seguridad del  Instituto Universitario Sudamericano (IUSUR)</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/123/mep-403-2017.pdf</t>
+    <t>http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/123/mep-403-2017.pdf</t>
   </si>
   <si>
     <t>Propuesta de Acto por la cual el PM reconoce la Decisión sobre la suspensión  de la Republica Bolivariana de Venezuela en el MERCOSUR en aplicación del "Protocolo de Ushuaia sobre compromiso Democrático en el MERCOSUR”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5117,67 +5117,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1568/mep_01_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1569/mep_02_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1570/mep_06_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1571/mep_07_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1572/mep_08_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1573/mep_11_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1574/mep_12_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1575/mep_17_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1579/mep_26_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1580/mep_28_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1587/mep_37_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1588/mep_39_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1589/mep_41_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1591/mep_46_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1595/mep_51_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1606/mep_53_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1609/mep_60_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1610/mep_76_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2/mep-77-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1611/mep_78_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/121/mep-85-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1627/mep_91_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1628/mep_93_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1649/mep_108_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1690/mep_117_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1691/mep_118_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1694/mep_132_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1696/mep_134_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1697/mep_135_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1698/mep_136_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1700/mep_138_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1702/mep_146_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1705/mep_162_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1707/mep_169_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1709/mep_176_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1710/mep_178_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1711/mep_180_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1712/mep_181_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1713/mep_182_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1714/mep_183_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1720/mep_189_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1734/mep_206_2017.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1754/mep_223_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1755/mep_235_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1756/mep_238_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1757/mep_239_2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1759/mep_255_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1805/mep_270_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/69/mep-271-2017-2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1807/mep_289_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1808/mep_292_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1817/mep_305_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1818/mep_306_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1822/mep_310_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1873/mep_317_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1874/mep_318_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/68/mep-319-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1875/mep_320_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1876/mep_323_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1879/mep_331_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1881/mep_354_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1882/mep_369_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1883/mep_370_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1886/mep_375_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1887/mep_376_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1892/mep_386_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1894/mep_391_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1895/mep_392_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1898/mep_398_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1899/mep_399_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1939/mep_408_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1941/mep_411_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1942/mep_440_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/71/mep-456-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1944/mep_458_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1945/mep_459_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1946/mep_460_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1947/mep_461_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1949/mep_474_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1950/mep_483_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1964/mep_487_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1968/mep_537_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1969/mep_538_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1970/mep_540_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1974/mep_549_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1975/mep_550_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1979/mep_556_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1980/mep_562_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2095/mep_611_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2113/mep_329_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1576/mep_22_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1577/mep_24_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1578/mep_25_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1581/mep_30_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1583/mep_31_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1584/mep_32_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1585/mep_34_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1586/mep_36_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1590/lic_x_maternidad_mercosur_modificado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1594/mep_50_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1608/mep_55_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1612/mep_80_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1613/mep_81_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1614/mep_82_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1615/mep_83_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1616/mep_84_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1624/mep_86_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1629/mep_96_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1639/mep_99_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/491/mep-102-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1643/mep_103_2017.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1672/mep_110_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1692/mep_120_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1701/mep_140_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1708/mep_175_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1715/mep_184_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1751/mep_209_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1752/mep_210_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1753/mep_210a_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1758/mep_243_2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1813/mep_293_2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1877/mep_327_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1880/mep_353_2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1884/mep_371_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1885/mep_373_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1888/mep_377_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1890/mep_381_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/70/mep-388-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1582/mep_31_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1893/mep_390_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1896/mep_393_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1897/mep_394_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1902/mep_402_2017.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1937/mep_405_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1938/mep_406_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1940/mep_410_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1943/mep_451_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1948/mep_469_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1960/mep_485_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1965/mep_488_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1961/mep_536_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1971/mep_541_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1972/mep_547_2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1973/mep_548_2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1977/mep_552_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1978/mep_553_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1981/mep_571_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1962/mep_577_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1963/mep_578_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1724/mep_147_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1592/mep_47_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1593/mep_49_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1625/mep_87_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1695/mep_133_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/318/mep_141_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1716/mep_185_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1717/mep_186_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1718/mep_187_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1721/mep_191_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/122/mep-212-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1806/mep_285_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1816/mep_304_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1819/mep_307_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1820/mep_111_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1872/mep_316_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1878/mep_330_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1889/mep_380_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1891/mep_382_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1966/mep_489_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1976/mep_551_2017_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/88/mep_572_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1597/mep_18_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1598/mep_19_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1599/mep_20_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1725/mep_148_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1726/mep_149_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1727/mep_150_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1728/mep_151_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1729/mep_152_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1730/mep_171_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1731/mep_172_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1732/mep_173_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1733/mep_174_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1760/mep_215_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1761/mep_216_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1762/mep_219_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1763/mep_220_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1764/mep_221_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1765/mep_222_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1766/mep_224_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1767/mep_230_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1771/mep_231_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1772/mep_234_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1773/mep_244_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1774/mep_245_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1775/mep_246_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1776/mep_30_-_2015.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1777/mep_248_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1778/mep_249_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1779/mep_250_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1780/mep_251_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1781/mep_252_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1823/mep_281_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1824/mep_282_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1825/mep_283_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1826/mep_284_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1827/mep_296_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1828/mep_297_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1829/mep_298_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1830/mep_299_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1831/mep_300_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1832/mep_301_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1903/mep_358_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1904/mep_359_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1905/mep_360_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1906/mep_361_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1907/mep_362_2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1908/mep_363_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1909/mep_364_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1910/mep_365_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1911/mep_366_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1914/mep_367_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1915/mep_378_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1916/mep_383_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1917/mep_384_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1918/mep_385_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/205/mep_444_2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1954/mep_445_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/3/mep-446-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1955/mep_453_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1956/mep_454_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1957/mep_455_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1958/mep_462_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1959/mep_463_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2041/mep_490_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2042/mep_491_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2043/mep_493_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2044/mep_510_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2045/mep_511_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2046/mep_512_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1990/mep_513_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2047/mep_514_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2048/mep_515_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1988/mep_516_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2049/mep_517_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2050/mep_518_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2051/mep_519_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2052/mep_528_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2053/mep_529_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2054/mep_530_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2055/mep_531_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2056/mep_332_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2057/mep_533_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2058/mep_534_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2059/mep_555_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2060/mep_566_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2061/mep_570_2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2082/mep_587_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2083/mep_588_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2084/mep_590_2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2085/mep_591_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2086/mep_592_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2087/mep_593_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2088/mep_594_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/73/mep_599_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/74/mep_600_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/75/mep_601_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/76/mep_603_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1601/mep_27_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1602/mep_38_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1603/mep_40_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1604/mep_42_2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1605/mep_44_2017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1650/mep_61_2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1651/mep_62_2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1652/mep_63_2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1653/mep_64_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1654/mep_65_2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1655/mep_66_2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1656/mep_67_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1657/mep_68_2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1658/mep_69_2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1659/mep_70_2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1660/mep_71_2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1661/mep_72_2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1662/mep_73_2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1663/mep_74_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1664/mep_75_2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1667/mep_109_2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1668/mep_111_2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1669/mep_112_2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1670/mep_114_2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1671/mep_115_2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1676/mep_122_2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1677/mep_123_2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1678/mep_125_2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1679/mep_126_2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1680/mep_127_2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1681/mep_128_2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1682/mep_129_2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1683/mep_130_2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1684/mep_131_2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1685/mep_142_2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1686/mep_143_2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1687/mep_144_2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1688/mep_170_2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1689/mep_190_2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1735/mep_194_2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1750/mep_257_2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1782/mep_258_2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1783/mep_259_2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1784/mep_260_2017.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1785/mep_261_2017.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1786/mep_262_2017.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1787/mep_263_2017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1788/mep_268_2017.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1789/mep_274_2017.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1790/mep_275_2017.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1791/mep_276_2017.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1792/mep_311_2017.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1836/mep_321_2017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1837/mep_322_2017.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1838/mep_324_2017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1839/mep_325_2017.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1840/mep_332_2017.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1841/mep_333_2017.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1842/mep_334_2017.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1843/mep_335_2017.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1844/mep_336_2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1845/mep_337_2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1846/mep_338_2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1847/mep_339_2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1848/mep_340_2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1849/mep_341_2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1850/mep_342_2017.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1851/mep_343_2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1852/mep_344_2017.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1853/mep_345_2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1854/mep_346_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1855/mep_347_2017.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1856/mep_387_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1857/mep_389_2017.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1858/mep_397_2017.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1859/mep_404_2017.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1860/mep_412_2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1861/mep_413_2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1862/mep_414_2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1863/mep_424_2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1864/mep_425_2017.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1865/mep_426_2017.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1866/mep_427_2017.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1867/mep_428_2017.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1868/mep_429_2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1869/mep_430_2017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1870/mep_431_2017.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1919/mep_432_2017.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1920/mep_433_2017.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1921/mep_434_2017.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1922/mep_436_2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1923/mep_437_2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1924/mep_441_2017.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1925/mep_447_2017.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1926/mep_470_2017.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1927/mep_471_2017.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1928/mep_472_2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2006/mep_475_2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2007/mep_476_2017.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2008/mep_479_2017.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2010/mep_482_2017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2011/mep_494_2017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2012/mep_495_2017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2013/mep_496_2017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2014/mep_497_2017.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2015/mep_498_2017.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2016/mep_499_2017.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2017/mep_500_2017.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2018/mep_501_2017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2019/mep_502_2017.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2020/mep_503_2017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2021/mep_504_2017.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2022/mep_505_2017.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2023/mep_506_2017.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2024/mep_507_2017.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2025/mep_544_2017.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2026/mep_546_2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2027/mep_554_2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2028/mep_558_2017.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2029/mep_559_2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2030/mep_563__2017.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2031/mep_564_2017.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2032/mep_575_2017.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2033/mep_576_2017.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2034/mep_595_2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1600/mep_14_2017_parte_i.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1673/mep_124_2017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1674/mep_145_2017.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1675/mep_192_2017.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1793/mep_256_2017.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1794/mep_265_2017.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1795/mep_266_2017.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1796/mep_269_2017.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1797/mep_272_2017.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1798/mep_287_2017.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1799/mep_288_2017.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1800/mep_302_2017.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1801/mep_303_2017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1802/mep_348_2017.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1833/mep_349_2017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1834/mep_350_2017.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1835/mep_351_2017.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1929/mep_419_2017.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1930/mep_435_2017.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1931/mep_452_2017.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1932/mep_473_2017.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1933/mep_420_2017.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1934/mep_467_2017.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1935/mep_468_2017.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1936/mep_526_2017.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2035/mep_545_2017.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2036/mep_573_2017.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2037/mep_579_2017.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2038/mep_580_2017.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2039/mep_581_2017.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2040/mep_582_2017.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2090/mep_602_2017.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2091/mep_605_2017.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2092/1er_informe_comision_ddhh_mercosur_3_casos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2093/mep_607_2017.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2094/mep_610_2017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1596/mep_52_2017.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1607/mep_54_2017.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1626/mep_90_2017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1630/mep_100_2017.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1693/mep_121_2017.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1699/mep_137_2017.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1703/mep_159_2017.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1704/mep_160_2017.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1706/mep_168_2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1719/mep_188_2017.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1814/mep_294_2017.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1815/mep_295_2017.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1821/mep_309_2017.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1900/mep_400_2017.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1901/mep_401_2017.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/123/mep-403-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1568/mep_01_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1569/mep_02_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1570/mep_06_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1571/mep_07_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1572/mep_08_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1573/mep_11_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1574/mep_12_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1575/mep_17_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1579/mep_26_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1580/mep_28_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1587/mep_37_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1588/mep_39_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1589/mep_41_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1591/mep_46_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1595/mep_51_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1606/mep_53_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1609/mep_60_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1610/mep_76_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2/mep-77-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1611/mep_78_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/121/mep-85-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1627/mep_91_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1628/mep_93_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1649/mep_108_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1690/mep_117_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1691/mep_118_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1694/mep_132_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1696/mep_134_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1697/mep_135_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1698/mep_136_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1700/mep_138_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1702/mep_146_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1705/mep_162_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1707/mep_169_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1709/mep_176_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1710/mep_178_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1711/mep_180_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1712/mep_181_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1713/mep_182_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1714/mep_183_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1720/mep_189_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1734/mep_206_2017.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1754/mep_223_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1755/mep_235_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1756/mep_238_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1757/mep_239_2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1759/mep_255_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1805/mep_270_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/69/mep-271-2017-2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1807/mep_289_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1808/mep_292_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1817/mep_305_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1818/mep_306_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1822/mep_310_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1873/mep_317_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1874/mep_318_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/68/mep-319-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1875/mep_320_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1876/mep_323_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1879/mep_331_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1881/mep_354_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1882/mep_369_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1883/mep_370_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1886/mep_375_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1887/mep_376_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1892/mep_386_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1894/mep_391_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1895/mep_392_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1898/mep_398_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1899/mep_399_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1939/mep_408_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1941/mep_411_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1942/mep_440_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/71/mep-456-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1944/mep_458_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1945/mep_459_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1946/mep_460_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1947/mep_461_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1949/mep_474_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1950/mep_483_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1964/mep_487_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1968/mep_537_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1969/mep_538_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1970/mep_540_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1974/mep_549_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1975/mep_550_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1979/mep_556_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1980/mep_562_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2095/mep_611_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2113/mep_329_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1576/mep_22_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1577/mep_24_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1578/mep_25_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1581/mep_30_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1583/mep_31_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1584/mep_32_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1585/mep_34_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1586/mep_36_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1590/lic_x_maternidad_mercosur_modificado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1594/mep_50_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1608/mep_55_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1612/mep_80_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1613/mep_81_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1614/mep_82_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1615/mep_83_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1616/mep_84_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1624/mep_86_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1629/mep_96_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1639/mep_99_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/491/mep-102-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1643/mep_103_2017.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1672/mep_110_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1692/mep_120_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1701/mep_140_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1708/mep_175_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1715/mep_184_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1751/mep_209_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1752/mep_210_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1753/mep_210a_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1758/mep_243_2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1813/mep_293_2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1877/mep_327_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1880/mep_353_2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1884/mep_371_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1885/mep_373_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1888/mep_377_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1890/mep_381_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/70/mep-388-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1582/mep_31_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1893/mep_390_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1896/mep_393_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1897/mep_394_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1902/mep_402_2017.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1937/mep_405_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1938/mep_406_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1940/mep_410_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1943/mep_451_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1948/mep_469_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1960/mep_485_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1965/mep_488_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1961/mep_536_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1971/mep_541_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1972/mep_547_2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1973/mep_548_2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1977/mep_552_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1978/mep_553_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1981/mep_571_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1962/mep_577_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1963/mep_578_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1724/mep_147_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1592/mep_47_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1593/mep_49_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1625/mep_87_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1695/mep_133_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/318/mep_141_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1716/mep_185_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1717/mep_186_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1718/mep_187_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1721/mep_191_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/122/mep-212-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1806/mep_285_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1816/mep_304_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1819/mep_307_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1820/mep_111_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1872/mep_316_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1878/mep_330_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1889/mep_380_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1891/mep_382_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1966/mep_489_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1976/mep_551_2017_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/88/mep_572_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1597/mep_18_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1598/mep_19_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1599/mep_20_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1725/mep_148_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1726/mep_149_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1727/mep_150_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1728/mep_151_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1729/mep_152_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1730/mep_171_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1731/mep_172_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1732/mep_173_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1733/mep_174_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1760/mep_215_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1761/mep_216_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1762/mep_219_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1763/mep_220_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1764/mep_221_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1765/mep_222_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1766/mep_224_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1767/mep_230_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1771/mep_231_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1772/mep_234_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1773/mep_244_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1774/mep_245_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1775/mep_246_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1776/mep_30_-_2015.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1777/mep_248_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1778/mep_249_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1779/mep_250_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1780/mep_251_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1781/mep_252_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1823/mep_281_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1824/mep_282_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1825/mep_283_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1826/mep_284_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1827/mep_296_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1828/mep_297_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1829/mep_298_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1830/mep_299_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1831/mep_300_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1832/mep_301_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1903/mep_358_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1904/mep_359_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1905/mep_360_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1906/mep_361_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1907/mep_362_2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1908/mep_363_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1909/mep_364_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1910/mep_365_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1911/mep_366_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1914/mep_367_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1915/mep_378_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1916/mep_383_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1917/mep_384_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1918/mep_385_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/205/mep_444_2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1954/mep_445_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/3/mep-446-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1955/mep_453_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1956/mep_454_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1957/mep_455_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1958/mep_462_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1959/mep_463_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2041/mep_490_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2042/mep_491_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2043/mep_493_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2044/mep_510_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2045/mep_511_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2046/mep_512_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1990/mep_513_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2047/mep_514_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2048/mep_515_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1988/mep_516_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2049/mep_517_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2050/mep_518_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2051/mep_519_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2052/mep_528_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2053/mep_529_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2054/mep_530_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2055/mep_531_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2056/mep_332_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2057/mep_533_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2058/mep_534_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2059/mep_555_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2060/mep_566_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2061/mep_570_2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2082/mep_587_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2083/mep_588_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2084/mep_590_2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2085/mep_591_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2086/mep_592_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2087/mep_593_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2088/mep_594_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/73/mep_599_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/74/mep_600_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/75/mep_601_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/76/mep_603_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1601/mep_27_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1602/mep_38_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1603/mep_40_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1604/mep_42_2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1605/mep_44_2017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1650/mep_61_2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1651/mep_62_2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1652/mep_63_2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1653/mep_64_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1654/mep_65_2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1655/mep_66_2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1656/mep_67_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1657/mep_68_2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1658/mep_69_2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1659/mep_70_2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1660/mep_71_2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1661/mep_72_2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1662/mep_73_2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1663/mep_74_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1664/mep_75_2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1667/mep_109_2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1668/mep_111_2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1669/mep_112_2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1670/mep_114_2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1671/mep_115_2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1676/mep_122_2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1677/mep_123_2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1678/mep_125_2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1679/mep_126_2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1680/mep_127_2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1681/mep_128_2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1682/mep_129_2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1683/mep_130_2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1684/mep_131_2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1685/mep_142_2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1686/mep_143_2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1687/mep_144_2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1688/mep_170_2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1689/mep_190_2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1735/mep_194_2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1750/mep_257_2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1782/mep_258_2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1783/mep_259_2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1784/mep_260_2017.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1785/mep_261_2017.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1786/mep_262_2017.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1787/mep_263_2017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1788/mep_268_2017.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1789/mep_274_2017.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1790/mep_275_2017.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1791/mep_276_2017.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1792/mep_311_2017.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1836/mep_321_2017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1837/mep_322_2017.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1838/mep_324_2017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1839/mep_325_2017.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1840/mep_332_2017.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1841/mep_333_2017.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1842/mep_334_2017.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1843/mep_335_2017.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1844/mep_336_2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1845/mep_337_2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1846/mep_338_2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1847/mep_339_2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1848/mep_340_2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1849/mep_341_2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1850/mep_342_2017.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1851/mep_343_2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1852/mep_344_2017.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1853/mep_345_2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1854/mep_346_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1855/mep_347_2017.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1856/mep_387_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1857/mep_389_2017.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1858/mep_397_2017.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1859/mep_404_2017.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1860/mep_412_2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1861/mep_413_2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1862/mep_414_2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1863/mep_424_2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1864/mep_425_2017.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1865/mep_426_2017.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1866/mep_427_2017.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1867/mep_428_2017.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1868/mep_429_2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1869/mep_430_2017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1870/mep_431_2017.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1919/mep_432_2017.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1920/mep_433_2017.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1921/mep_434_2017.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1922/mep_436_2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1923/mep_437_2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1924/mep_441_2017.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1925/mep_447_2017.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1926/mep_470_2017.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1927/mep_471_2017.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1928/mep_472_2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2006/mep_475_2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2007/mep_476_2017.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2008/mep_479_2017.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2010/mep_482_2017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2011/mep_494_2017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2012/mep_495_2017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2013/mep_496_2017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2014/mep_497_2017.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2015/mep_498_2017.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2016/mep_499_2017.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2017/mep_500_2017.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2018/mep_501_2017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2019/mep_502_2017.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2020/mep_503_2017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2021/mep_504_2017.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2022/mep_505_2017.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2023/mep_506_2017.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2024/mep_507_2017.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2025/mep_544_2017.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2026/mep_546_2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2027/mep_554_2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2028/mep_558_2017.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2029/mep_559_2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2030/mep_563__2017.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2031/mep_564_2017.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2032/mep_575_2017.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2033/mep_576_2017.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2034/mep_595_2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1600/mep_14_2017_parte_i.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1673/mep_124_2017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1674/mep_145_2017.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1675/mep_192_2017.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1793/mep_256_2017.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1794/mep_265_2017.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1795/mep_266_2017.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1796/mep_269_2017.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1797/mep_272_2017.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1798/mep_287_2017.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1799/mep_288_2017.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1800/mep_302_2017.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1801/mep_303_2017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1802/mep_348_2017.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1833/mep_349_2017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1834/mep_350_2017.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1835/mep_351_2017.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1929/mep_419_2017.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1930/mep_435_2017.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1931/mep_452_2017.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1932/mep_473_2017.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1933/mep_420_2017.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1934/mep_467_2017.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1935/mep_468_2017.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1936/mep_526_2017.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2035/mep_545_2017.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2036/mep_573_2017.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2037/mep_579_2017.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2038/mep_580_2017.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2039/mep_581_2017.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2040/mep_582_2017.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2090/mep_602_2017.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2091/mep_605_2017.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2092/1er_informe_comision_ddhh_mercosur_3_casos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2093/mep_607_2017.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/2094/mep_610_2017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1596/mep_52_2017.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1607/mep_54_2017.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1626/mep_90_2017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1630/mep_100_2017.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1693/mep_121_2017.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1699/mep_137_2017.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1703/mep_159_2017.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1704/mep_160_2017.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1706/mep_168_2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1719/mep_188_2017.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1814/mep_294_2017.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1815/mep_295_2017.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1821/mep_309_2017.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1900/mep_400_2017.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/1901/mep_401_2017.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parlamentomercosur.org/media/sapl/public/materialegislativa/2017/123/mep-403-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>